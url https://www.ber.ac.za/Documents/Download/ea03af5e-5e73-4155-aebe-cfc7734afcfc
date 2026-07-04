--- v0 (2026-03-25)
+++ v1 (2026-07-04)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\moima\Documents\BER\BER Surveys\CCI release\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data partners\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64986BC9-EBE8-4EE9-895F-F97824E065E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D547B994-9B83-4B56-97F9-EE5B462160AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2580" yWindow="2580" windowWidth="17280" windowHeight="8880" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2490" yWindow="1875" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright &amp; Disclaimer" sheetId="2" r:id="rId1"/>
     <sheet name="Notes" sheetId="3" r:id="rId2"/>
     <sheet name="CCI" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$B$2:$B$6</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="TRNR_553e1ec5e2d64215b52011864602d14e_28_28" hidden="1">#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" hidden="1">[1]StatsSA!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
@@ -420,51 +420,51 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normaal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -552,51 +552,51 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5038725" y="628650"/>
           <a:ext cx="1461377" cy="1461377"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Bou/Bou,%20Uitset.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:relativeUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="HANDOUT"/>
       <sheetName val="REPORT"/>
       <sheetName val="StatsSA"/>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="Description Old vs New"/>
       <sheetName val="Composite"/>
       <sheetName val="Building Total"/>
       <sheetName val="Building Resid"/>
       <sheetName val="Building NonResid"/>
       <sheetName val="Building GP"/>
       <sheetName val="Building KZN"/>
       <sheetName val="Building WC"/>
       <sheetName val="Building Contrs"/>
       <sheetName val="Building Subcontrs"/>
@@ -994,784 +994,784 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="BER 2023" id="{7865936B-1CF0-4458-9925-64F4E277D53C}" vid="{35AE7D1F-FAFA-4CEA-AAC8-2CDB41DDDEDF}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="8.88671875" style="20"/>
+    <col min="1" max="16384" width="8.85546875" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="19"/>
       <c r="K1" s="19"/>
       <c r="L1" s="19"/>
       <c r="M1" s="19"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="21"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="19"/>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="19"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="19"/>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="19"/>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="19"/>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
     </row>
-    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="22"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="24"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="27"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
       <c r="B14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="32"/>
       <c r="D14" s="32"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
       <c r="G14" s="32"/>
       <c r="H14" s="32"/>
       <c r="I14" s="32"/>
       <c r="J14" s="32"/>
       <c r="K14" s="33"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="19"/>
       <c r="B15" s="31"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="33"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="19"/>
       <c r="B16" s="28"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="30"/>
       <c r="L16" s="19"/>
       <c r="M16" s="19"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
       <c r="B17" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="36"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="34"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="36"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="34"/>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
       <c r="E19" s="35"/>
       <c r="F19" s="35"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="35"/>
       <c r="K19" s="36"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="34"/>
       <c r="C20" s="35"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="36"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="19"/>
       <c r="B21" s="34"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="36"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="19"/>
       <c r="B22" s="34"/>
       <c r="C22" s="35"/>
       <c r="D22" s="35"/>
       <c r="E22" s="35"/>
       <c r="F22" s="35"/>
       <c r="G22" s="35"/>
       <c r="H22" s="35"/>
       <c r="I22" s="35"/>
       <c r="J22" s="35"/>
       <c r="K22" s="36"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="34"/>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="35"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="35"/>
       <c r="K23" s="36"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="19"/>
       <c r="B24" s="34"/>
       <c r="C24" s="35"/>
       <c r="D24" s="35"/>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="36"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="19"/>
       <c r="B25" s="34"/>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="35"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="35"/>
       <c r="K25" s="36"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="19"/>
       <c r="B26" s="34"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="36"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="34"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="36"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
     </row>
-    <row r="28" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="19"/>
       <c r="B28" s="37"/>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
       <c r="E28" s="38"/>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="39"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="19"/>
       <c r="B29" s="25" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="27"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
     </row>
-    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="36"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
     </row>
-    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
       <c r="B31" s="34"/>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="36"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
     </row>
-    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="34"/>
       <c r="C32" s="35"/>
       <c r="D32" s="35"/>
       <c r="E32" s="35"/>
       <c r="F32" s="35"/>
       <c r="G32" s="35"/>
       <c r="H32" s="35"/>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="36"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="19"/>
       <c r="B33" s="34"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="36"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="19"/>
       <c r="B34" s="34"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="36"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B35" s="34"/>
       <c r="C35" s="35"/>
       <c r="D35" s="35"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="35"/>
       <c r="K35" s="36"/>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B36" s="34"/>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="36"/>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B37" s="34"/>
       <c r="C37" s="35"/>
       <c r="D37" s="35"/>
       <c r="E37" s="35"/>
       <c r="F37" s="35"/>
       <c r="G37" s="35"/>
       <c r="H37" s="35"/>
       <c r="I37" s="35"/>
       <c r="J37" s="35"/>
       <c r="K37" s="36"/>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B38" s="34"/>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="36"/>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B39" s="34"/>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="35"/>
       <c r="H39" s="35"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="36"/>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B40" s="34"/>
       <c r="C40" s="35"/>
       <c r="D40" s="35"/>
       <c r="E40" s="35"/>
       <c r="F40" s="35"/>
       <c r="G40" s="35"/>
       <c r="H40" s="35"/>
       <c r="I40" s="35"/>
       <c r="J40" s="35"/>
       <c r="K40" s="36"/>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B41" s="34"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="36"/>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B42" s="34"/>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="35"/>
       <c r="H42" s="35"/>
       <c r="I42" s="35"/>
       <c r="J42" s="35"/>
       <c r="K42" s="36"/>
     </row>
-    <row r="43" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="37"/>
       <c r="C43" s="38"/>
       <c r="D43" s="38"/>
       <c r="E43" s="38"/>
       <c r="F43" s="38"/>
       <c r="G43" s="38"/>
       <c r="H43" s="38"/>
       <c r="I43" s="38"/>
       <c r="J43" s="38"/>
       <c r="K43" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B14:K15"/>
     <mergeCell ref="B17:K28"/>
     <mergeCell ref="B30:K43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="15"/>
-    <col min="2" max="2" width="137.44140625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="137.42578125" style="15" customWidth="1"/>
     <col min="3" max="16384" width="8" style="15"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B3" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B6" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B9" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B10" s="16"/>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;A&amp;R&amp;F</oddHeader>
     <oddFooter>&amp;L&amp;D&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D253"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B168" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="D178" sqref="D178"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="3"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="24" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="6" width="9.109375" style="3"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="3"/>
+    <col min="3" max="6" width="9.140625" style="3"/>
+    <col min="7" max="7" width="9.140625" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
     </row>
@@ -3317,55 +3317,60 @@
       <c r="B178" s="18">
         <v>-10.229143650477038</v>
       </c>
     </row>
     <row r="179" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A179" s="13">
         <v>45901</v>
       </c>
       <c r="B179" s="18">
         <v>-13.00774681088488</v>
       </c>
     </row>
     <row r="180" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A180" s="13">
         <v>45992</v>
       </c>
       <c r="B180" s="18">
         <v>-9.2589546381920353</v>
       </c>
     </row>
     <row r="181" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A181" s="13">
         <v>46082</v>
       </c>
       <c r="B181" s="18">
-        <v>-7</v>
+        <v>-7.4690160121367297</v>
       </c>
     </row>
     <row r="182" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="B182" s="18"/>
+      <c r="A182" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B182" s="18">
+        <v>-18.682322901260775</v>
+      </c>
     </row>
     <row r="183" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B183" s="18"/>
     </row>
     <row r="184" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B184" s="18"/>
     </row>
     <row r="185" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B185" s="18"/>
     </row>
     <row r="186" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B186" s="18"/>
     </row>
     <row r="187" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B187" s="18"/>
     </row>
     <row r="188" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B188" s="18"/>
     </row>
     <row r="189" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B189" s="18"/>
     </row>
     <row r="190" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B190" s="18"/>
     </row>
@@ -3552,62 +3557,62 @@
     <row r="251" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B251" s="18"/>
     </row>
     <row r="252" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B252" s="18"/>
     </row>
     <row r="253" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B253" s="18"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Werkblaaie</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Benoemde reekse</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Disclaimer</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>CCI</vt:lpstr>
-      <vt:lpstr>Notes!Print_Area</vt:lpstr>
+      <vt:lpstr>Notes!Druk_area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stellenbosch University</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>P Loubser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>