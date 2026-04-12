--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -5,58 +5,58 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="46" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BDF1E95E-9322-46C3-87AE-558822A81E78}"/>
+  <xr:revisionPtr revIDLastSave="67" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B608EFF-B915-4AD9-A6DC-135CFA8D6EF0}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T334"/>
+  <dimension ref="A1:T335"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B314" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B327" sqref="B327:I327"/>
+      <selection pane="bottomRight" activeCell="A322" sqref="A322:XFD322"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42345,215 +42345,277 @@
         <v>55.1</v>
       </c>
       <c r="L321" s="35">
         <v>44.2</v>
       </c>
       <c r="M321" s="35">
         <v>42.5</v>
       </c>
       <c r="N321" s="9">
         <v>44.9</v>
       </c>
       <c r="O321" s="9">
         <v>68.8</v>
       </c>
       <c r="P321" s="15">
         <v>48.5</v>
       </c>
       <c r="Q321" s="35">
         <v>47.4</v>
       </c>
       <c r="R321" s="34"/>
       <c r="S321" s="24"/>
       <c r="T321" s="24"/>
     </row>
     <row r="322" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A322" s="16"/>
-[...17 lines deleted...]
-      <c r="Q322" s="35"/>
+      <c r="A322" s="5">
+        <v>46082</v>
+      </c>
+      <c r="B322" s="35">
+        <v>49.1</v>
+      </c>
+      <c r="C322" s="36">
+        <v>46.1</v>
+      </c>
+      <c r="D322" s="35">
+        <v>47.5</v>
+      </c>
+      <c r="E322" s="35">
+        <v>44.5</v>
+      </c>
+      <c r="F322" s="9">
+        <v>33.6</v>
+      </c>
+      <c r="G322" s="35">
+        <v>50.8</v>
+      </c>
+      <c r="H322" s="36">
+        <v>48.8</v>
+      </c>
+      <c r="I322" s="35">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="J322" s="35">
+        <v>62.1</v>
+      </c>
+      <c r="K322" s="9">
+        <v>75.8</v>
+      </c>
+      <c r="L322" s="35">
+        <v>44.3</v>
+      </c>
+      <c r="M322" s="35">
+        <v>43.3</v>
+      </c>
+      <c r="N322" s="9">
+        <v>46.8</v>
+      </c>
+      <c r="O322" s="9">
+        <v>46</v>
+      </c>
+      <c r="P322" s="15">
+        <v>50.8</v>
+      </c>
+      <c r="Q322" s="35">
+        <v>49</v>
+      </c>
       <c r="R322" s="34"/>
       <c r="S322" s="24"/>
       <c r="T322" s="24"/>
     </row>
-    <row r="323" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B323" s="16" t="s">
+    <row r="323" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A323" s="16"/>
+      <c r="B323" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C323" s="35"/>
+      <c r="D323" s="35"/>
+      <c r="E323" s="35"/>
+      <c r="F323" s="15"/>
+      <c r="G323" s="35"/>
+      <c r="H323" s="35"/>
+      <c r="I323" s="35"/>
+      <c r="J323" s="35"/>
+      <c r="K323" s="15"/>
+      <c r="L323" s="35"/>
+      <c r="M323" s="35"/>
+      <c r="N323" s="15"/>
+      <c r="O323" s="15"/>
+      <c r="P323" s="15"/>
+      <c r="Q323" s="35"/>
+      <c r="R323" s="34"/>
+      <c r="S323" s="24"/>
+      <c r="T323" s="24"/>
+    </row>
+    <row r="324" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B324" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C323" s="17"/>
-[...23 lines deleted...]
-      <c r="F324" s="18"/>
+      <c r="C324" s="17"/>
+      <c r="D324" s="17"/>
+      <c r="E324" s="17"/>
+      <c r="F324" s="17"/>
       <c r="G324" s="19"/>
       <c r="H324" s="19"/>
       <c r="I324" s="19"/>
       <c r="J324" s="19"/>
-      <c r="K324" s="18"/>
+      <c r="K324" s="19"/>
       <c r="L324" s="19"/>
-      <c r="M324" s="18"/>
+      <c r="M324" s="19"/>
       <c r="N324" s="19"/>
-      <c r="O324" s="18"/>
+      <c r="O324" s="19"/>
       <c r="P324" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I326" s="39"/>
+      <c r="Q324" s="25"/>
+      <c r="S324" s="25"/>
+    </row>
+    <row r="325" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B325" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C325" s="19"/>
+      <c r="D325" s="19"/>
+      <c r="E325" s="19"/>
+      <c r="F325" s="18"/>
+      <c r="G325" s="19"/>
+      <c r="H325" s="19"/>
+      <c r="I325" s="19"/>
+      <c r="J325" s="19"/>
+      <c r="K325" s="18"/>
+      <c r="L325" s="19"/>
+      <c r="M325" s="18"/>
+      <c r="N325" s="19"/>
+      <c r="O325" s="18"/>
+      <c r="P325" s="19"/>
+    </row>
+    <row r="326" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B326" s="46"/>
+      <c r="C326" s="47"/>
+      <c r="D326" s="47"/>
+      <c r="E326" s="47"/>
+      <c r="F326" s="47"/>
+      <c r="G326" s="47"/>
+      <c r="H326" s="47"/>
+      <c r="I326" s="47"/>
       <c r="Q326" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I327" s="40"/>
+      <c r="R326" s="24"/>
+    </row>
+    <row r="327" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B327" s="38"/>
+      <c r="C327" s="39"/>
+      <c r="D327" s="39"/>
+      <c r="E327" s="39"/>
+      <c r="F327" s="39"/>
+      <c r="G327" s="39"/>
+      <c r="H327" s="39"/>
+      <c r="I327" s="39"/>
       <c r="Q327" s="2"/>
     </row>
-    <row r="328" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B328" s="21"/>
+    <row r="328" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B328" s="40"/>
+      <c r="C328" s="40"/>
+      <c r="D328" s="40"/>
+      <c r="E328" s="40"/>
+      <c r="F328" s="40"/>
+      <c r="G328" s="40"/>
+      <c r="H328" s="40"/>
+      <c r="I328" s="40"/>
       <c r="Q328" s="2"/>
     </row>
     <row r="329" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B329" s="21"/>
       <c r="Q329" s="2"/>
     </row>
-    <row r="330" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B330" s="21"/>
       <c r="Q330" s="2"/>
     </row>
     <row r="331" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q331" s="2"/>
     </row>
     <row r="332" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q332" s="2"/>
     </row>
     <row r="333" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q333" s="2"/>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q334" s="2"/>
     </row>
+    <row r="335" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="Q335" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B326:I326"/>
     <mergeCell ref="B327:I327"/>
+    <mergeCell ref="B328:I328"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B325:I325"/>
+    <mergeCell ref="B326:I326"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B323" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B324" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" elementFormDefault="qualified">
@@ -42679,94 +42741,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Copyright</vt:lpstr>
       <vt:lpstr>PMI DATA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>