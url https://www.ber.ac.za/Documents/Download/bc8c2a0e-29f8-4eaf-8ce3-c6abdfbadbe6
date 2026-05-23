--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="67" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B608EFF-B915-4AD9-A6DC-135CFA8D6EF0}"/>
+  <xr:revisionPtr revIDLastSave="87" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C8012445-5B51-4704-B761-CC17EF12A196}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
   </si>
   <si>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T335"/>
+  <dimension ref="A1:T336"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B314" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A322" sqref="A322:XFD322"/>
+      <selection pane="bottomRight" activeCell="N329" sqref="N329"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42401,218 +42401,274 @@
         <v>75.8</v>
       </c>
       <c r="L322" s="35">
         <v>44.3</v>
       </c>
       <c r="M322" s="35">
         <v>43.3</v>
       </c>
       <c r="N322" s="9">
         <v>46.8</v>
       </c>
       <c r="O322" s="9">
         <v>46</v>
       </c>
       <c r="P322" s="15">
         <v>50.8</v>
       </c>
       <c r="Q322" s="35">
         <v>49</v>
       </c>
       <c r="R322" s="34"/>
       <c r="S322" s="24"/>
       <c r="T322" s="24"/>
     </row>
     <row r="323" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A323" s="16"/>
-[...17 lines deleted...]
-      <c r="Q323" s="35"/>
+      <c r="A323" s="5">
+        <v>46113</v>
+      </c>
+      <c r="B323" s="35">
+        <v>42</v>
+      </c>
+      <c r="C323" s="36">
+        <v>52.8</v>
+      </c>
+      <c r="D323" s="35">
+        <v>41.5</v>
+      </c>
+      <c r="E323" s="35">
+        <v>52.9</v>
+      </c>
+      <c r="F323" s="9">
+        <v>36.4</v>
+      </c>
+      <c r="G323" s="35">
+        <v>50</v>
+      </c>
+      <c r="H323" s="36">
+        <v>52.3</v>
+      </c>
+      <c r="I323" s="35">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="J323" s="35">
+        <v>61.4</v>
+      </c>
+      <c r="K323" s="9">
+        <v>85.6</v>
+      </c>
+      <c r="L323" s="35">
+        <v>43.2</v>
+      </c>
+      <c r="M323" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="N323" s="9">
+        <v>47.5</v>
+      </c>
+      <c r="O323" s="9">
+        <v>47.4</v>
+      </c>
+      <c r="P323" s="15">
+        <v>47.4</v>
+      </c>
+      <c r="Q323" s="35">
+        <v>52.6</v>
+      </c>
       <c r="R323" s="34"/>
       <c r="S323" s="24"/>
       <c r="T323" s="24"/>
     </row>
-    <row r="324" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B324" s="16" t="s">
+    <row r="324" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A324" s="16"/>
+      <c r="B324" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C324" s="35"/>
+      <c r="D324" s="35"/>
+      <c r="E324" s="35"/>
+      <c r="F324" s="15"/>
+      <c r="G324" s="35"/>
+      <c r="H324" s="35"/>
+      <c r="I324" s="35"/>
+      <c r="J324" s="35"/>
+      <c r="K324" s="15"/>
+      <c r="L324" s="35"/>
+      <c r="M324" s="35"/>
+      <c r="N324" s="15"/>
+      <c r="O324" s="15"/>
+      <c r="P324" s="15"/>
+      <c r="Q324" s="35"/>
+      <c r="R324" s="34"/>
+      <c r="S324" s="24"/>
+      <c r="T324" s="24"/>
+    </row>
+    <row r="325" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B325" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C324" s="17"/>
-[...23 lines deleted...]
-      <c r="F325" s="18"/>
+      <c r="C325" s="17"/>
+      <c r="D325" s="17"/>
+      <c r="E325" s="17"/>
+      <c r="F325" s="17"/>
       <c r="G325" s="19"/>
       <c r="H325" s="19"/>
       <c r="I325" s="19"/>
       <c r="J325" s="19"/>
-      <c r="K325" s="18"/>
+      <c r="K325" s="19"/>
       <c r="L325" s="19"/>
-      <c r="M325" s="18"/>
+      <c r="M325" s="19"/>
       <c r="N325" s="19"/>
-      <c r="O325" s="18"/>
+      <c r="O325" s="19"/>
       <c r="P325" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I327" s="39"/>
+      <c r="Q325" s="25"/>
+      <c r="S325" s="25"/>
+    </row>
+    <row r="326" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B326" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C326" s="19"/>
+      <c r="D326" s="19"/>
+      <c r="E326" s="19"/>
+      <c r="F326" s="18"/>
+      <c r="G326" s="19"/>
+      <c r="H326" s="19"/>
+      <c r="I326" s="19"/>
+      <c r="J326" s="19"/>
+      <c r="K326" s="18"/>
+      <c r="L326" s="19"/>
+      <c r="M326" s="18"/>
+      <c r="N326" s="19"/>
+      <c r="O326" s="18"/>
+      <c r="P326" s="19"/>
+    </row>
+    <row r="327" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B327" s="46"/>
+      <c r="C327" s="47"/>
+      <c r="D327" s="47"/>
+      <c r="E327" s="47"/>
+      <c r="F327" s="47"/>
+      <c r="G327" s="47"/>
+      <c r="H327" s="47"/>
+      <c r="I327" s="47"/>
       <c r="Q327" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I328" s="40"/>
+      <c r="R327" s="24"/>
+    </row>
+    <row r="328" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B328" s="38"/>
+      <c r="C328" s="39"/>
+      <c r="D328" s="39"/>
+      <c r="E328" s="39"/>
+      <c r="F328" s="39"/>
+      <c r="G328" s="39"/>
+      <c r="H328" s="39"/>
+      <c r="I328" s="39"/>
       <c r="Q328" s="2"/>
     </row>
-    <row r="329" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B329" s="21"/>
+    <row r="329" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B329" s="40"/>
+      <c r="C329" s="40"/>
+      <c r="D329" s="40"/>
+      <c r="E329" s="40"/>
+      <c r="F329" s="40"/>
+      <c r="G329" s="40"/>
+      <c r="H329" s="40"/>
+      <c r="I329" s="40"/>
       <c r="Q329" s="2"/>
     </row>
     <row r="330" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B330" s="21"/>
       <c r="Q330" s="2"/>
     </row>
-    <row r="331" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B331" s="21"/>
       <c r="Q331" s="2"/>
     </row>
     <row r="332" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q332" s="2"/>
     </row>
     <row r="333" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q333" s="2"/>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q334" s="2"/>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q335" s="2"/>
     </row>
+    <row r="336" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="Q336" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B327:I327"/>
     <mergeCell ref="B328:I328"/>
+    <mergeCell ref="B329:I329"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B326:I326"/>
+    <mergeCell ref="B327:I327"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B324" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B325" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -42742,69 +42798,69 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>