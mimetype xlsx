--- v2 (2026-05-23)
+++ v3 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="87" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C8012445-5B51-4704-B761-CC17EF12A196}"/>
+  <xr:revisionPtr revIDLastSave="107" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D22A28F8-4E63-4E44-9F57-8DD410F11387}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T336"/>
+  <dimension ref="A1:T337"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B314" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="N329" sqref="N329"/>
+      <selection pane="bottomRight" activeCell="B330" sqref="B330:I330"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42457,218 +42457,274 @@
         <v>85.6</v>
       </c>
       <c r="L323" s="35">
         <v>43.2</v>
       </c>
       <c r="M323" s="35">
         <v>43.8</v>
       </c>
       <c r="N323" s="9">
         <v>47.5</v>
       </c>
       <c r="O323" s="9">
         <v>47.4</v>
       </c>
       <c r="P323" s="15">
         <v>47.4</v>
       </c>
       <c r="Q323" s="35">
         <v>52.6</v>
       </c>
       <c r="R323" s="34"/>
       <c r="S323" s="24"/>
       <c r="T323" s="24"/>
     </row>
     <row r="324" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A324" s="16"/>
-[...17 lines deleted...]
-      <c r="Q324" s="35"/>
+      <c r="A324" s="5">
+        <v>46143</v>
+      </c>
+      <c r="B324" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="C324" s="36">
+        <v>43.5</v>
+      </c>
+      <c r="D324" s="35">
+        <v>43.6</v>
+      </c>
+      <c r="E324" s="35">
+        <v>44.6</v>
+      </c>
+      <c r="F324" s="9">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="G324" s="35">
+        <v>52.9</v>
+      </c>
+      <c r="H324" s="36">
+        <v>55.8</v>
+      </c>
+      <c r="I324" s="35">
+        <v>40.6</v>
+      </c>
+      <c r="J324" s="35">
+        <v>61.6</v>
+      </c>
+      <c r="K324" s="9">
+        <v>84.8</v>
+      </c>
+      <c r="L324" s="35">
+        <v>46.4</v>
+      </c>
+      <c r="M324" s="35">
+        <v>48.4</v>
+      </c>
+      <c r="N324" s="9">
+        <v>48.6</v>
+      </c>
+      <c r="O324" s="9">
+        <v>52.9</v>
+      </c>
+      <c r="P324" s="15">
+        <v>49.2</v>
+      </c>
+      <c r="Q324" s="35">
+        <v>50.8</v>
+      </c>
       <c r="R324" s="34"/>
       <c r="S324" s="24"/>
       <c r="T324" s="24"/>
     </row>
-    <row r="325" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B325" s="16" t="s">
+    <row r="325" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A325" s="16"/>
+      <c r="B325" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C325" s="35"/>
+      <c r="D325" s="35"/>
+      <c r="E325" s="35"/>
+      <c r="F325" s="15"/>
+      <c r="G325" s="35"/>
+      <c r="H325" s="35"/>
+      <c r="I325" s="35"/>
+      <c r="J325" s="35"/>
+      <c r="K325" s="15"/>
+      <c r="L325" s="35"/>
+      <c r="M325" s="35"/>
+      <c r="N325" s="15"/>
+      <c r="O325" s="15"/>
+      <c r="P325" s="15"/>
+      <c r="Q325" s="35"/>
+      <c r="R325" s="34"/>
+      <c r="S325" s="24"/>
+      <c r="T325" s="24"/>
+    </row>
+    <row r="326" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B326" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C325" s="17"/>
-[...23 lines deleted...]
-      <c r="F326" s="18"/>
+      <c r="C326" s="17"/>
+      <c r="D326" s="17"/>
+      <c r="E326" s="17"/>
+      <c r="F326" s="17"/>
       <c r="G326" s="19"/>
       <c r="H326" s="19"/>
       <c r="I326" s="19"/>
       <c r="J326" s="19"/>
-      <c r="K326" s="18"/>
+      <c r="K326" s="19"/>
       <c r="L326" s="19"/>
-      <c r="M326" s="18"/>
+      <c r="M326" s="19"/>
       <c r="N326" s="19"/>
-      <c r="O326" s="18"/>
+      <c r="O326" s="19"/>
       <c r="P326" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I328" s="39"/>
+      <c r="Q326" s="25"/>
+      <c r="S326" s="25"/>
+    </row>
+    <row r="327" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B327" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C327" s="19"/>
+      <c r="D327" s="19"/>
+      <c r="E327" s="19"/>
+      <c r="F327" s="18"/>
+      <c r="G327" s="19"/>
+      <c r="H327" s="19"/>
+      <c r="I327" s="19"/>
+      <c r="J327" s="19"/>
+      <c r="K327" s="18"/>
+      <c r="L327" s="19"/>
+      <c r="M327" s="18"/>
+      <c r="N327" s="19"/>
+      <c r="O327" s="18"/>
+      <c r="P327" s="19"/>
+    </row>
+    <row r="328" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B328" s="46"/>
+      <c r="C328" s="47"/>
+      <c r="D328" s="47"/>
+      <c r="E328" s="47"/>
+      <c r="F328" s="47"/>
+      <c r="G328" s="47"/>
+      <c r="H328" s="47"/>
+      <c r="I328" s="47"/>
       <c r="Q328" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I329" s="40"/>
+      <c r="R328" s="24"/>
+    </row>
+    <row r="329" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B329" s="38"/>
+      <c r="C329" s="39"/>
+      <c r="D329" s="39"/>
+      <c r="E329" s="39"/>
+      <c r="F329" s="39"/>
+      <c r="G329" s="39"/>
+      <c r="H329" s="39"/>
+      <c r="I329" s="39"/>
       <c r="Q329" s="2"/>
     </row>
-    <row r="330" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B330" s="21"/>
+    <row r="330" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B330" s="40"/>
+      <c r="C330" s="40"/>
+      <c r="D330" s="40"/>
+      <c r="E330" s="40"/>
+      <c r="F330" s="40"/>
+      <c r="G330" s="40"/>
+      <c r="H330" s="40"/>
+      <c r="I330" s="40"/>
       <c r="Q330" s="2"/>
     </row>
     <row r="331" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B331" s="21"/>
       <c r="Q331" s="2"/>
     </row>
-    <row r="332" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B332" s="21"/>
       <c r="Q332" s="2"/>
     </row>
     <row r="333" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q333" s="2"/>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q334" s="2"/>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q335" s="2"/>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q336" s="2"/>
     </row>
+    <row r="337" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q337" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B328:I328"/>
     <mergeCell ref="B329:I329"/>
+    <mergeCell ref="B330:I330"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B327:I327"/>
+    <mergeCell ref="B328:I328"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B325" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B326" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -42798,69 +42854,69 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>