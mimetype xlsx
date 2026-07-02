--- v3 (2026-06-12)
+++ v4 (2026-07-02)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="107" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D22A28F8-4E63-4E44-9F57-8DD410F11387}"/>
+  <xr:revisionPtr revIDLastSave="126" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F7C7410-1C91-4508-9A00-2A63258E264D}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
   </si>
   <si>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T337"/>
+  <dimension ref="A1:T338"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B314" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B330" sqref="B330:I330"/>
+      <selection pane="bottomRight" activeCell="R328" sqref="R328"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42513,221 +42513,271 @@
         <v>84.8</v>
       </c>
       <c r="L324" s="35">
         <v>46.4</v>
       </c>
       <c r="M324" s="35">
         <v>48.4</v>
       </c>
       <c r="N324" s="9">
         <v>48.6</v>
       </c>
       <c r="O324" s="9">
         <v>52.9</v>
       </c>
       <c r="P324" s="15">
         <v>49.2</v>
       </c>
       <c r="Q324" s="35">
         <v>50.8</v>
       </c>
       <c r="R324" s="34"/>
       <c r="S324" s="24"/>
       <c r="T324" s="24"/>
     </row>
     <row r="325" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A325" s="16"/>
-[...17 lines deleted...]
-      <c r="Q325" s="35"/>
+      <c r="A325" s="5">
+        <v>46174</v>
+      </c>
+      <c r="B325" s="35">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C325" s="36">
+        <v>45.6</v>
+      </c>
+      <c r="D325" s="35">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="E325" s="35">
+        <v>40.6</v>
+      </c>
+      <c r="F325" s="9">
+        <v>31.1</v>
+      </c>
+      <c r="G325" s="35">
+        <v>45.1</v>
+      </c>
+      <c r="H325" s="36">
+        <v>49</v>
+      </c>
+      <c r="I325" s="35">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="J325" s="35">
+        <v>60</v>
+      </c>
+      <c r="K325" s="9">
+        <v>71.3</v>
+      </c>
+      <c r="L325" s="35">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="M325" s="35">
+        <v>41.4</v>
+      </c>
+      <c r="N325" s="9">
+        <v>38.5</v>
+      </c>
+      <c r="O325" s="9">
+        <v>56.6</v>
+      </c>
+      <c r="P325" s="15">
+        <v>43.9</v>
+      </c>
+      <c r="Q325" s="35">
+        <v>47.3</v>
+      </c>
       <c r="R325" s="34"/>
       <c r="S325" s="24"/>
       <c r="T325" s="24"/>
     </row>
-    <row r="326" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B326" s="16" t="s">
+    <row r="326" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A326" s="16"/>
+      <c r="B326" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C326" s="35"/>
+      <c r="D326" s="35"/>
+      <c r="E326" s="35"/>
+      <c r="F326" s="15"/>
+      <c r="G326" s="35"/>
+      <c r="H326" s="35"/>
+      <c r="I326" s="35"/>
+      <c r="J326" s="35"/>
+      <c r="K326" s="15"/>
+      <c r="L326" s="35"/>
+      <c r="M326" s="35"/>
+      <c r="N326" s="15"/>
+      <c r="O326" s="15"/>
+      <c r="P326" s="15"/>
+      <c r="Q326" s="35"/>
+      <c r="R326" s="34"/>
+      <c r="S326" s="24"/>
+      <c r="T326" s="24"/>
+    </row>
+    <row r="327" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B327" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C326" s="17"/>
-[...23 lines deleted...]
-      <c r="F327" s="18"/>
+      <c r="C327" s="17"/>
+      <c r="D327" s="17"/>
+      <c r="E327" s="17"/>
+      <c r="F327" s="17"/>
       <c r="G327" s="19"/>
       <c r="H327" s="19"/>
       <c r="I327" s="19"/>
       <c r="J327" s="19"/>
-      <c r="K327" s="18"/>
+      <c r="K327" s="19"/>
       <c r="L327" s="19"/>
-      <c r="M327" s="18"/>
+      <c r="M327" s="19"/>
       <c r="N327" s="19"/>
-      <c r="O327" s="18"/>
+      <c r="O327" s="19"/>
       <c r="P327" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I329" s="39"/>
+      <c r="Q327" s="25"/>
+      <c r="S327" s="25"/>
+    </row>
+    <row r="328" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B328" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C328" s="19"/>
+      <c r="D328" s="19"/>
+      <c r="E328" s="19"/>
+      <c r="F328" s="18"/>
+      <c r="G328" s="19"/>
+      <c r="H328" s="19"/>
+      <c r="I328" s="19"/>
+      <c r="J328" s="19"/>
+      <c r="K328" s="18"/>
+      <c r="L328" s="19"/>
+      <c r="M328" s="18"/>
+      <c r="N328" s="19"/>
+      <c r="O328" s="18"/>
+      <c r="P328" s="19"/>
+    </row>
+    <row r="329" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B329" s="46"/>
+      <c r="C329" s="47"/>
+      <c r="D329" s="47"/>
+      <c r="E329" s="47"/>
+      <c r="F329" s="47"/>
+      <c r="G329" s="47"/>
+      <c r="H329" s="47"/>
+      <c r="I329" s="47"/>
       <c r="Q329" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I330" s="40"/>
+      <c r="R329" s="24"/>
+    </row>
+    <row r="330" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B330" s="38"/>
+      <c r="C330" s="39"/>
+      <c r="D330" s="39"/>
+      <c r="E330" s="39"/>
+      <c r="F330" s="39"/>
+      <c r="G330" s="39"/>
+      <c r="H330" s="39"/>
+      <c r="I330" s="39"/>
       <c r="Q330" s="2"/>
     </row>
-    <row r="331" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B331" s="21"/>
+    <row r="331" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B331" s="40"/>
+      <c r="C331" s="40"/>
+      <c r="D331" s="40"/>
+      <c r="E331" s="40"/>
+      <c r="F331" s="40"/>
+      <c r="G331" s="40"/>
+      <c r="H331" s="40"/>
+      <c r="I331" s="40"/>
       <c r="Q331" s="2"/>
     </row>
     <row r="332" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B332" s="21"/>
       <c r="Q332" s="2"/>
     </row>
-    <row r="333" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B333" s="21"/>
       <c r="Q333" s="2"/>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q334" s="2"/>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q335" s="2"/>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q336" s="2"/>
     </row>
     <row r="337" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q337" s="2"/>
     </row>
+    <row r="338" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q338" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B329:I329"/>
     <mergeCell ref="B330:I330"/>
+    <mergeCell ref="B331:I331"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B328:I328"/>
+    <mergeCell ref="B329:I329"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B326" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B327" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" elementFormDefault="qualified">
@@ -42853,88 +42903,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Copyright</vt:lpstr>
       <vt:lpstr>PMI DATA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>