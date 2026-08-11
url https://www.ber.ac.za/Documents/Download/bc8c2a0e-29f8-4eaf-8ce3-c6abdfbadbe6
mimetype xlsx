--- v4 (2026-07-02)
+++ v5 (2026-08-11)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="126" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F7C7410-1C91-4508-9A00-2A63258E264D}"/>
+  <xr:revisionPtr revIDLastSave="147" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05656868-2AE4-4C84-9876-6E3F12C9286F}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
   </si>
   <si>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T338"/>
+  <dimension ref="A1:T339"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B314" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B295" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="R328" sqref="R328"/>
+      <selection pane="bottomRight" activeCell="V296" sqref="V296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42569,212 +42569,265 @@
         <v>71.3</v>
       </c>
       <c r="L325" s="35">
         <v>40.200000000000003</v>
       </c>
       <c r="M325" s="35">
         <v>41.4</v>
       </c>
       <c r="N325" s="9">
         <v>38.5</v>
       </c>
       <c r="O325" s="9">
         <v>56.6</v>
       </c>
       <c r="P325" s="15">
         <v>43.9</v>
       </c>
       <c r="Q325" s="35">
         <v>47.3</v>
       </c>
       <c r="R325" s="34"/>
       <c r="S325" s="24"/>
       <c r="T325" s="24"/>
     </row>
     <row r="326" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A326" s="16"/>
-[...17 lines deleted...]
-      <c r="Q326" s="35"/>
+      <c r="A326" s="5">
+        <v>46204</v>
+      </c>
+      <c r="B326" s="35">
+        <v>47.5</v>
+      </c>
+      <c r="C326" s="36">
+        <v>48.8</v>
+      </c>
+      <c r="D326" s="35">
+        <v>41</v>
+      </c>
+      <c r="E326" s="35">
+        <v>44.1</v>
+      </c>
+      <c r="F326" s="9">
+        <v>29.1</v>
+      </c>
+      <c r="G326" s="35">
+        <v>43.3</v>
+      </c>
+      <c r="H326" s="36">
+        <v>43.2</v>
+      </c>
+      <c r="I326" s="35">
+        <v>46.3</v>
+      </c>
+      <c r="J326" s="35">
+        <v>55.5</v>
+      </c>
+      <c r="K326" s="9">
+        <v>67.2</v>
+      </c>
+      <c r="L326" s="35">
+        <v>39.6</v>
+      </c>
+      <c r="M326" s="35">
+        <v>42.2</v>
+      </c>
+      <c r="N326" s="9">
+        <v>44.8</v>
+      </c>
+      <c r="O326" s="9">
+        <v>49.3</v>
+      </c>
+      <c r="P326" s="15">
+        <v>45</v>
+      </c>
+      <c r="Q326" s="35">
+        <v>46.8</v>
+      </c>
       <c r="R326" s="34"/>
       <c r="S326" s="24"/>
       <c r="T326" s="24"/>
     </row>
-    <row r="327" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B327" s="16" t="s">
+    <row r="327" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A327" s="16"/>
+      <c r="B327" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C327" s="35"/>
+      <c r="D327" s="35"/>
+      <c r="E327" s="35"/>
+      <c r="F327" s="15"/>
+      <c r="G327" s="35"/>
+      <c r="H327" s="35"/>
+      <c r="I327" s="35"/>
+      <c r="J327" s="35"/>
+      <c r="K327" s="15"/>
+      <c r="L327" s="35"/>
+      <c r="M327" s="35"/>
+      <c r="N327" s="15"/>
+      <c r="O327" s="15"/>
+      <c r="P327" s="15"/>
+      <c r="Q327" s="35"/>
+      <c r="R327" s="34"/>
+      <c r="S327" s="24"/>
+      <c r="T327" s="24"/>
+    </row>
+    <row r="328" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B328" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C327" s="17"/>
-[...23 lines deleted...]
-      <c r="F328" s="18"/>
+      <c r="C328" s="17"/>
+      <c r="D328" s="17"/>
+      <c r="E328" s="17"/>
+      <c r="F328" s="17"/>
       <c r="G328" s="19"/>
       <c r="H328" s="19"/>
       <c r="I328" s="19"/>
       <c r="J328" s="19"/>
-      <c r="K328" s="18"/>
+      <c r="K328" s="19"/>
       <c r="L328" s="19"/>
-      <c r="M328" s="18"/>
+      <c r="M328" s="19"/>
       <c r="N328" s="19"/>
-      <c r="O328" s="18"/>
+      <c r="O328" s="19"/>
       <c r="P328" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I330" s="39"/>
+      <c r="Q328" s="25"/>
+      <c r="S328" s="25"/>
+    </row>
+    <row r="329" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B329" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C329" s="19"/>
+      <c r="D329" s="19"/>
+      <c r="E329" s="19"/>
+      <c r="F329" s="18"/>
+      <c r="G329" s="19"/>
+      <c r="H329" s="19"/>
+      <c r="I329" s="19"/>
+      <c r="J329" s="19"/>
+      <c r="K329" s="18"/>
+      <c r="L329" s="19"/>
+      <c r="M329" s="18"/>
+      <c r="N329" s="19"/>
+      <c r="O329" s="18"/>
+      <c r="P329" s="19"/>
+    </row>
+    <row r="330" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B330" s="46"/>
+      <c r="C330" s="47"/>
+      <c r="D330" s="47"/>
+      <c r="E330" s="47"/>
+      <c r="F330" s="47"/>
+      <c r="G330" s="47"/>
+      <c r="H330" s="47"/>
+      <c r="I330" s="47"/>
       <c r="Q330" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I331" s="40"/>
+      <c r="R330" s="24"/>
+    </row>
+    <row r="331" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B331" s="38"/>
+      <c r="C331" s="39"/>
+      <c r="D331" s="39"/>
+      <c r="E331" s="39"/>
+      <c r="F331" s="39"/>
+      <c r="G331" s="39"/>
+      <c r="H331" s="39"/>
+      <c r="I331" s="39"/>
       <c r="Q331" s="2"/>
     </row>
-    <row r="332" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B332" s="21"/>
+    <row r="332" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B332" s="40"/>
+      <c r="C332" s="40"/>
+      <c r="D332" s="40"/>
+      <c r="E332" s="40"/>
+      <c r="F332" s="40"/>
+      <c r="G332" s="40"/>
+      <c r="H332" s="40"/>
+      <c r="I332" s="40"/>
       <c r="Q332" s="2"/>
     </row>
     <row r="333" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B333" s="21"/>
       <c r="Q333" s="2"/>
     </row>
-    <row r="334" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B334" s="21"/>
       <c r="Q334" s="2"/>
     </row>
     <row r="335" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q335" s="2"/>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q336" s="2"/>
     </row>
     <row r="337" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q337" s="2"/>
     </row>
     <row r="338" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q338" s="2"/>
     </row>
+    <row r="339" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q339" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B330:I330"/>
     <mergeCell ref="B331:I331"/>
+    <mergeCell ref="B332:I332"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B329:I329"/>
+    <mergeCell ref="B330:I330"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B327" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B328" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -42904,93 +42957,96 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Copyright</vt:lpstr>
       <vt:lpstr>PMI DATA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>