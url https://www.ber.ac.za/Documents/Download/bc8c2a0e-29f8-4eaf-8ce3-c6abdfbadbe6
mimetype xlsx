--- v5 (2026-08-11)
+++ v6 (2026-09-21)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="147" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05656868-2AE4-4C84-9876-6E3F12C9286F}"/>
+  <xr:revisionPtr revIDLastSave="168" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A22CB4EF-3ADB-4C3E-9E90-1131324BB302}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
   </si>
   <si>
@@ -24675,57 +24675,57 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T339"/>
+  <dimension ref="A1:T340"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B295" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B310" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="V296" sqref="V296"/>
+      <selection pane="bottomRight" activeCell="B333" sqref="B333:I333"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
     <col min="2" max="17" width="10.453125" style="6" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
@@ -42625,212 +42625,262 @@
         <v>67.2</v>
       </c>
       <c r="L326" s="35">
         <v>39.6</v>
       </c>
       <c r="M326" s="35">
         <v>42.2</v>
       </c>
       <c r="N326" s="9">
         <v>44.8</v>
       </c>
       <c r="O326" s="9">
         <v>49.3</v>
       </c>
       <c r="P326" s="15">
         <v>45</v>
       </c>
       <c r="Q326" s="35">
         <v>46.8</v>
       </c>
       <c r="R326" s="34"/>
       <c r="S326" s="24"/>
       <c r="T326" s="24"/>
     </row>
     <row r="327" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-      <c r="A327" s="16"/>
-[...17 lines deleted...]
-      <c r="Q327" s="35"/>
+      <c r="A327" s="5">
+        <v>46235</v>
+      </c>
+      <c r="B327" s="35">
+        <v>42.1</v>
+      </c>
+      <c r="C327" s="36">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D327" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="E327" s="35">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F327" s="9">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="G327" s="35">
+        <v>45.3</v>
+      </c>
+      <c r="H327" s="36">
+        <v>43.6</v>
+      </c>
+      <c r="I327" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="J327" s="35">
+        <v>58.6</v>
+      </c>
+      <c r="K327" s="9">
+        <v>67.2</v>
+      </c>
+      <c r="L327" s="35">
+        <v>44.5</v>
+      </c>
+      <c r="M327" s="35">
+        <v>46.2</v>
+      </c>
+      <c r="N327" s="9">
+        <v>46.1</v>
+      </c>
+      <c r="O327" s="9">
+        <v>54.7</v>
+      </c>
+      <c r="P327" s="15">
+        <v>46.4</v>
+      </c>
+      <c r="Q327" s="35">
+        <v>45.8</v>
+      </c>
       <c r="R327" s="34"/>
       <c r="S327" s="24"/>
       <c r="T327" s="24"/>
     </row>
-    <row r="328" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B328" s="16" t="s">
+    <row r="328" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+      <c r="A328" s="16"/>
+      <c r="B328" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C328" s="35"/>
+      <c r="D328" s="35"/>
+      <c r="E328" s="35"/>
+      <c r="F328" s="15"/>
+      <c r="G328" s="35"/>
+      <c r="H328" s="35"/>
+      <c r="I328" s="35"/>
+      <c r="J328" s="35"/>
+      <c r="K328" s="15"/>
+      <c r="L328" s="35"/>
+      <c r="M328" s="35"/>
+      <c r="N328" s="15"/>
+      <c r="O328" s="15"/>
+      <c r="P328" s="15"/>
+      <c r="Q328" s="35"/>
+      <c r="R328" s="34"/>
+      <c r="S328" s="24"/>
+      <c r="T328" s="24"/>
+    </row>
+    <row r="329" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B329" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C328" s="17"/>
-[...23 lines deleted...]
-      <c r="F329" s="18"/>
+      <c r="C329" s="17"/>
+      <c r="D329" s="17"/>
+      <c r="E329" s="17"/>
+      <c r="F329" s="17"/>
       <c r="G329" s="19"/>
       <c r="H329" s="19"/>
       <c r="I329" s="19"/>
       <c r="J329" s="19"/>
-      <c r="K329" s="18"/>
+      <c r="K329" s="19"/>
       <c r="L329" s="19"/>
-      <c r="M329" s="18"/>
+      <c r="M329" s="19"/>
       <c r="N329" s="19"/>
-      <c r="O329" s="18"/>
+      <c r="O329" s="19"/>
       <c r="P329" s="19"/>
-    </row>
-[...20 lines deleted...]
-      <c r="I331" s="39"/>
+      <c r="Q329" s="25"/>
+      <c r="S329" s="25"/>
+    </row>
+    <row r="330" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B330" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C330" s="19"/>
+      <c r="D330" s="19"/>
+      <c r="E330" s="19"/>
+      <c r="F330" s="18"/>
+      <c r="G330" s="19"/>
+      <c r="H330" s="19"/>
+      <c r="I330" s="19"/>
+      <c r="J330" s="19"/>
+      <c r="K330" s="18"/>
+      <c r="L330" s="19"/>
+      <c r="M330" s="18"/>
+      <c r="N330" s="19"/>
+      <c r="O330" s="18"/>
+      <c r="P330" s="19"/>
+    </row>
+    <row r="331" spans="1:20" ht="13.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B331" s="46"/>
+      <c r="C331" s="47"/>
+      <c r="D331" s="47"/>
+      <c r="E331" s="47"/>
+      <c r="F331" s="47"/>
+      <c r="G331" s="47"/>
+      <c r="H331" s="47"/>
+      <c r="I331" s="47"/>
       <c r="Q331" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I332" s="40"/>
+      <c r="R331" s="24"/>
+    </row>
+    <row r="332" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B332" s="38"/>
+      <c r="C332" s="39"/>
+      <c r="D332" s="39"/>
+      <c r="E332" s="39"/>
+      <c r="F332" s="39"/>
+      <c r="G332" s="39"/>
+      <c r="H332" s="39"/>
+      <c r="I332" s="39"/>
       <c r="Q332" s="2"/>
     </row>
-    <row r="333" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B333" s="21"/>
+    <row r="333" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B333" s="40"/>
+      <c r="C333" s="40"/>
+      <c r="D333" s="40"/>
+      <c r="E333" s="40"/>
+      <c r="F333" s="40"/>
+      <c r="G333" s="40"/>
+      <c r="H333" s="40"/>
+      <c r="I333" s="40"/>
       <c r="Q333" s="2"/>
     </row>
     <row r="334" spans="1:20" ht="12" x14ac:dyDescent="0.25">
       <c r="B334" s="21"/>
       <c r="Q334" s="2"/>
     </row>
-    <row r="335" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:20" ht="12" x14ac:dyDescent="0.25">
+      <c r="B335" s="21"/>
       <c r="Q335" s="2"/>
     </row>
     <row r="336" spans="1:20" x14ac:dyDescent="0.25">
       <c r="Q336" s="2"/>
     </row>
     <row r="337" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q337" s="2"/>
     </row>
     <row r="338" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q338" s="2"/>
     </row>
     <row r="339" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q339" s="2"/>
     </row>
+    <row r="340" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q340" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B331:I331"/>
     <mergeCell ref="B332:I332"/>
+    <mergeCell ref="B333:I333"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B330:I330"/>
+    <mergeCell ref="B331:I331"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B328" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B329" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" elementFormDefault="qualified">
@@ -42956,89 +43006,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
-[...14 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>