--- v6 (2026-09-21)
+++ v7 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/lisette_sun_ac_za/Documents/PMI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="168" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A22CB4EF-3ADB-4C3E-9E90-1131324BB302}"/>
+  <xr:revisionPtr revIDLastSave="192" documentId="6_{8672E7A6-DD22-488B-B5C3-FC1F4A1787A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F97A914-FF8B-463A-B49E-C6469BFCDFDC}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright" sheetId="4" r:id="rId1"/>
     <sheet name="PMI DATA" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="62">
   <si>
     <t>Prices</t>
@@ -882,51 +882,51 @@
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="23" fillId="17" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="17" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -951,53 +951,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="18" borderId="0" xfId="42" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="26" fillId="17" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="22" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="16" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="16" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="16" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="16" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1435,56 +1432,56 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:EF170"/>
   <sheetViews>
     <sheetView zoomScale="51" zoomScaleNormal="51" workbookViewId="0">
       <selection activeCell="S5" sqref="S5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.1796875" style="27"/>
+    <col min="1" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26"/>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="26"/>
       <c r="U1" s="26"/>
       <c r="V1" s="26"/>
       <c r="W1" s="26"/>
       <c r="X1" s="26"/>
       <c r="Y1" s="26"/>
@@ -1578,51 +1575,51 @@
       <c r="DI1" s="26"/>
       <c r="DJ1" s="26"/>
       <c r="DK1" s="26"/>
       <c r="DL1" s="26"/>
       <c r="DM1" s="26"/>
       <c r="DN1" s="26"/>
       <c r="DO1" s="26"/>
       <c r="DP1" s="26"/>
       <c r="DQ1" s="26"/>
       <c r="DR1" s="26"/>
       <c r="DS1" s="26"/>
       <c r="DT1" s="26"/>
       <c r="DU1" s="26"/>
       <c r="DV1" s="26"/>
       <c r="DW1" s="26"/>
       <c r="DX1" s="26"/>
       <c r="DY1" s="26"/>
       <c r="DZ1" s="26"/>
       <c r="EA1" s="26"/>
       <c r="EB1" s="26"/>
       <c r="EC1" s="26"/>
       <c r="ED1" s="26"/>
       <c r="EE1" s="26"/>
       <c r="EF1" s="26"/>
     </row>
-    <row r="2" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="26"/>
       <c r="T2" s="26"/>
       <c r="U2" s="26"/>
       <c r="V2" s="26"/>
       <c r="W2" s="26"/>
       <c r="X2" s="26"/>
       <c r="Y2" s="26"/>
@@ -1716,51 +1713,51 @@
       <c r="DI2" s="26"/>
       <c r="DJ2" s="26"/>
       <c r="DK2" s="26"/>
       <c r="DL2" s="26"/>
       <c r="DM2" s="26"/>
       <c r="DN2" s="26"/>
       <c r="DO2" s="26"/>
       <c r="DP2" s="26"/>
       <c r="DQ2" s="26"/>
       <c r="DR2" s="26"/>
       <c r="DS2" s="26"/>
       <c r="DT2" s="26"/>
       <c r="DU2" s="26"/>
       <c r="DV2" s="26"/>
       <c r="DW2" s="26"/>
       <c r="DX2" s="26"/>
       <c r="DY2" s="26"/>
       <c r="DZ2" s="26"/>
       <c r="EA2" s="26"/>
       <c r="EB2" s="26"/>
       <c r="EC2" s="26"/>
       <c r="ED2" s="26"/>
       <c r="EE2" s="26"/>
       <c r="EF2" s="26"/>
     </row>
-    <row r="3" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="26"/>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
@@ -1854,51 +1851,51 @@
       <c r="DI3" s="26"/>
       <c r="DJ3" s="26"/>
       <c r="DK3" s="26"/>
       <c r="DL3" s="26"/>
       <c r="DM3" s="26"/>
       <c r="DN3" s="26"/>
       <c r="DO3" s="26"/>
       <c r="DP3" s="26"/>
       <c r="DQ3" s="26"/>
       <c r="DR3" s="26"/>
       <c r="DS3" s="26"/>
       <c r="DT3" s="26"/>
       <c r="DU3" s="26"/>
       <c r="DV3" s="26"/>
       <c r="DW3" s="26"/>
       <c r="DX3" s="26"/>
       <c r="DY3" s="26"/>
       <c r="DZ3" s="26"/>
       <c r="EA3" s="26"/>
       <c r="EB3" s="26"/>
       <c r="EC3" s="26"/>
       <c r="ED3" s="26"/>
       <c r="EE3" s="26"/>
       <c r="EF3" s="26"/>
     </row>
-    <row r="4" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="26"/>
       <c r="B4" s="26"/>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
@@ -1992,51 +1989,51 @@
       <c r="DI4" s="26"/>
       <c r="DJ4" s="26"/>
       <c r="DK4" s="26"/>
       <c r="DL4" s="26"/>
       <c r="DM4" s="26"/>
       <c r="DN4" s="26"/>
       <c r="DO4" s="26"/>
       <c r="DP4" s="26"/>
       <c r="DQ4" s="26"/>
       <c r="DR4" s="26"/>
       <c r="DS4" s="26"/>
       <c r="DT4" s="26"/>
       <c r="DU4" s="26"/>
       <c r="DV4" s="26"/>
       <c r="DW4" s="26"/>
       <c r="DX4" s="26"/>
       <c r="DY4" s="26"/>
       <c r="DZ4" s="26"/>
       <c r="EA4" s="26"/>
       <c r="EB4" s="26"/>
       <c r="EC4" s="26"/>
       <c r="ED4" s="26"/>
       <c r="EE4" s="26"/>
       <c r="EF4" s="26"/>
     </row>
-    <row r="5" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="26"/>
       <c r="B5" s="26"/>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
       <c r="N5" s="26"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="26"/>
       <c r="R5" s="26"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="26"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
       <c r="Y5" s="26"/>
       <c r="Z5" s="26"/>
@@ -2129,51 +2126,51 @@
       <c r="DI5" s="26"/>
       <c r="DJ5" s="26"/>
       <c r="DK5" s="26"/>
       <c r="DL5" s="26"/>
       <c r="DM5" s="26"/>
       <c r="DN5" s="26"/>
       <c r="DO5" s="26"/>
       <c r="DP5" s="26"/>
       <c r="DQ5" s="26"/>
       <c r="DR5" s="26"/>
       <c r="DS5" s="26"/>
       <c r="DT5" s="26"/>
       <c r="DU5" s="26"/>
       <c r="DV5" s="26"/>
       <c r="DW5" s="26"/>
       <c r="DX5" s="26"/>
       <c r="DY5" s="26"/>
       <c r="DZ5" s="26"/>
       <c r="EA5" s="26"/>
       <c r="EB5" s="26"/>
       <c r="EC5" s="26"/>
       <c r="ED5" s="26"/>
       <c r="EE5" s="26"/>
       <c r="EF5" s="26"/>
     </row>
-    <row r="6" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26"/>
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
       <c r="D6" s="26"/>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
       <c r="N6" s="26"/>
       <c r="O6" s="26"/>
       <c r="P6" s="26"/>
       <c r="Q6" s="26"/>
       <c r="R6" s="26"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
@@ -2267,51 +2264,51 @@
       <c r="DI6" s="26"/>
       <c r="DJ6" s="26"/>
       <c r="DK6" s="26"/>
       <c r="DL6" s="26"/>
       <c r="DM6" s="26"/>
       <c r="DN6" s="26"/>
       <c r="DO6" s="26"/>
       <c r="DP6" s="26"/>
       <c r="DQ6" s="26"/>
       <c r="DR6" s="26"/>
       <c r="DS6" s="26"/>
       <c r="DT6" s="26"/>
       <c r="DU6" s="26"/>
       <c r="DV6" s="26"/>
       <c r="DW6" s="26"/>
       <c r="DX6" s="26"/>
       <c r="DY6" s="26"/>
       <c r="DZ6" s="26"/>
       <c r="EA6" s="26"/>
       <c r="EB6" s="26"/>
       <c r="EC6" s="26"/>
       <c r="ED6" s="26"/>
       <c r="EE6" s="26"/>
       <c r="EF6" s="26"/>
     </row>
-    <row r="7" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="26"/>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="N7" s="26"/>
       <c r="O7" s="26"/>
       <c r="P7" s="26"/>
       <c r="Q7" s="26"/>
       <c r="R7" s="26"/>
       <c r="S7" s="26"/>
       <c r="T7" s="26"/>
       <c r="U7" s="26"/>
       <c r="V7" s="26"/>
       <c r="W7" s="26"/>
       <c r="X7" s="26"/>
       <c r="Y7" s="26"/>
@@ -2405,51 +2402,51 @@
       <c r="DI7" s="26"/>
       <c r="DJ7" s="26"/>
       <c r="DK7" s="26"/>
       <c r="DL7" s="26"/>
       <c r="DM7" s="26"/>
       <c r="DN7" s="26"/>
       <c r="DO7" s="26"/>
       <c r="DP7" s="26"/>
       <c r="DQ7" s="26"/>
       <c r="DR7" s="26"/>
       <c r="DS7" s="26"/>
       <c r="DT7" s="26"/>
       <c r="DU7" s="26"/>
       <c r="DV7" s="26"/>
       <c r="DW7" s="26"/>
       <c r="DX7" s="26"/>
       <c r="DY7" s="26"/>
       <c r="DZ7" s="26"/>
       <c r="EA7" s="26"/>
       <c r="EB7" s="26"/>
       <c r="EC7" s="26"/>
       <c r="ED7" s="26"/>
       <c r="EE7" s="26"/>
       <c r="EF7" s="26"/>
     </row>
-    <row r="8" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="26"/>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
@@ -2543,51 +2540,51 @@
       <c r="DI8" s="26"/>
       <c r="DJ8" s="26"/>
       <c r="DK8" s="26"/>
       <c r="DL8" s="26"/>
       <c r="DM8" s="26"/>
       <c r="DN8" s="26"/>
       <c r="DO8" s="26"/>
       <c r="DP8" s="26"/>
       <c r="DQ8" s="26"/>
       <c r="DR8" s="26"/>
       <c r="DS8" s="26"/>
       <c r="DT8" s="26"/>
       <c r="DU8" s="26"/>
       <c r="DV8" s="26"/>
       <c r="DW8" s="26"/>
       <c r="DX8" s="26"/>
       <c r="DY8" s="26"/>
       <c r="DZ8" s="26"/>
       <c r="EA8" s="26"/>
       <c r="EB8" s="26"/>
       <c r="EC8" s="26"/>
       <c r="ED8" s="26"/>
       <c r="EE8" s="26"/>
       <c r="EF8" s="26"/>
     </row>
-    <row r="9" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26"/>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26"/>
       <c r="O9" s="26"/>
       <c r="P9" s="26"/>
       <c r="Q9" s="26"/>
       <c r="R9" s="26"/>
       <c r="S9" s="26"/>
       <c r="T9" s="26"/>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
@@ -2681,51 +2678,51 @@
       <c r="DI9" s="26"/>
       <c r="DJ9" s="26"/>
       <c r="DK9" s="26"/>
       <c r="DL9" s="26"/>
       <c r="DM9" s="26"/>
       <c r="DN9" s="26"/>
       <c r="DO9" s="26"/>
       <c r="DP9" s="26"/>
       <c r="DQ9" s="26"/>
       <c r="DR9" s="26"/>
       <c r="DS9" s="26"/>
       <c r="DT9" s="26"/>
       <c r="DU9" s="26"/>
       <c r="DV9" s="26"/>
       <c r="DW9" s="26"/>
       <c r="DX9" s="26"/>
       <c r="DY9" s="26"/>
       <c r="DZ9" s="26"/>
       <c r="EA9" s="26"/>
       <c r="EB9" s="26"/>
       <c r="EC9" s="26"/>
       <c r="ED9" s="26"/>
       <c r="EE9" s="26"/>
       <c r="EF9" s="26"/>
     </row>
-    <row r="10" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="26"/>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="N10" s="26"/>
       <c r="O10" s="26"/>
       <c r="P10" s="26"/>
       <c r="Q10" s="26"/>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
@@ -2819,51 +2816,51 @@
       <c r="DI10" s="26"/>
       <c r="DJ10" s="26"/>
       <c r="DK10" s="26"/>
       <c r="DL10" s="26"/>
       <c r="DM10" s="26"/>
       <c r="DN10" s="26"/>
       <c r="DO10" s="26"/>
       <c r="DP10" s="26"/>
       <c r="DQ10" s="26"/>
       <c r="DR10" s="26"/>
       <c r="DS10" s="26"/>
       <c r="DT10" s="26"/>
       <c r="DU10" s="26"/>
       <c r="DV10" s="26"/>
       <c r="DW10" s="26"/>
       <c r="DX10" s="26"/>
       <c r="DY10" s="26"/>
       <c r="DZ10" s="26"/>
       <c r="EA10" s="26"/>
       <c r="EB10" s="26"/>
       <c r="EC10" s="26"/>
       <c r="ED10" s="26"/>
       <c r="EE10" s="26"/>
       <c r="EF10" s="26"/>
     </row>
-    <row r="11" spans="1:136" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:136" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="26"/>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26"/>
       <c r="O11" s="26"/>
       <c r="P11" s="26"/>
       <c r="Q11" s="26"/>
       <c r="R11" s="26"/>
       <c r="S11" s="26"/>
       <c r="T11" s="26"/>
       <c r="U11" s="26"/>
       <c r="V11" s="26"/>
       <c r="W11" s="26"/>
       <c r="X11" s="26"/>
       <c r="Y11" s="26"/>
@@ -2957,51 +2954,51 @@
       <c r="DI11" s="26"/>
       <c r="DJ11" s="26"/>
       <c r="DK11" s="26"/>
       <c r="DL11" s="26"/>
       <c r="DM11" s="26"/>
       <c r="DN11" s="26"/>
       <c r="DO11" s="26"/>
       <c r="DP11" s="26"/>
       <c r="DQ11" s="26"/>
       <c r="DR11" s="26"/>
       <c r="DS11" s="26"/>
       <c r="DT11" s="26"/>
       <c r="DU11" s="26"/>
       <c r="DV11" s="26"/>
       <c r="DW11" s="26"/>
       <c r="DX11" s="26"/>
       <c r="DY11" s="26"/>
       <c r="DZ11" s="26"/>
       <c r="EA11" s="26"/>
       <c r="EB11" s="26"/>
       <c r="EC11" s="26"/>
       <c r="ED11" s="26"/>
       <c r="EE11" s="26"/>
       <c r="EF11" s="26"/>
     </row>
-    <row r="12" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="26"/>
       <c r="B12" s="28"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="30"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="26"/>
       <c r="P12" s="26"/>
       <c r="Q12" s="26"/>
       <c r="R12" s="26"/>
       <c r="S12" s="26"/>
       <c r="T12" s="26"/>
       <c r="U12" s="26"/>
       <c r="V12" s="26"/>
       <c r="W12" s="26"/>
       <c r="X12" s="26"/>
       <c r="Y12" s="26"/>
@@ -3095,51 +3092,51 @@
       <c r="DI12" s="26"/>
       <c r="DJ12" s="26"/>
       <c r="DK12" s="26"/>
       <c r="DL12" s="26"/>
       <c r="DM12" s="26"/>
       <c r="DN12" s="26"/>
       <c r="DO12" s="26"/>
       <c r="DP12" s="26"/>
       <c r="DQ12" s="26"/>
       <c r="DR12" s="26"/>
       <c r="DS12" s="26"/>
       <c r="DT12" s="26"/>
       <c r="DU12" s="26"/>
       <c r="DV12" s="26"/>
       <c r="DW12" s="26"/>
       <c r="DX12" s="26"/>
       <c r="DY12" s="26"/>
       <c r="DZ12" s="26"/>
       <c r="EA12" s="26"/>
       <c r="EB12" s="26"/>
       <c r="EC12" s="26"/>
       <c r="ED12" s="26"/>
       <c r="EE12" s="26"/>
       <c r="EF12" s="26"/>
     </row>
-    <row r="13" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="26"/>
       <c r="B13" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="33"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="N13" s="26"/>
       <c r="O13" s="26"/>
       <c r="P13" s="26"/>
       <c r="Q13" s="26"/>
       <c r="R13" s="26"/>
       <c r="S13" s="26"/>
       <c r="T13" s="26"/>
       <c r="U13" s="26"/>
       <c r="V13" s="26"/>
       <c r="W13" s="26"/>
@@ -3235,64 +3232,64 @@
       <c r="DI13" s="26"/>
       <c r="DJ13" s="26"/>
       <c r="DK13" s="26"/>
       <c r="DL13" s="26"/>
       <c r="DM13" s="26"/>
       <c r="DN13" s="26"/>
       <c r="DO13" s="26"/>
       <c r="DP13" s="26"/>
       <c r="DQ13" s="26"/>
       <c r="DR13" s="26"/>
       <c r="DS13" s="26"/>
       <c r="DT13" s="26"/>
       <c r="DU13" s="26"/>
       <c r="DV13" s="26"/>
       <c r="DW13" s="26"/>
       <c r="DX13" s="26"/>
       <c r="DY13" s="26"/>
       <c r="DZ13" s="26"/>
       <c r="EA13" s="26"/>
       <c r="EB13" s="26"/>
       <c r="EC13" s="26"/>
       <c r="ED13" s="26"/>
       <c r="EE13" s="26"/>
       <c r="EF13" s="26"/>
     </row>
-    <row r="14" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26"/>
-      <c r="B14" s="48" t="s">
+      <c r="B14" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="C14" s="49"/>
-[...7 lines deleted...]
-      <c r="K14" s="50"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="49"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="26"/>
       <c r="S14" s="26"/>
       <c r="T14" s="26"/>
       <c r="U14" s="26"/>
       <c r="V14" s="26"/>
       <c r="W14" s="26"/>
       <c r="X14" s="26"/>
       <c r="Y14" s="26"/>
       <c r="Z14" s="26"/>
       <c r="AA14" s="26"/>
       <c r="AB14" s="26"/>
       <c r="AC14" s="26"/>
       <c r="AD14" s="26"/>
       <c r="AE14" s="26"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="26"/>
@@ -3375,62 +3372,62 @@
       <c r="DI14" s="26"/>
       <c r="DJ14" s="26"/>
       <c r="DK14" s="26"/>
       <c r="DL14" s="26"/>
       <c r="DM14" s="26"/>
       <c r="DN14" s="26"/>
       <c r="DO14" s="26"/>
       <c r="DP14" s="26"/>
       <c r="DQ14" s="26"/>
       <c r="DR14" s="26"/>
       <c r="DS14" s="26"/>
       <c r="DT14" s="26"/>
       <c r="DU14" s="26"/>
       <c r="DV14" s="26"/>
       <c r="DW14" s="26"/>
       <c r="DX14" s="26"/>
       <c r="DY14" s="26"/>
       <c r="DZ14" s="26"/>
       <c r="EA14" s="26"/>
       <c r="EB14" s="26"/>
       <c r="EC14" s="26"/>
       <c r="ED14" s="26"/>
       <c r="EE14" s="26"/>
       <c r="EF14" s="26"/>
     </row>
-    <row r="15" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="26"/>
-      <c r="B15" s="51"/>
-[...8 lines deleted...]
-      <c r="K15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="48"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="49"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="26"/>
       <c r="P15" s="26"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="26"/>
       <c r="S15" s="26"/>
       <c r="T15" s="26"/>
       <c r="U15" s="26"/>
       <c r="V15" s="26"/>
       <c r="W15" s="26"/>
       <c r="X15" s="26"/>
       <c r="Y15" s="26"/>
       <c r="Z15" s="26"/>
       <c r="AA15" s="26"/>
       <c r="AB15" s="26"/>
       <c r="AC15" s="26"/>
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="26"/>
@@ -3513,62 +3510,62 @@
       <c r="DI15" s="26"/>
       <c r="DJ15" s="26"/>
       <c r="DK15" s="26"/>
       <c r="DL15" s="26"/>
       <c r="DM15" s="26"/>
       <c r="DN15" s="26"/>
       <c r="DO15" s="26"/>
       <c r="DP15" s="26"/>
       <c r="DQ15" s="26"/>
       <c r="DR15" s="26"/>
       <c r="DS15" s="26"/>
       <c r="DT15" s="26"/>
       <c r="DU15" s="26"/>
       <c r="DV15" s="26"/>
       <c r="DW15" s="26"/>
       <c r="DX15" s="26"/>
       <c r="DY15" s="26"/>
       <c r="DZ15" s="26"/>
       <c r="EA15" s="26"/>
       <c r="EB15" s="26"/>
       <c r="EC15" s="26"/>
       <c r="ED15" s="26"/>
       <c r="EE15" s="26"/>
       <c r="EF15" s="26"/>
     </row>
-    <row r="16" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26"/>
-      <c r="B16" s="51"/>
-[...8 lines deleted...]
-      <c r="K16" s="50"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="49"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26"/>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="26"/>
       <c r="Y16" s="26"/>
       <c r="Z16" s="26"/>
       <c r="AA16" s="26"/>
       <c r="AB16" s="26"/>
       <c r="AC16" s="26"/>
       <c r="AD16" s="26"/>
       <c r="AE16" s="26"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="26"/>
@@ -3651,62 +3648,62 @@
       <c r="DI16" s="26"/>
       <c r="DJ16" s="26"/>
       <c r="DK16" s="26"/>
       <c r="DL16" s="26"/>
       <c r="DM16" s="26"/>
       <c r="DN16" s="26"/>
       <c r="DO16" s="26"/>
       <c r="DP16" s="26"/>
       <c r="DQ16" s="26"/>
       <c r="DR16" s="26"/>
       <c r="DS16" s="26"/>
       <c r="DT16" s="26"/>
       <c r="DU16" s="26"/>
       <c r="DV16" s="26"/>
       <c r="DW16" s="26"/>
       <c r="DX16" s="26"/>
       <c r="DY16" s="26"/>
       <c r="DZ16" s="26"/>
       <c r="EA16" s="26"/>
       <c r="EB16" s="26"/>
       <c r="EC16" s="26"/>
       <c r="ED16" s="26"/>
       <c r="EE16" s="26"/>
       <c r="EF16" s="26"/>
     </row>
-    <row r="17" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="26"/>
-      <c r="B17" s="51"/>
-[...8 lines deleted...]
-      <c r="K17" s="50"/>
+      <c r="B17" s="50"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="49"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="26"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="26"/>
       <c r="AA17" s="26"/>
       <c r="AB17" s="26"/>
       <c r="AC17" s="26"/>
       <c r="AD17" s="26"/>
       <c r="AE17" s="26"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="26"/>
@@ -3789,62 +3786,62 @@
       <c r="DI17" s="26"/>
       <c r="DJ17" s="26"/>
       <c r="DK17" s="26"/>
       <c r="DL17" s="26"/>
       <c r="DM17" s="26"/>
       <c r="DN17" s="26"/>
       <c r="DO17" s="26"/>
       <c r="DP17" s="26"/>
       <c r="DQ17" s="26"/>
       <c r="DR17" s="26"/>
       <c r="DS17" s="26"/>
       <c r="DT17" s="26"/>
       <c r="DU17" s="26"/>
       <c r="DV17" s="26"/>
       <c r="DW17" s="26"/>
       <c r="DX17" s="26"/>
       <c r="DY17" s="26"/>
       <c r="DZ17" s="26"/>
       <c r="EA17" s="26"/>
       <c r="EB17" s="26"/>
       <c r="EC17" s="26"/>
       <c r="ED17" s="26"/>
       <c r="EE17" s="26"/>
       <c r="EF17" s="26"/>
     </row>
-    <row r="18" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="26"/>
-      <c r="B18" s="51"/>
-[...8 lines deleted...]
-      <c r="K18" s="50"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="49"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="26"/>
       <c r="Y18" s="26"/>
       <c r="Z18" s="26"/>
       <c r="AA18" s="26"/>
       <c r="AB18" s="26"/>
       <c r="AC18" s="26"/>
       <c r="AD18" s="26"/>
       <c r="AE18" s="26"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="26"/>
@@ -3927,62 +3924,62 @@
       <c r="DI18" s="26"/>
       <c r="DJ18" s="26"/>
       <c r="DK18" s="26"/>
       <c r="DL18" s="26"/>
       <c r="DM18" s="26"/>
       <c r="DN18" s="26"/>
       <c r="DO18" s="26"/>
       <c r="DP18" s="26"/>
       <c r="DQ18" s="26"/>
       <c r="DR18" s="26"/>
       <c r="DS18" s="26"/>
       <c r="DT18" s="26"/>
       <c r="DU18" s="26"/>
       <c r="DV18" s="26"/>
       <c r="DW18" s="26"/>
       <c r="DX18" s="26"/>
       <c r="DY18" s="26"/>
       <c r="DZ18" s="26"/>
       <c r="EA18" s="26"/>
       <c r="EB18" s="26"/>
       <c r="EC18" s="26"/>
       <c r="ED18" s="26"/>
       <c r="EE18" s="26"/>
       <c r="EF18" s="26"/>
     </row>
-    <row r="19" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="26"/>
-      <c r="B19" s="51"/>
-[...8 lines deleted...]
-      <c r="K19" s="50"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="49"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="26"/>
       <c r="O19" s="26"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="26"/>
       <c r="S19" s="26"/>
       <c r="T19" s="26"/>
       <c r="U19" s="26"/>
       <c r="V19" s="26"/>
       <c r="W19" s="26"/>
       <c r="X19" s="26"/>
       <c r="Y19" s="26"/>
       <c r="Z19" s="26"/>
       <c r="AA19" s="26"/>
       <c r="AB19" s="26"/>
       <c r="AC19" s="26"/>
       <c r="AD19" s="26"/>
       <c r="AE19" s="26"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="26"/>
@@ -4065,62 +4062,62 @@
       <c r="DI19" s="26"/>
       <c r="DJ19" s="26"/>
       <c r="DK19" s="26"/>
       <c r="DL19" s="26"/>
       <c r="DM19" s="26"/>
       <c r="DN19" s="26"/>
       <c r="DO19" s="26"/>
       <c r="DP19" s="26"/>
       <c r="DQ19" s="26"/>
       <c r="DR19" s="26"/>
       <c r="DS19" s="26"/>
       <c r="DT19" s="26"/>
       <c r="DU19" s="26"/>
       <c r="DV19" s="26"/>
       <c r="DW19" s="26"/>
       <c r="DX19" s="26"/>
       <c r="DY19" s="26"/>
       <c r="DZ19" s="26"/>
       <c r="EA19" s="26"/>
       <c r="EB19" s="26"/>
       <c r="EC19" s="26"/>
       <c r="ED19" s="26"/>
       <c r="EE19" s="26"/>
       <c r="EF19" s="26"/>
     </row>
-    <row r="20" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="26"/>
-      <c r="B20" s="51"/>
-[...8 lines deleted...]
-      <c r="K20" s="50"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="49"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="26"/>
       <c r="T20" s="26"/>
       <c r="U20" s="26"/>
       <c r="V20" s="26"/>
       <c r="W20" s="26"/>
       <c r="X20" s="26"/>
       <c r="Y20" s="26"/>
       <c r="Z20" s="26"/>
       <c r="AA20" s="26"/>
       <c r="AB20" s="26"/>
       <c r="AC20" s="26"/>
       <c r="AD20" s="26"/>
       <c r="AE20" s="26"/>
       <c r="AF20" s="26"/>
       <c r="AG20" s="26"/>
       <c r="AH20" s="26"/>
       <c r="AI20" s="26"/>
       <c r="AJ20" s="26"/>
@@ -4203,62 +4200,62 @@
       <c r="DI20" s="26"/>
       <c r="DJ20" s="26"/>
       <c r="DK20" s="26"/>
       <c r="DL20" s="26"/>
       <c r="DM20" s="26"/>
       <c r="DN20" s="26"/>
       <c r="DO20" s="26"/>
       <c r="DP20" s="26"/>
       <c r="DQ20" s="26"/>
       <c r="DR20" s="26"/>
       <c r="DS20" s="26"/>
       <c r="DT20" s="26"/>
       <c r="DU20" s="26"/>
       <c r="DV20" s="26"/>
       <c r="DW20" s="26"/>
       <c r="DX20" s="26"/>
       <c r="DY20" s="26"/>
       <c r="DZ20" s="26"/>
       <c r="EA20" s="26"/>
       <c r="EB20" s="26"/>
       <c r="EC20" s="26"/>
       <c r="ED20" s="26"/>
       <c r="EE20" s="26"/>
       <c r="EF20" s="26"/>
     </row>
-    <row r="21" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="26"/>
-      <c r="B21" s="51"/>
-[...8 lines deleted...]
-      <c r="K21" s="50"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="49"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="26"/>
       <c r="AA21" s="26"/>
       <c r="AB21" s="26"/>
       <c r="AC21" s="26"/>
       <c r="AD21" s="26"/>
       <c r="AE21" s="26"/>
       <c r="AF21" s="26"/>
       <c r="AG21" s="26"/>
       <c r="AH21" s="26"/>
       <c r="AI21" s="26"/>
       <c r="AJ21" s="26"/>
@@ -4341,62 +4338,62 @@
       <c r="DI21" s="26"/>
       <c r="DJ21" s="26"/>
       <c r="DK21" s="26"/>
       <c r="DL21" s="26"/>
       <c r="DM21" s="26"/>
       <c r="DN21" s="26"/>
       <c r="DO21" s="26"/>
       <c r="DP21" s="26"/>
       <c r="DQ21" s="26"/>
       <c r="DR21" s="26"/>
       <c r="DS21" s="26"/>
       <c r="DT21" s="26"/>
       <c r="DU21" s="26"/>
       <c r="DV21" s="26"/>
       <c r="DW21" s="26"/>
       <c r="DX21" s="26"/>
       <c r="DY21" s="26"/>
       <c r="DZ21" s="26"/>
       <c r="EA21" s="26"/>
       <c r="EB21" s="26"/>
       <c r="EC21" s="26"/>
       <c r="ED21" s="26"/>
       <c r="EE21" s="26"/>
       <c r="EF21" s="26"/>
     </row>
-    <row r="22" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26"/>
-      <c r="B22" s="51"/>
-[...8 lines deleted...]
-      <c r="K22" s="50"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="49"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26"/>
       <c r="U22" s="26"/>
       <c r="V22" s="26"/>
       <c r="W22" s="26"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
       <c r="Z22" s="26"/>
       <c r="AA22" s="26"/>
       <c r="AB22" s="26"/>
       <c r="AC22" s="26"/>
       <c r="AD22" s="26"/>
       <c r="AE22" s="26"/>
       <c r="AF22" s="26"/>
       <c r="AG22" s="26"/>
       <c r="AH22" s="26"/>
       <c r="AI22" s="26"/>
       <c r="AJ22" s="26"/>
@@ -4479,62 +4476,62 @@
       <c r="DI22" s="26"/>
       <c r="DJ22" s="26"/>
       <c r="DK22" s="26"/>
       <c r="DL22" s="26"/>
       <c r="DM22" s="26"/>
       <c r="DN22" s="26"/>
       <c r="DO22" s="26"/>
       <c r="DP22" s="26"/>
       <c r="DQ22" s="26"/>
       <c r="DR22" s="26"/>
       <c r="DS22" s="26"/>
       <c r="DT22" s="26"/>
       <c r="DU22" s="26"/>
       <c r="DV22" s="26"/>
       <c r="DW22" s="26"/>
       <c r="DX22" s="26"/>
       <c r="DY22" s="26"/>
       <c r="DZ22" s="26"/>
       <c r="EA22" s="26"/>
       <c r="EB22" s="26"/>
       <c r="EC22" s="26"/>
       <c r="ED22" s="26"/>
       <c r="EE22" s="26"/>
       <c r="EF22" s="26"/>
     </row>
-    <row r="23" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="26"/>
-      <c r="B23" s="51"/>
-[...8 lines deleted...]
-      <c r="K23" s="50"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="49"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26"/>
       <c r="T23" s="26"/>
       <c r="U23" s="26"/>
       <c r="V23" s="26"/>
       <c r="W23" s="26"/>
       <c r="X23" s="26"/>
       <c r="Y23" s="26"/>
       <c r="Z23" s="26"/>
       <c r="AA23" s="26"/>
       <c r="AB23" s="26"/>
       <c r="AC23" s="26"/>
       <c r="AD23" s="26"/>
       <c r="AE23" s="26"/>
       <c r="AF23" s="26"/>
       <c r="AG23" s="26"/>
       <c r="AH23" s="26"/>
       <c r="AI23" s="26"/>
       <c r="AJ23" s="26"/>
@@ -4617,62 +4614,62 @@
       <c r="DI23" s="26"/>
       <c r="DJ23" s="26"/>
       <c r="DK23" s="26"/>
       <c r="DL23" s="26"/>
       <c r="DM23" s="26"/>
       <c r="DN23" s="26"/>
       <c r="DO23" s="26"/>
       <c r="DP23" s="26"/>
       <c r="DQ23" s="26"/>
       <c r="DR23" s="26"/>
       <c r="DS23" s="26"/>
       <c r="DT23" s="26"/>
       <c r="DU23" s="26"/>
       <c r="DV23" s="26"/>
       <c r="DW23" s="26"/>
       <c r="DX23" s="26"/>
       <c r="DY23" s="26"/>
       <c r="DZ23" s="26"/>
       <c r="EA23" s="26"/>
       <c r="EB23" s="26"/>
       <c r="EC23" s="26"/>
       <c r="ED23" s="26"/>
       <c r="EE23" s="26"/>
       <c r="EF23" s="26"/>
     </row>
-    <row r="24" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="26"/>
-      <c r="B24" s="51"/>
-[...8 lines deleted...]
-      <c r="K24" s="50"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="48"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="48"/>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="49"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="26"/>
       <c r="Z24" s="26"/>
       <c r="AA24" s="26"/>
       <c r="AB24" s="26"/>
       <c r="AC24" s="26"/>
       <c r="AD24" s="26"/>
       <c r="AE24" s="26"/>
       <c r="AF24" s="26"/>
       <c r="AG24" s="26"/>
       <c r="AH24" s="26"/>
       <c r="AI24" s="26"/>
       <c r="AJ24" s="26"/>
@@ -4755,62 +4752,62 @@
       <c r="DI24" s="26"/>
       <c r="DJ24" s="26"/>
       <c r="DK24" s="26"/>
       <c r="DL24" s="26"/>
       <c r="DM24" s="26"/>
       <c r="DN24" s="26"/>
       <c r="DO24" s="26"/>
       <c r="DP24" s="26"/>
       <c r="DQ24" s="26"/>
       <c r="DR24" s="26"/>
       <c r="DS24" s="26"/>
       <c r="DT24" s="26"/>
       <c r="DU24" s="26"/>
       <c r="DV24" s="26"/>
       <c r="DW24" s="26"/>
       <c r="DX24" s="26"/>
       <c r="DY24" s="26"/>
       <c r="DZ24" s="26"/>
       <c r="EA24" s="26"/>
       <c r="EB24" s="26"/>
       <c r="EC24" s="26"/>
       <c r="ED24" s="26"/>
       <c r="EE24" s="26"/>
       <c r="EF24" s="26"/>
     </row>
-    <row r="25" spans="1:136" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:136" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="26"/>
-      <c r="B25" s="52"/>
-[...8 lines deleted...]
-      <c r="K25" s="54"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="53"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="26"/>
       <c r="T25" s="26"/>
       <c r="U25" s="26"/>
       <c r="V25" s="26"/>
       <c r="W25" s="26"/>
       <c r="X25" s="26"/>
       <c r="Y25" s="26"/>
       <c r="Z25" s="26"/>
       <c r="AA25" s="26"/>
       <c r="AB25" s="26"/>
       <c r="AC25" s="26"/>
       <c r="AD25" s="26"/>
       <c r="AE25" s="26"/>
       <c r="AF25" s="26"/>
       <c r="AG25" s="26"/>
       <c r="AH25" s="26"/>
       <c r="AI25" s="26"/>
       <c r="AJ25" s="26"/>
@@ -4893,51 +4890,51 @@
       <c r="DI25" s="26"/>
       <c r="DJ25" s="26"/>
       <c r="DK25" s="26"/>
       <c r="DL25" s="26"/>
       <c r="DM25" s="26"/>
       <c r="DN25" s="26"/>
       <c r="DO25" s="26"/>
       <c r="DP25" s="26"/>
       <c r="DQ25" s="26"/>
       <c r="DR25" s="26"/>
       <c r="DS25" s="26"/>
       <c r="DT25" s="26"/>
       <c r="DU25" s="26"/>
       <c r="DV25" s="26"/>
       <c r="DW25" s="26"/>
       <c r="DX25" s="26"/>
       <c r="DY25" s="26"/>
       <c r="DZ25" s="26"/>
       <c r="EA25" s="26"/>
       <c r="EB25" s="26"/>
       <c r="EC25" s="26"/>
       <c r="ED25" s="26"/>
       <c r="EE25" s="26"/>
       <c r="EF25" s="26"/>
     </row>
-    <row r="26" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="26"/>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
       <c r="N26" s="26"/>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="26"/>
       <c r="T26" s="26"/>
       <c r="U26" s="26"/>
       <c r="V26" s="26"/>
       <c r="W26" s="26"/>
       <c r="X26" s="26"/>
       <c r="Y26" s="26"/>
@@ -5021,51 +5018,51 @@
       <c r="CY26" s="26"/>
       <c r="CZ26" s="26"/>
       <c r="DA26" s="26"/>
       <c r="DB26" s="26"/>
       <c r="DC26" s="26"/>
       <c r="DD26" s="26"/>
       <c r="DE26" s="26"/>
       <c r="DF26" s="26"/>
       <c r="DG26" s="26"/>
       <c r="DH26" s="26"/>
       <c r="DI26" s="26"/>
       <c r="DJ26" s="26"/>
       <c r="DK26" s="26"/>
       <c r="DL26" s="26"/>
       <c r="DM26" s="26"/>
       <c r="DN26" s="26"/>
       <c r="DO26" s="26"/>
       <c r="DP26" s="26"/>
       <c r="DQ26" s="26"/>
       <c r="DR26" s="26"/>
       <c r="DS26" s="26"/>
       <c r="DT26" s="26"/>
       <c r="DU26" s="26"/>
       <c r="DV26" s="26"/>
     </row>
-    <row r="27" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26"/>
       <c r="B27" s="26"/>
       <c r="C27" s="26"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="26"/>
       <c r="T27" s="26"/>
       <c r="U27" s="26"/>
       <c r="V27" s="26"/>
       <c r="W27" s="26"/>
       <c r="X27" s="26"/>
       <c r="Y27" s="26"/>
@@ -5139,51 +5136,51 @@
       <c r="CO27" s="26"/>
       <c r="CP27" s="26"/>
       <c r="CQ27" s="26"/>
       <c r="CR27" s="26"/>
       <c r="CS27" s="26"/>
       <c r="CT27" s="26"/>
       <c r="CU27" s="26"/>
       <c r="CV27" s="26"/>
       <c r="CW27" s="26"/>
       <c r="CX27" s="26"/>
       <c r="CY27" s="26"/>
       <c r="CZ27" s="26"/>
       <c r="DA27" s="26"/>
       <c r="DB27" s="26"/>
       <c r="DC27" s="26"/>
       <c r="DD27" s="26"/>
       <c r="DE27" s="26"/>
       <c r="DF27" s="26"/>
       <c r="DG27" s="26"/>
       <c r="DH27" s="26"/>
       <c r="DI27" s="26"/>
       <c r="DJ27" s="26"/>
       <c r="DK27" s="26"/>
       <c r="DL27" s="26"/>
     </row>
-    <row r="28" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="26"/>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="26"/>
       <c r="T28" s="26"/>
       <c r="U28" s="26"/>
       <c r="V28" s="26"/>
       <c r="W28" s="26"/>
       <c r="X28" s="26"/>
       <c r="Y28" s="26"/>
@@ -5257,51 +5254,51 @@
       <c r="CO28" s="26"/>
       <c r="CP28" s="26"/>
       <c r="CQ28" s="26"/>
       <c r="CR28" s="26"/>
       <c r="CS28" s="26"/>
       <c r="CT28" s="26"/>
       <c r="CU28" s="26"/>
       <c r="CV28" s="26"/>
       <c r="CW28" s="26"/>
       <c r="CX28" s="26"/>
       <c r="CY28" s="26"/>
       <c r="CZ28" s="26"/>
       <c r="DA28" s="26"/>
       <c r="DB28" s="26"/>
       <c r="DC28" s="26"/>
       <c r="DD28" s="26"/>
       <c r="DE28" s="26"/>
       <c r="DF28" s="26"/>
       <c r="DG28" s="26"/>
       <c r="DH28" s="26"/>
       <c r="DI28" s="26"/>
       <c r="DJ28" s="26"/>
       <c r="DK28" s="26"/>
       <c r="DL28" s="26"/>
     </row>
-    <row r="29" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="26"/>
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="26"/>
       <c r="T29" s="26"/>
       <c r="U29" s="26"/>
       <c r="V29" s="26"/>
       <c r="W29" s="26"/>
       <c r="X29" s="26"/>
       <c r="Y29" s="26"/>
@@ -5375,51 +5372,51 @@
       <c r="CO29" s="26"/>
       <c r="CP29" s="26"/>
       <c r="CQ29" s="26"/>
       <c r="CR29" s="26"/>
       <c r="CS29" s="26"/>
       <c r="CT29" s="26"/>
       <c r="CU29" s="26"/>
       <c r="CV29" s="26"/>
       <c r="CW29" s="26"/>
       <c r="CX29" s="26"/>
       <c r="CY29" s="26"/>
       <c r="CZ29" s="26"/>
       <c r="DA29" s="26"/>
       <c r="DB29" s="26"/>
       <c r="DC29" s="26"/>
       <c r="DD29" s="26"/>
       <c r="DE29" s="26"/>
       <c r="DF29" s="26"/>
       <c r="DG29" s="26"/>
       <c r="DH29" s="26"/>
       <c r="DI29" s="26"/>
       <c r="DJ29" s="26"/>
       <c r="DK29" s="26"/>
       <c r="DL29" s="26"/>
     </row>
-    <row r="30" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="26"/>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="26"/>
@@ -5493,51 +5490,51 @@
       <c r="CO30" s="26"/>
       <c r="CP30" s="26"/>
       <c r="CQ30" s="26"/>
       <c r="CR30" s="26"/>
       <c r="CS30" s="26"/>
       <c r="CT30" s="26"/>
       <c r="CU30" s="26"/>
       <c r="CV30" s="26"/>
       <c r="CW30" s="26"/>
       <c r="CX30" s="26"/>
       <c r="CY30" s="26"/>
       <c r="CZ30" s="26"/>
       <c r="DA30" s="26"/>
       <c r="DB30" s="26"/>
       <c r="DC30" s="26"/>
       <c r="DD30" s="26"/>
       <c r="DE30" s="26"/>
       <c r="DF30" s="26"/>
       <c r="DG30" s="26"/>
       <c r="DH30" s="26"/>
       <c r="DI30" s="26"/>
       <c r="DJ30" s="26"/>
       <c r="DK30" s="26"/>
       <c r="DL30" s="26"/>
     </row>
-    <row r="31" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="26"/>
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="26"/>
@@ -5611,51 +5608,51 @@
       <c r="CO31" s="26"/>
       <c r="CP31" s="26"/>
       <c r="CQ31" s="26"/>
       <c r="CR31" s="26"/>
       <c r="CS31" s="26"/>
       <c r="CT31" s="26"/>
       <c r="CU31" s="26"/>
       <c r="CV31" s="26"/>
       <c r="CW31" s="26"/>
       <c r="CX31" s="26"/>
       <c r="CY31" s="26"/>
       <c r="CZ31" s="26"/>
       <c r="DA31" s="26"/>
       <c r="DB31" s="26"/>
       <c r="DC31" s="26"/>
       <c r="DD31" s="26"/>
       <c r="DE31" s="26"/>
       <c r="DF31" s="26"/>
       <c r="DG31" s="26"/>
       <c r="DH31" s="26"/>
       <c r="DI31" s="26"/>
       <c r="DJ31" s="26"/>
       <c r="DK31" s="26"/>
       <c r="DL31" s="26"/>
     </row>
-    <row r="32" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="26"/>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26"/>
@@ -5729,51 +5726,51 @@
       <c r="CO32" s="26"/>
       <c r="CP32" s="26"/>
       <c r="CQ32" s="26"/>
       <c r="CR32" s="26"/>
       <c r="CS32" s="26"/>
       <c r="CT32" s="26"/>
       <c r="CU32" s="26"/>
       <c r="CV32" s="26"/>
       <c r="CW32" s="26"/>
       <c r="CX32" s="26"/>
       <c r="CY32" s="26"/>
       <c r="CZ32" s="26"/>
       <c r="DA32" s="26"/>
       <c r="DB32" s="26"/>
       <c r="DC32" s="26"/>
       <c r="DD32" s="26"/>
       <c r="DE32" s="26"/>
       <c r="DF32" s="26"/>
       <c r="DG32" s="26"/>
       <c r="DH32" s="26"/>
       <c r="DI32" s="26"/>
       <c r="DJ32" s="26"/>
       <c r="DK32" s="26"/>
       <c r="DL32" s="26"/>
     </row>
-    <row r="33" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="26"/>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="26"/>
       <c r="T33" s="26"/>
       <c r="U33" s="26"/>
       <c r="V33" s="26"/>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="26"/>
@@ -5847,51 +5844,51 @@
       <c r="CO33" s="26"/>
       <c r="CP33" s="26"/>
       <c r="CQ33" s="26"/>
       <c r="CR33" s="26"/>
       <c r="CS33" s="26"/>
       <c r="CT33" s="26"/>
       <c r="CU33" s="26"/>
       <c r="CV33" s="26"/>
       <c r="CW33" s="26"/>
       <c r="CX33" s="26"/>
       <c r="CY33" s="26"/>
       <c r="CZ33" s="26"/>
       <c r="DA33" s="26"/>
       <c r="DB33" s="26"/>
       <c r="DC33" s="26"/>
       <c r="DD33" s="26"/>
       <c r="DE33" s="26"/>
       <c r="DF33" s="26"/>
       <c r="DG33" s="26"/>
       <c r="DH33" s="26"/>
       <c r="DI33" s="26"/>
       <c r="DJ33" s="26"/>
       <c r="DK33" s="26"/>
       <c r="DL33" s="26"/>
     </row>
-    <row r="34" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="26"/>
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26"/>
       <c r="V34" s="26"/>
       <c r="W34" s="26"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="26"/>
@@ -5965,51 +5962,51 @@
       <c r="CO34" s="26"/>
       <c r="CP34" s="26"/>
       <c r="CQ34" s="26"/>
       <c r="CR34" s="26"/>
       <c r="CS34" s="26"/>
       <c r="CT34" s="26"/>
       <c r="CU34" s="26"/>
       <c r="CV34" s="26"/>
       <c r="CW34" s="26"/>
       <c r="CX34" s="26"/>
       <c r="CY34" s="26"/>
       <c r="CZ34" s="26"/>
       <c r="DA34" s="26"/>
       <c r="DB34" s="26"/>
       <c r="DC34" s="26"/>
       <c r="DD34" s="26"/>
       <c r="DE34" s="26"/>
       <c r="DF34" s="26"/>
       <c r="DG34" s="26"/>
       <c r="DH34" s="26"/>
       <c r="DI34" s="26"/>
       <c r="DJ34" s="26"/>
       <c r="DK34" s="26"/>
       <c r="DL34" s="26"/>
     </row>
-    <row r="35" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="26"/>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="26"/>
@@ -6083,51 +6080,51 @@
       <c r="CO35" s="26"/>
       <c r="CP35" s="26"/>
       <c r="CQ35" s="26"/>
       <c r="CR35" s="26"/>
       <c r="CS35" s="26"/>
       <c r="CT35" s="26"/>
       <c r="CU35" s="26"/>
       <c r="CV35" s="26"/>
       <c r="CW35" s="26"/>
       <c r="CX35" s="26"/>
       <c r="CY35" s="26"/>
       <c r="CZ35" s="26"/>
       <c r="DA35" s="26"/>
       <c r="DB35" s="26"/>
       <c r="DC35" s="26"/>
       <c r="DD35" s="26"/>
       <c r="DE35" s="26"/>
       <c r="DF35" s="26"/>
       <c r="DG35" s="26"/>
       <c r="DH35" s="26"/>
       <c r="DI35" s="26"/>
       <c r="DJ35" s="26"/>
       <c r="DK35" s="26"/>
       <c r="DL35" s="26"/>
     </row>
-    <row r="36" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="26"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="26"/>
       <c r="T36" s="26"/>
       <c r="U36" s="26"/>
       <c r="V36" s="26"/>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26"/>
@@ -6201,51 +6198,51 @@
       <c r="CO36" s="26"/>
       <c r="CP36" s="26"/>
       <c r="CQ36" s="26"/>
       <c r="CR36" s="26"/>
       <c r="CS36" s="26"/>
       <c r="CT36" s="26"/>
       <c r="CU36" s="26"/>
       <c r="CV36" s="26"/>
       <c r="CW36" s="26"/>
       <c r="CX36" s="26"/>
       <c r="CY36" s="26"/>
       <c r="CZ36" s="26"/>
       <c r="DA36" s="26"/>
       <c r="DB36" s="26"/>
       <c r="DC36" s="26"/>
       <c r="DD36" s="26"/>
       <c r="DE36" s="26"/>
       <c r="DF36" s="26"/>
       <c r="DG36" s="26"/>
       <c r="DH36" s="26"/>
       <c r="DI36" s="26"/>
       <c r="DJ36" s="26"/>
       <c r="DK36" s="26"/>
       <c r="DL36" s="26"/>
     </row>
-    <row r="37" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="26"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="26"/>
       <c r="O37" s="26"/>
       <c r="P37" s="26"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="26"/>
       <c r="S37" s="26"/>
       <c r="T37" s="26"/>
       <c r="U37" s="26"/>
       <c r="V37" s="26"/>
       <c r="W37" s="26"/>
       <c r="X37" s="26"/>
       <c r="Y37" s="26"/>
@@ -6319,51 +6316,51 @@
       <c r="CO37" s="26"/>
       <c r="CP37" s="26"/>
       <c r="CQ37" s="26"/>
       <c r="CR37" s="26"/>
       <c r="CS37" s="26"/>
       <c r="CT37" s="26"/>
       <c r="CU37" s="26"/>
       <c r="CV37" s="26"/>
       <c r="CW37" s="26"/>
       <c r="CX37" s="26"/>
       <c r="CY37" s="26"/>
       <c r="CZ37" s="26"/>
       <c r="DA37" s="26"/>
       <c r="DB37" s="26"/>
       <c r="DC37" s="26"/>
       <c r="DD37" s="26"/>
       <c r="DE37" s="26"/>
       <c r="DF37" s="26"/>
       <c r="DG37" s="26"/>
       <c r="DH37" s="26"/>
       <c r="DI37" s="26"/>
       <c r="DJ37" s="26"/>
       <c r="DK37" s="26"/>
       <c r="DL37" s="26"/>
     </row>
-    <row r="38" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26"/>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="S38" s="26"/>
       <c r="T38" s="26"/>
       <c r="U38" s="26"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="26"/>
@@ -6447,51 +6444,51 @@
       <c r="CY38" s="26"/>
       <c r="CZ38" s="26"/>
       <c r="DA38" s="26"/>
       <c r="DB38" s="26"/>
       <c r="DC38" s="26"/>
       <c r="DD38" s="26"/>
       <c r="DE38" s="26"/>
       <c r="DF38" s="26"/>
       <c r="DG38" s="26"/>
       <c r="DH38" s="26"/>
       <c r="DI38" s="26"/>
       <c r="DJ38" s="26"/>
       <c r="DK38" s="26"/>
       <c r="DL38" s="26"/>
       <c r="DM38" s="26"/>
       <c r="DN38" s="26"/>
       <c r="DO38" s="26"/>
       <c r="DP38" s="26"/>
       <c r="DQ38" s="26"/>
       <c r="DR38" s="26"/>
       <c r="DS38" s="26"/>
       <c r="DT38" s="26"/>
       <c r="DU38" s="26"/>
       <c r="DV38" s="26"/>
     </row>
-    <row r="39" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="26"/>
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="26"/>
       <c r="O39" s="26"/>
       <c r="P39" s="26"/>
       <c r="Q39" s="26"/>
       <c r="R39" s="26"/>
       <c r="S39" s="26"/>
       <c r="T39" s="26"/>
       <c r="U39" s="26"/>
       <c r="V39" s="26"/>
       <c r="W39" s="26"/>
       <c r="X39" s="26"/>
       <c r="Y39" s="26"/>
@@ -6585,51 +6582,51 @@
       <c r="DI39" s="26"/>
       <c r="DJ39" s="26"/>
       <c r="DK39" s="26"/>
       <c r="DL39" s="26"/>
       <c r="DM39" s="26"/>
       <c r="DN39" s="26"/>
       <c r="DO39" s="26"/>
       <c r="DP39" s="26"/>
       <c r="DQ39" s="26"/>
       <c r="DR39" s="26"/>
       <c r="DS39" s="26"/>
       <c r="DT39" s="26"/>
       <c r="DU39" s="26"/>
       <c r="DV39" s="26"/>
       <c r="DW39" s="26"/>
       <c r="DX39" s="26"/>
       <c r="DY39" s="26"/>
       <c r="DZ39" s="26"/>
       <c r="EA39" s="26"/>
       <c r="EB39" s="26"/>
       <c r="EC39" s="26"/>
       <c r="ED39" s="26"/>
       <c r="EE39" s="26"/>
       <c r="EF39" s="26"/>
     </row>
-    <row r="40" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="26"/>
       <c r="B40" s="26"/>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="26"/>
       <c r="O40" s="26"/>
       <c r="P40" s="26"/>
       <c r="Q40" s="26"/>
       <c r="R40" s="26"/>
       <c r="S40" s="26"/>
       <c r="T40" s="26"/>
       <c r="U40" s="26"/>
       <c r="V40" s="26"/>
       <c r="W40" s="26"/>
       <c r="X40" s="26"/>
       <c r="Y40" s="26"/>
@@ -6723,51 +6720,51 @@
       <c r="DI40" s="26"/>
       <c r="DJ40" s="26"/>
       <c r="DK40" s="26"/>
       <c r="DL40" s="26"/>
       <c r="DM40" s="26"/>
       <c r="DN40" s="26"/>
       <c r="DO40" s="26"/>
       <c r="DP40" s="26"/>
       <c r="DQ40" s="26"/>
       <c r="DR40" s="26"/>
       <c r="DS40" s="26"/>
       <c r="DT40" s="26"/>
       <c r="DU40" s="26"/>
       <c r="DV40" s="26"/>
       <c r="DW40" s="26"/>
       <c r="DX40" s="26"/>
       <c r="DY40" s="26"/>
       <c r="DZ40" s="26"/>
       <c r="EA40" s="26"/>
       <c r="EB40" s="26"/>
       <c r="EC40" s="26"/>
       <c r="ED40" s="26"/>
       <c r="EE40" s="26"/>
       <c r="EF40" s="26"/>
     </row>
-    <row r="41" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26"/>
       <c r="B41" s="26"/>
       <c r="C41" s="26"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
       <c r="N41" s="26"/>
       <c r="O41" s="26"/>
       <c r="P41" s="26"/>
       <c r="Q41" s="26"/>
       <c r="R41" s="26"/>
       <c r="S41" s="26"/>
       <c r="T41" s="26"/>
       <c r="U41" s="26"/>
       <c r="V41" s="26"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="26"/>
@@ -6861,51 +6858,51 @@
       <c r="DI41" s="26"/>
       <c r="DJ41" s="26"/>
       <c r="DK41" s="26"/>
       <c r="DL41" s="26"/>
       <c r="DM41" s="26"/>
       <c r="DN41" s="26"/>
       <c r="DO41" s="26"/>
       <c r="DP41" s="26"/>
       <c r="DQ41" s="26"/>
       <c r="DR41" s="26"/>
       <c r="DS41" s="26"/>
       <c r="DT41" s="26"/>
       <c r="DU41" s="26"/>
       <c r="DV41" s="26"/>
       <c r="DW41" s="26"/>
       <c r="DX41" s="26"/>
       <c r="DY41" s="26"/>
       <c r="DZ41" s="26"/>
       <c r="EA41" s="26"/>
       <c r="EB41" s="26"/>
       <c r="EC41" s="26"/>
       <c r="ED41" s="26"/>
       <c r="EE41" s="26"/>
       <c r="EF41" s="26"/>
     </row>
-    <row r="42" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26"/>
       <c r="B42" s="26"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="26"/>
       <c r="O42" s="26"/>
       <c r="P42" s="26"/>
       <c r="Q42" s="26"/>
       <c r="R42" s="26"/>
       <c r="S42" s="26"/>
       <c r="T42" s="26"/>
       <c r="U42" s="26"/>
       <c r="V42" s="26"/>
       <c r="W42" s="26"/>
       <c r="X42" s="26"/>
       <c r="Y42" s="26"/>
@@ -6999,51 +6996,51 @@
       <c r="DI42" s="26"/>
       <c r="DJ42" s="26"/>
       <c r="DK42" s="26"/>
       <c r="DL42" s="26"/>
       <c r="DM42" s="26"/>
       <c r="DN42" s="26"/>
       <c r="DO42" s="26"/>
       <c r="DP42" s="26"/>
       <c r="DQ42" s="26"/>
       <c r="DR42" s="26"/>
       <c r="DS42" s="26"/>
       <c r="DT42" s="26"/>
       <c r="DU42" s="26"/>
       <c r="DV42" s="26"/>
       <c r="DW42" s="26"/>
       <c r="DX42" s="26"/>
       <c r="DY42" s="26"/>
       <c r="DZ42" s="26"/>
       <c r="EA42" s="26"/>
       <c r="EB42" s="26"/>
       <c r="EC42" s="26"/>
       <c r="ED42" s="26"/>
       <c r="EE42" s="26"/>
       <c r="EF42" s="26"/>
     </row>
-    <row r="43" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="26"/>
       <c r="B43" s="26"/>
       <c r="C43" s="26"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="26"/>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
       <c r="Q43" s="26"/>
       <c r="R43" s="26"/>
       <c r="S43" s="26"/>
       <c r="T43" s="26"/>
       <c r="U43" s="26"/>
       <c r="V43" s="26"/>
       <c r="W43" s="26"/>
       <c r="X43" s="26"/>
       <c r="Y43" s="26"/>
@@ -7137,51 +7134,51 @@
       <c r="DI43" s="26"/>
       <c r="DJ43" s="26"/>
       <c r="DK43" s="26"/>
       <c r="DL43" s="26"/>
       <c r="DM43" s="26"/>
       <c r="DN43" s="26"/>
       <c r="DO43" s="26"/>
       <c r="DP43" s="26"/>
       <c r="DQ43" s="26"/>
       <c r="DR43" s="26"/>
       <c r="DS43" s="26"/>
       <c r="DT43" s="26"/>
       <c r="DU43" s="26"/>
       <c r="DV43" s="26"/>
       <c r="DW43" s="26"/>
       <c r="DX43" s="26"/>
       <c r="DY43" s="26"/>
       <c r="DZ43" s="26"/>
       <c r="EA43" s="26"/>
       <c r="EB43" s="26"/>
       <c r="EC43" s="26"/>
       <c r="ED43" s="26"/>
       <c r="EE43" s="26"/>
       <c r="EF43" s="26"/>
     </row>
-    <row r="44" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="26"/>
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="26"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="26"/>
       <c r="O44" s="26"/>
       <c r="P44" s="26"/>
       <c r="Q44" s="26"/>
       <c r="R44" s="26"/>
       <c r="S44" s="26"/>
       <c r="T44" s="26"/>
       <c r="U44" s="26"/>
       <c r="V44" s="26"/>
       <c r="W44" s="26"/>
       <c r="X44" s="26"/>
       <c r="Y44" s="26"/>
@@ -7275,51 +7272,51 @@
       <c r="DI44" s="26"/>
       <c r="DJ44" s="26"/>
       <c r="DK44" s="26"/>
       <c r="DL44" s="26"/>
       <c r="DM44" s="26"/>
       <c r="DN44" s="26"/>
       <c r="DO44" s="26"/>
       <c r="DP44" s="26"/>
       <c r="DQ44" s="26"/>
       <c r="DR44" s="26"/>
       <c r="DS44" s="26"/>
       <c r="DT44" s="26"/>
       <c r="DU44" s="26"/>
       <c r="DV44" s="26"/>
       <c r="DW44" s="26"/>
       <c r="DX44" s="26"/>
       <c r="DY44" s="26"/>
       <c r="DZ44" s="26"/>
       <c r="EA44" s="26"/>
       <c r="EB44" s="26"/>
       <c r="EC44" s="26"/>
       <c r="ED44" s="26"/>
       <c r="EE44" s="26"/>
       <c r="EF44" s="26"/>
     </row>
-    <row r="45" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="26"/>
       <c r="B45" s="26"/>
       <c r="C45" s="26"/>
       <c r="D45" s="26"/>
       <c r="E45" s="26"/>
       <c r="F45" s="26"/>
       <c r="G45" s="26"/>
       <c r="H45" s="26"/>
       <c r="I45" s="26"/>
       <c r="J45" s="26"/>
       <c r="K45" s="26"/>
       <c r="L45" s="26"/>
       <c r="M45" s="26"/>
       <c r="N45" s="26"/>
       <c r="O45" s="26"/>
       <c r="P45" s="26"/>
       <c r="Q45" s="26"/>
       <c r="R45" s="26"/>
       <c r="S45" s="26"/>
       <c r="T45" s="26"/>
       <c r="U45" s="26"/>
       <c r="V45" s="26"/>
       <c r="W45" s="26"/>
       <c r="X45" s="26"/>
       <c r="Y45" s="26"/>
@@ -7413,51 +7410,51 @@
       <c r="DI45" s="26"/>
       <c r="DJ45" s="26"/>
       <c r="DK45" s="26"/>
       <c r="DL45" s="26"/>
       <c r="DM45" s="26"/>
       <c r="DN45" s="26"/>
       <c r="DO45" s="26"/>
       <c r="DP45" s="26"/>
       <c r="DQ45" s="26"/>
       <c r="DR45" s="26"/>
       <c r="DS45" s="26"/>
       <c r="DT45" s="26"/>
       <c r="DU45" s="26"/>
       <c r="DV45" s="26"/>
       <c r="DW45" s="26"/>
       <c r="DX45" s="26"/>
       <c r="DY45" s="26"/>
       <c r="DZ45" s="26"/>
       <c r="EA45" s="26"/>
       <c r="EB45" s="26"/>
       <c r="EC45" s="26"/>
       <c r="ED45" s="26"/>
       <c r="EE45" s="26"/>
       <c r="EF45" s="26"/>
     </row>
-    <row r="46" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="26"/>
       <c r="B46" s="26"/>
       <c r="C46" s="26"/>
       <c r="D46" s="26"/>
       <c r="E46" s="26"/>
       <c r="F46" s="26"/>
       <c r="G46" s="26"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
       <c r="L46" s="26"/>
       <c r="M46" s="26"/>
       <c r="N46" s="26"/>
       <c r="O46" s="26"/>
       <c r="P46" s="26"/>
       <c r="Q46" s="26"/>
       <c r="R46" s="26"/>
       <c r="S46" s="26"/>
       <c r="T46" s="26"/>
       <c r="U46" s="26"/>
       <c r="V46" s="26"/>
       <c r="W46" s="26"/>
       <c r="X46" s="26"/>
       <c r="Y46" s="26"/>
@@ -7551,51 +7548,51 @@
       <c r="DI46" s="26"/>
       <c r="DJ46" s="26"/>
       <c r="DK46" s="26"/>
       <c r="DL46" s="26"/>
       <c r="DM46" s="26"/>
       <c r="DN46" s="26"/>
       <c r="DO46" s="26"/>
       <c r="DP46" s="26"/>
       <c r="DQ46" s="26"/>
       <c r="DR46" s="26"/>
       <c r="DS46" s="26"/>
       <c r="DT46" s="26"/>
       <c r="DU46" s="26"/>
       <c r="DV46" s="26"/>
       <c r="DW46" s="26"/>
       <c r="DX46" s="26"/>
       <c r="DY46" s="26"/>
       <c r="DZ46" s="26"/>
       <c r="EA46" s="26"/>
       <c r="EB46" s="26"/>
       <c r="EC46" s="26"/>
       <c r="ED46" s="26"/>
       <c r="EE46" s="26"/>
       <c r="EF46" s="26"/>
     </row>
-    <row r="47" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="26"/>
       <c r="B47" s="26"/>
       <c r="C47" s="26"/>
       <c r="D47" s="26"/>
       <c r="E47" s="26"/>
       <c r="F47" s="26"/>
       <c r="G47" s="26"/>
       <c r="H47" s="26"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="26"/>
       <c r="L47" s="26"/>
       <c r="M47" s="26"/>
       <c r="N47" s="26"/>
       <c r="O47" s="26"/>
       <c r="P47" s="26"/>
       <c r="Q47" s="26"/>
       <c r="R47" s="26"/>
       <c r="S47" s="26"/>
       <c r="T47" s="26"/>
       <c r="U47" s="26"/>
       <c r="V47" s="26"/>
       <c r="W47" s="26"/>
       <c r="X47" s="26"/>
       <c r="Y47" s="26"/>
@@ -7689,51 +7686,51 @@
       <c r="DI47" s="26"/>
       <c r="DJ47" s="26"/>
       <c r="DK47" s="26"/>
       <c r="DL47" s="26"/>
       <c r="DM47" s="26"/>
       <c r="DN47" s="26"/>
       <c r="DO47" s="26"/>
       <c r="DP47" s="26"/>
       <c r="DQ47" s="26"/>
       <c r="DR47" s="26"/>
       <c r="DS47" s="26"/>
       <c r="DT47" s="26"/>
       <c r="DU47" s="26"/>
       <c r="DV47" s="26"/>
       <c r="DW47" s="26"/>
       <c r="DX47" s="26"/>
       <c r="DY47" s="26"/>
       <c r="DZ47" s="26"/>
       <c r="EA47" s="26"/>
       <c r="EB47" s="26"/>
       <c r="EC47" s="26"/>
       <c r="ED47" s="26"/>
       <c r="EE47" s="26"/>
       <c r="EF47" s="26"/>
     </row>
-    <row r="48" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="26"/>
       <c r="B48" s="26"/>
       <c r="C48" s="26"/>
       <c r="D48" s="26"/>
       <c r="E48" s="26"/>
       <c r="F48" s="26"/>
       <c r="G48" s="26"/>
       <c r="H48" s="26"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="26"/>
       <c r="L48" s="26"/>
       <c r="M48" s="26"/>
       <c r="N48" s="26"/>
       <c r="O48" s="26"/>
       <c r="P48" s="26"/>
       <c r="Q48" s="26"/>
       <c r="R48" s="26"/>
       <c r="S48" s="26"/>
       <c r="T48" s="26"/>
       <c r="U48" s="26"/>
       <c r="V48" s="26"/>
       <c r="W48" s="26"/>
       <c r="X48" s="26"/>
       <c r="Y48" s="26"/>
@@ -7827,51 +7824,51 @@
       <c r="DI48" s="26"/>
       <c r="DJ48" s="26"/>
       <c r="DK48" s="26"/>
       <c r="DL48" s="26"/>
       <c r="DM48" s="26"/>
       <c r="DN48" s="26"/>
       <c r="DO48" s="26"/>
       <c r="DP48" s="26"/>
       <c r="DQ48" s="26"/>
       <c r="DR48" s="26"/>
       <c r="DS48" s="26"/>
       <c r="DT48" s="26"/>
       <c r="DU48" s="26"/>
       <c r="DV48" s="26"/>
       <c r="DW48" s="26"/>
       <c r="DX48" s="26"/>
       <c r="DY48" s="26"/>
       <c r="DZ48" s="26"/>
       <c r="EA48" s="26"/>
       <c r="EB48" s="26"/>
       <c r="EC48" s="26"/>
       <c r="ED48" s="26"/>
       <c r="EE48" s="26"/>
       <c r="EF48" s="26"/>
     </row>
-    <row r="49" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26"/>
       <c r="B49" s="26"/>
       <c r="C49" s="26"/>
       <c r="D49" s="26"/>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
       <c r="N49" s="26"/>
       <c r="O49" s="26"/>
       <c r="P49" s="26"/>
       <c r="Q49" s="26"/>
       <c r="R49" s="26"/>
       <c r="S49" s="26"/>
       <c r="T49" s="26"/>
       <c r="U49" s="26"/>
       <c r="V49" s="26"/>
       <c r="W49" s="26"/>
       <c r="X49" s="26"/>
       <c r="Y49" s="26"/>
@@ -7965,51 +7962,51 @@
       <c r="DI49" s="26"/>
       <c r="DJ49" s="26"/>
       <c r="DK49" s="26"/>
       <c r="DL49" s="26"/>
       <c r="DM49" s="26"/>
       <c r="DN49" s="26"/>
       <c r="DO49" s="26"/>
       <c r="DP49" s="26"/>
       <c r="DQ49" s="26"/>
       <c r="DR49" s="26"/>
       <c r="DS49" s="26"/>
       <c r="DT49" s="26"/>
       <c r="DU49" s="26"/>
       <c r="DV49" s="26"/>
       <c r="DW49" s="26"/>
       <c r="DX49" s="26"/>
       <c r="DY49" s="26"/>
       <c r="DZ49" s="26"/>
       <c r="EA49" s="26"/>
       <c r="EB49" s="26"/>
       <c r="EC49" s="26"/>
       <c r="ED49" s="26"/>
       <c r="EE49" s="26"/>
       <c r="EF49" s="26"/>
     </row>
-    <row r="50" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="26"/>
       <c r="B50" s="26"/>
       <c r="C50" s="26"/>
       <c r="D50" s="26"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="26"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
       <c r="N50" s="26"/>
       <c r="O50" s="26"/>
       <c r="P50" s="26"/>
       <c r="Q50" s="26"/>
       <c r="R50" s="26"/>
       <c r="S50" s="26"/>
       <c r="T50" s="26"/>
       <c r="U50" s="26"/>
       <c r="V50" s="26"/>
       <c r="W50" s="26"/>
       <c r="X50" s="26"/>
       <c r="Y50" s="26"/>
@@ -8103,51 +8100,51 @@
       <c r="DI50" s="26"/>
       <c r="DJ50" s="26"/>
       <c r="DK50" s="26"/>
       <c r="DL50" s="26"/>
       <c r="DM50" s="26"/>
       <c r="DN50" s="26"/>
       <c r="DO50" s="26"/>
       <c r="DP50" s="26"/>
       <c r="DQ50" s="26"/>
       <c r="DR50" s="26"/>
       <c r="DS50" s="26"/>
       <c r="DT50" s="26"/>
       <c r="DU50" s="26"/>
       <c r="DV50" s="26"/>
       <c r="DW50" s="26"/>
       <c r="DX50" s="26"/>
       <c r="DY50" s="26"/>
       <c r="DZ50" s="26"/>
       <c r="EA50" s="26"/>
       <c r="EB50" s="26"/>
       <c r="EC50" s="26"/>
       <c r="ED50" s="26"/>
       <c r="EE50" s="26"/>
       <c r="EF50" s="26"/>
     </row>
-    <row r="51" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="26"/>
       <c r="B51" s="26"/>
       <c r="C51" s="26"/>
       <c r="D51" s="26"/>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="26"/>
       <c r="H51" s="26"/>
       <c r="I51" s="26"/>
       <c r="J51" s="26"/>
       <c r="K51" s="26"/>
       <c r="L51" s="26"/>
       <c r="M51" s="26"/>
       <c r="N51" s="26"/>
       <c r="O51" s="26"/>
       <c r="P51" s="26"/>
       <c r="Q51" s="26"/>
       <c r="R51" s="26"/>
       <c r="S51" s="26"/>
       <c r="T51" s="26"/>
       <c r="U51" s="26"/>
       <c r="V51" s="26"/>
       <c r="W51" s="26"/>
       <c r="X51" s="26"/>
       <c r="Y51" s="26"/>
@@ -8241,51 +8238,51 @@
       <c r="DI51" s="26"/>
       <c r="DJ51" s="26"/>
       <c r="DK51" s="26"/>
       <c r="DL51" s="26"/>
       <c r="DM51" s="26"/>
       <c r="DN51" s="26"/>
       <c r="DO51" s="26"/>
       <c r="DP51" s="26"/>
       <c r="DQ51" s="26"/>
       <c r="DR51" s="26"/>
       <c r="DS51" s="26"/>
       <c r="DT51" s="26"/>
       <c r="DU51" s="26"/>
       <c r="DV51" s="26"/>
       <c r="DW51" s="26"/>
       <c r="DX51" s="26"/>
       <c r="DY51" s="26"/>
       <c r="DZ51" s="26"/>
       <c r="EA51" s="26"/>
       <c r="EB51" s="26"/>
       <c r="EC51" s="26"/>
       <c r="ED51" s="26"/>
       <c r="EE51" s="26"/>
       <c r="EF51" s="26"/>
     </row>
-    <row r="52" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="26"/>
       <c r="B52" s="26"/>
       <c r="C52" s="26"/>
       <c r="D52" s="26"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
       <c r="I52" s="26"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="26"/>
       <c r="R52" s="26"/>
       <c r="S52" s="26"/>
       <c r="T52" s="26"/>
       <c r="U52" s="26"/>
       <c r="V52" s="26"/>
       <c r="W52" s="26"/>
       <c r="X52" s="26"/>
       <c r="Y52" s="26"/>
@@ -8379,51 +8376,51 @@
       <c r="DI52" s="26"/>
       <c r="DJ52" s="26"/>
       <c r="DK52" s="26"/>
       <c r="DL52" s="26"/>
       <c r="DM52" s="26"/>
       <c r="DN52" s="26"/>
       <c r="DO52" s="26"/>
       <c r="DP52" s="26"/>
       <c r="DQ52" s="26"/>
       <c r="DR52" s="26"/>
       <c r="DS52" s="26"/>
       <c r="DT52" s="26"/>
       <c r="DU52" s="26"/>
       <c r="DV52" s="26"/>
       <c r="DW52" s="26"/>
       <c r="DX52" s="26"/>
       <c r="DY52" s="26"/>
       <c r="DZ52" s="26"/>
       <c r="EA52" s="26"/>
       <c r="EB52" s="26"/>
       <c r="EC52" s="26"/>
       <c r="ED52" s="26"/>
       <c r="EE52" s="26"/>
       <c r="EF52" s="26"/>
     </row>
-    <row r="53" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="26"/>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="26"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="26"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="26"/>
       <c r="Y53" s="26"/>
@@ -8517,51 +8514,51 @@
       <c r="DI53" s="26"/>
       <c r="DJ53" s="26"/>
       <c r="DK53" s="26"/>
       <c r="DL53" s="26"/>
       <c r="DM53" s="26"/>
       <c r="DN53" s="26"/>
       <c r="DO53" s="26"/>
       <c r="DP53" s="26"/>
       <c r="DQ53" s="26"/>
       <c r="DR53" s="26"/>
       <c r="DS53" s="26"/>
       <c r="DT53" s="26"/>
       <c r="DU53" s="26"/>
       <c r="DV53" s="26"/>
       <c r="DW53" s="26"/>
       <c r="DX53" s="26"/>
       <c r="DY53" s="26"/>
       <c r="DZ53" s="26"/>
       <c r="EA53" s="26"/>
       <c r="EB53" s="26"/>
       <c r="EC53" s="26"/>
       <c r="ED53" s="26"/>
       <c r="EE53" s="26"/>
       <c r="EF53" s="26"/>
     </row>
-    <row r="54" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="26"/>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="26"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
       <c r="P54" s="26"/>
       <c r="Q54" s="26"/>
       <c r="R54" s="26"/>
       <c r="S54" s="26"/>
       <c r="T54" s="26"/>
       <c r="U54" s="26"/>
       <c r="V54" s="26"/>
       <c r="W54" s="26"/>
       <c r="X54" s="26"/>
       <c r="Y54" s="26"/>
@@ -8655,51 +8652,51 @@
       <c r="DI54" s="26"/>
       <c r="DJ54" s="26"/>
       <c r="DK54" s="26"/>
       <c r="DL54" s="26"/>
       <c r="DM54" s="26"/>
       <c r="DN54" s="26"/>
       <c r="DO54" s="26"/>
       <c r="DP54" s="26"/>
       <c r="DQ54" s="26"/>
       <c r="DR54" s="26"/>
       <c r="DS54" s="26"/>
       <c r="DT54" s="26"/>
       <c r="DU54" s="26"/>
       <c r="DV54" s="26"/>
       <c r="DW54" s="26"/>
       <c r="DX54" s="26"/>
       <c r="DY54" s="26"/>
       <c r="DZ54" s="26"/>
       <c r="EA54" s="26"/>
       <c r="EB54" s="26"/>
       <c r="EC54" s="26"/>
       <c r="ED54" s="26"/>
       <c r="EE54" s="26"/>
       <c r="EF54" s="26"/>
     </row>
-    <row r="55" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="26"/>
       <c r="B55" s="26"/>
       <c r="C55" s="26"/>
       <c r="D55" s="26"/>
       <c r="E55" s="26"/>
       <c r="F55" s="26"/>
       <c r="G55" s="26"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
       <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
       <c r="S55" s="26"/>
       <c r="T55" s="26"/>
       <c r="U55" s="26"/>
       <c r="V55" s="26"/>
       <c r="W55" s="26"/>
       <c r="X55" s="26"/>
       <c r="Y55" s="26"/>
@@ -8793,51 +8790,51 @@
       <c r="DI55" s="26"/>
       <c r="DJ55" s="26"/>
       <c r="DK55" s="26"/>
       <c r="DL55" s="26"/>
       <c r="DM55" s="26"/>
       <c r="DN55" s="26"/>
       <c r="DO55" s="26"/>
       <c r="DP55" s="26"/>
       <c r="DQ55" s="26"/>
       <c r="DR55" s="26"/>
       <c r="DS55" s="26"/>
       <c r="DT55" s="26"/>
       <c r="DU55" s="26"/>
       <c r="DV55" s="26"/>
       <c r="DW55" s="26"/>
       <c r="DX55" s="26"/>
       <c r="DY55" s="26"/>
       <c r="DZ55" s="26"/>
       <c r="EA55" s="26"/>
       <c r="EB55" s="26"/>
       <c r="EC55" s="26"/>
       <c r="ED55" s="26"/>
       <c r="EE55" s="26"/>
       <c r="EF55" s="26"/>
     </row>
-    <row r="56" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="26"/>
       <c r="B56" s="26"/>
       <c r="C56" s="26"/>
       <c r="D56" s="26"/>
       <c r="E56" s="26"/>
       <c r="F56" s="26"/>
       <c r="G56" s="26"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="26"/>
       <c r="T56" s="26"/>
       <c r="U56" s="26"/>
       <c r="V56" s="26"/>
       <c r="W56" s="26"/>
       <c r="X56" s="26"/>
       <c r="Y56" s="26"/>
@@ -8931,51 +8928,51 @@
       <c r="DI56" s="26"/>
       <c r="DJ56" s="26"/>
       <c r="DK56" s="26"/>
       <c r="DL56" s="26"/>
       <c r="DM56" s="26"/>
       <c r="DN56" s="26"/>
       <c r="DO56" s="26"/>
       <c r="DP56" s="26"/>
       <c r="DQ56" s="26"/>
       <c r="DR56" s="26"/>
       <c r="DS56" s="26"/>
       <c r="DT56" s="26"/>
       <c r="DU56" s="26"/>
       <c r="DV56" s="26"/>
       <c r="DW56" s="26"/>
       <c r="DX56" s="26"/>
       <c r="DY56" s="26"/>
       <c r="DZ56" s="26"/>
       <c r="EA56" s="26"/>
       <c r="EB56" s="26"/>
       <c r="EC56" s="26"/>
       <c r="ED56" s="26"/>
       <c r="EE56" s="26"/>
       <c r="EF56" s="26"/>
     </row>
-    <row r="57" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="26"/>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="26"/>
       <c r="O57" s="26"/>
       <c r="P57" s="26"/>
       <c r="Q57" s="26"/>
       <c r="R57" s="26"/>
       <c r="S57" s="26"/>
       <c r="T57" s="26"/>
       <c r="U57" s="26"/>
       <c r="V57" s="26"/>
       <c r="W57" s="26"/>
       <c r="X57" s="26"/>
       <c r="Y57" s="26"/>
@@ -9069,51 +9066,51 @@
       <c r="DI57" s="26"/>
       <c r="DJ57" s="26"/>
       <c r="DK57" s="26"/>
       <c r="DL57" s="26"/>
       <c r="DM57" s="26"/>
       <c r="DN57" s="26"/>
       <c r="DO57" s="26"/>
       <c r="DP57" s="26"/>
       <c r="DQ57" s="26"/>
       <c r="DR57" s="26"/>
       <c r="DS57" s="26"/>
       <c r="DT57" s="26"/>
       <c r="DU57" s="26"/>
       <c r="DV57" s="26"/>
       <c r="DW57" s="26"/>
       <c r="DX57" s="26"/>
       <c r="DY57" s="26"/>
       <c r="DZ57" s="26"/>
       <c r="EA57" s="26"/>
       <c r="EB57" s="26"/>
       <c r="EC57" s="26"/>
       <c r="ED57" s="26"/>
       <c r="EE57" s="26"/>
       <c r="EF57" s="26"/>
     </row>
-    <row r="58" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="26"/>
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="26"/>
       <c r="Y58" s="26"/>
@@ -9207,51 +9204,51 @@
       <c r="DI58" s="26"/>
       <c r="DJ58" s="26"/>
       <c r="DK58" s="26"/>
       <c r="DL58" s="26"/>
       <c r="DM58" s="26"/>
       <c r="DN58" s="26"/>
       <c r="DO58" s="26"/>
       <c r="DP58" s="26"/>
       <c r="DQ58" s="26"/>
       <c r="DR58" s="26"/>
       <c r="DS58" s="26"/>
       <c r="DT58" s="26"/>
       <c r="DU58" s="26"/>
       <c r="DV58" s="26"/>
       <c r="DW58" s="26"/>
       <c r="DX58" s="26"/>
       <c r="DY58" s="26"/>
       <c r="DZ58" s="26"/>
       <c r="EA58" s="26"/>
       <c r="EB58" s="26"/>
       <c r="EC58" s="26"/>
       <c r="ED58" s="26"/>
       <c r="EE58" s="26"/>
       <c r="EF58" s="26"/>
     </row>
-    <row r="59" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="26"/>
       <c r="B59" s="26"/>
       <c r="C59" s="26"/>
       <c r="D59" s="26"/>
       <c r="E59" s="26"/>
       <c r="F59" s="26"/>
       <c r="G59" s="26"/>
       <c r="H59" s="26"/>
       <c r="I59" s="26"/>
       <c r="J59" s="26"/>
       <c r="K59" s="26"/>
       <c r="L59" s="26"/>
       <c r="M59" s="26"/>
       <c r="N59" s="26"/>
       <c r="O59" s="26"/>
       <c r="P59" s="26"/>
       <c r="Q59" s="26"/>
       <c r="R59" s="26"/>
       <c r="S59" s="26"/>
       <c r="T59" s="26"/>
       <c r="U59" s="26"/>
       <c r="V59" s="26"/>
       <c r="W59" s="26"/>
       <c r="X59" s="26"/>
       <c r="Y59" s="26"/>
@@ -9345,51 +9342,51 @@
       <c r="DI59" s="26"/>
       <c r="DJ59" s="26"/>
       <c r="DK59" s="26"/>
       <c r="DL59" s="26"/>
       <c r="DM59" s="26"/>
       <c r="DN59" s="26"/>
       <c r="DO59" s="26"/>
       <c r="DP59" s="26"/>
       <c r="DQ59" s="26"/>
       <c r="DR59" s="26"/>
       <c r="DS59" s="26"/>
       <c r="DT59" s="26"/>
       <c r="DU59" s="26"/>
       <c r="DV59" s="26"/>
       <c r="DW59" s="26"/>
       <c r="DX59" s="26"/>
       <c r="DY59" s="26"/>
       <c r="DZ59" s="26"/>
       <c r="EA59" s="26"/>
       <c r="EB59" s="26"/>
       <c r="EC59" s="26"/>
       <c r="ED59" s="26"/>
       <c r="EE59" s="26"/>
       <c r="EF59" s="26"/>
     </row>
-    <row r="60" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="26"/>
       <c r="B60" s="26"/>
       <c r="C60" s="26"/>
       <c r="D60" s="26"/>
       <c r="E60" s="26"/>
       <c r="F60" s="26"/>
       <c r="G60" s="26"/>
       <c r="H60" s="26"/>
       <c r="I60" s="26"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
       <c r="N60" s="26"/>
       <c r="O60" s="26"/>
       <c r="P60" s="26"/>
       <c r="Q60" s="26"/>
       <c r="R60" s="26"/>
       <c r="S60" s="26"/>
       <c r="T60" s="26"/>
       <c r="U60" s="26"/>
       <c r="V60" s="26"/>
       <c r="W60" s="26"/>
       <c r="X60" s="26"/>
       <c r="Y60" s="26"/>
@@ -9483,51 +9480,51 @@
       <c r="DI60" s="26"/>
       <c r="DJ60" s="26"/>
       <c r="DK60" s="26"/>
       <c r="DL60" s="26"/>
       <c r="DM60" s="26"/>
       <c r="DN60" s="26"/>
       <c r="DO60" s="26"/>
       <c r="DP60" s="26"/>
       <c r="DQ60" s="26"/>
       <c r="DR60" s="26"/>
       <c r="DS60" s="26"/>
       <c r="DT60" s="26"/>
       <c r="DU60" s="26"/>
       <c r="DV60" s="26"/>
       <c r="DW60" s="26"/>
       <c r="DX60" s="26"/>
       <c r="DY60" s="26"/>
       <c r="DZ60" s="26"/>
       <c r="EA60" s="26"/>
       <c r="EB60" s="26"/>
       <c r="EC60" s="26"/>
       <c r="ED60" s="26"/>
       <c r="EE60" s="26"/>
       <c r="EF60" s="26"/>
     </row>
-    <row r="61" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="26"/>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
       <c r="D61" s="26"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
       <c r="N61" s="26"/>
       <c r="O61" s="26"/>
       <c r="P61" s="26"/>
       <c r="Q61" s="26"/>
       <c r="R61" s="26"/>
       <c r="S61" s="26"/>
       <c r="T61" s="26"/>
       <c r="U61" s="26"/>
       <c r="V61" s="26"/>
       <c r="W61" s="26"/>
       <c r="X61" s="26"/>
       <c r="Y61" s="26"/>
@@ -9621,51 +9618,51 @@
       <c r="DI61" s="26"/>
       <c r="DJ61" s="26"/>
       <c r="DK61" s="26"/>
       <c r="DL61" s="26"/>
       <c r="DM61" s="26"/>
       <c r="DN61" s="26"/>
       <c r="DO61" s="26"/>
       <c r="DP61" s="26"/>
       <c r="DQ61" s="26"/>
       <c r="DR61" s="26"/>
       <c r="DS61" s="26"/>
       <c r="DT61" s="26"/>
       <c r="DU61" s="26"/>
       <c r="DV61" s="26"/>
       <c r="DW61" s="26"/>
       <c r="DX61" s="26"/>
       <c r="DY61" s="26"/>
       <c r="DZ61" s="26"/>
       <c r="EA61" s="26"/>
       <c r="EB61" s="26"/>
       <c r="EC61" s="26"/>
       <c r="ED61" s="26"/>
       <c r="EE61" s="26"/>
       <c r="EF61" s="26"/>
     </row>
-    <row r="62" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="26"/>
       <c r="B62" s="26"/>
       <c r="C62" s="26"/>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="26"/>
       <c r="M62" s="26"/>
       <c r="N62" s="26"/>
       <c r="O62" s="26"/>
       <c r="P62" s="26"/>
       <c r="Q62" s="26"/>
       <c r="R62" s="26"/>
       <c r="S62" s="26"/>
       <c r="T62" s="26"/>
       <c r="U62" s="26"/>
       <c r="V62" s="26"/>
       <c r="W62" s="26"/>
       <c r="X62" s="26"/>
       <c r="Y62" s="26"/>
@@ -9759,51 +9756,51 @@
       <c r="DI62" s="26"/>
       <c r="DJ62" s="26"/>
       <c r="DK62" s="26"/>
       <c r="DL62" s="26"/>
       <c r="DM62" s="26"/>
       <c r="DN62" s="26"/>
       <c r="DO62" s="26"/>
       <c r="DP62" s="26"/>
       <c r="DQ62" s="26"/>
       <c r="DR62" s="26"/>
       <c r="DS62" s="26"/>
       <c r="DT62" s="26"/>
       <c r="DU62" s="26"/>
       <c r="DV62" s="26"/>
       <c r="DW62" s="26"/>
       <c r="DX62" s="26"/>
       <c r="DY62" s="26"/>
       <c r="DZ62" s="26"/>
       <c r="EA62" s="26"/>
       <c r="EB62" s="26"/>
       <c r="EC62" s="26"/>
       <c r="ED62" s="26"/>
       <c r="EE62" s="26"/>
       <c r="EF62" s="26"/>
     </row>
-    <row r="63" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="26"/>
       <c r="B63" s="26"/>
       <c r="C63" s="26"/>
       <c r="D63" s="26"/>
       <c r="E63" s="26"/>
       <c r="F63" s="26"/>
       <c r="G63" s="26"/>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
       <c r="J63" s="26"/>
       <c r="K63" s="26"/>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
       <c r="N63" s="26"/>
       <c r="O63" s="26"/>
       <c r="P63" s="26"/>
       <c r="Q63" s="26"/>
       <c r="R63" s="26"/>
       <c r="S63" s="26"/>
       <c r="T63" s="26"/>
       <c r="U63" s="26"/>
       <c r="V63" s="26"/>
       <c r="W63" s="26"/>
       <c r="X63" s="26"/>
       <c r="Y63" s="26"/>
@@ -9897,51 +9894,51 @@
       <c r="DI63" s="26"/>
       <c r="DJ63" s="26"/>
       <c r="DK63" s="26"/>
       <c r="DL63" s="26"/>
       <c r="DM63" s="26"/>
       <c r="DN63" s="26"/>
       <c r="DO63" s="26"/>
       <c r="DP63" s="26"/>
       <c r="DQ63" s="26"/>
       <c r="DR63" s="26"/>
       <c r="DS63" s="26"/>
       <c r="DT63" s="26"/>
       <c r="DU63" s="26"/>
       <c r="DV63" s="26"/>
       <c r="DW63" s="26"/>
       <c r="DX63" s="26"/>
       <c r="DY63" s="26"/>
       <c r="DZ63" s="26"/>
       <c r="EA63" s="26"/>
       <c r="EB63" s="26"/>
       <c r="EC63" s="26"/>
       <c r="ED63" s="26"/>
       <c r="EE63" s="26"/>
       <c r="EF63" s="26"/>
     </row>
-    <row r="64" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26"/>
       <c r="B64" s="26"/>
       <c r="C64" s="26"/>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
       <c r="N64" s="26"/>
       <c r="O64" s="26"/>
       <c r="P64" s="26"/>
       <c r="Q64" s="26"/>
       <c r="R64" s="26"/>
       <c r="S64" s="26"/>
       <c r="T64" s="26"/>
       <c r="U64" s="26"/>
       <c r="V64" s="26"/>
       <c r="W64" s="26"/>
       <c r="X64" s="26"/>
       <c r="Y64" s="26"/>
@@ -10035,51 +10032,51 @@
       <c r="DI64" s="26"/>
       <c r="DJ64" s="26"/>
       <c r="DK64" s="26"/>
       <c r="DL64" s="26"/>
       <c r="DM64" s="26"/>
       <c r="DN64" s="26"/>
       <c r="DO64" s="26"/>
       <c r="DP64" s="26"/>
       <c r="DQ64" s="26"/>
       <c r="DR64" s="26"/>
       <c r="DS64" s="26"/>
       <c r="DT64" s="26"/>
       <c r="DU64" s="26"/>
       <c r="DV64" s="26"/>
       <c r="DW64" s="26"/>
       <c r="DX64" s="26"/>
       <c r="DY64" s="26"/>
       <c r="DZ64" s="26"/>
       <c r="EA64" s="26"/>
       <c r="EB64" s="26"/>
       <c r="EC64" s="26"/>
       <c r="ED64" s="26"/>
       <c r="EE64" s="26"/>
       <c r="EF64" s="26"/>
     </row>
-    <row r="65" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="26"/>
       <c r="B65" s="26"/>
       <c r="C65" s="26"/>
       <c r="D65" s="26"/>
       <c r="E65" s="26"/>
       <c r="F65" s="26"/>
       <c r="G65" s="26"/>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="26"/>
       <c r="K65" s="26"/>
       <c r="L65" s="26"/>
       <c r="M65" s="26"/>
       <c r="N65" s="26"/>
       <c r="O65" s="26"/>
       <c r="P65" s="26"/>
       <c r="Q65" s="26"/>
       <c r="R65" s="26"/>
       <c r="S65" s="26"/>
       <c r="T65" s="26"/>
       <c r="U65" s="26"/>
       <c r="V65" s="26"/>
       <c r="W65" s="26"/>
       <c r="X65" s="26"/>
       <c r="Y65" s="26"/>
@@ -10173,51 +10170,51 @@
       <c r="DI65" s="26"/>
       <c r="DJ65" s="26"/>
       <c r="DK65" s="26"/>
       <c r="DL65" s="26"/>
       <c r="DM65" s="26"/>
       <c r="DN65" s="26"/>
       <c r="DO65" s="26"/>
       <c r="DP65" s="26"/>
       <c r="DQ65" s="26"/>
       <c r="DR65" s="26"/>
       <c r="DS65" s="26"/>
       <c r="DT65" s="26"/>
       <c r="DU65" s="26"/>
       <c r="DV65" s="26"/>
       <c r="DW65" s="26"/>
       <c r="DX65" s="26"/>
       <c r="DY65" s="26"/>
       <c r="DZ65" s="26"/>
       <c r="EA65" s="26"/>
       <c r="EB65" s="26"/>
       <c r="EC65" s="26"/>
       <c r="ED65" s="26"/>
       <c r="EE65" s="26"/>
       <c r="EF65" s="26"/>
     </row>
-    <row r="66" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="26"/>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="26"/>
       <c r="G66" s="26"/>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
       <c r="N66" s="26"/>
       <c r="O66" s="26"/>
       <c r="P66" s="26"/>
       <c r="Q66" s="26"/>
       <c r="R66" s="26"/>
       <c r="S66" s="26"/>
       <c r="T66" s="26"/>
       <c r="U66" s="26"/>
       <c r="V66" s="26"/>
       <c r="W66" s="26"/>
       <c r="X66" s="26"/>
       <c r="Y66" s="26"/>
@@ -10311,51 +10308,51 @@
       <c r="DI66" s="26"/>
       <c r="DJ66" s="26"/>
       <c r="DK66" s="26"/>
       <c r="DL66" s="26"/>
       <c r="DM66" s="26"/>
       <c r="DN66" s="26"/>
       <c r="DO66" s="26"/>
       <c r="DP66" s="26"/>
       <c r="DQ66" s="26"/>
       <c r="DR66" s="26"/>
       <c r="DS66" s="26"/>
       <c r="DT66" s="26"/>
       <c r="DU66" s="26"/>
       <c r="DV66" s="26"/>
       <c r="DW66" s="26"/>
       <c r="DX66" s="26"/>
       <c r="DY66" s="26"/>
       <c r="DZ66" s="26"/>
       <c r="EA66" s="26"/>
       <c r="EB66" s="26"/>
       <c r="EC66" s="26"/>
       <c r="ED66" s="26"/>
       <c r="EE66" s="26"/>
       <c r="EF66" s="26"/>
     </row>
-    <row r="67" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="26"/>
       <c r="B67" s="26"/>
       <c r="C67" s="26"/>
       <c r="D67" s="26"/>
       <c r="E67" s="26"/>
       <c r="F67" s="26"/>
       <c r="G67" s="26"/>
       <c r="H67" s="26"/>
       <c r="I67" s="26"/>
       <c r="J67" s="26"/>
       <c r="K67" s="26"/>
       <c r="L67" s="26"/>
       <c r="M67" s="26"/>
       <c r="N67" s="26"/>
       <c r="O67" s="26"/>
       <c r="P67" s="26"/>
       <c r="Q67" s="26"/>
       <c r="R67" s="26"/>
       <c r="S67" s="26"/>
       <c r="T67" s="26"/>
       <c r="U67" s="26"/>
       <c r="V67" s="26"/>
       <c r="W67" s="26"/>
       <c r="X67" s="26"/>
       <c r="Y67" s="26"/>
@@ -10449,51 +10446,51 @@
       <c r="DI67" s="26"/>
       <c r="DJ67" s="26"/>
       <c r="DK67" s="26"/>
       <c r="DL67" s="26"/>
       <c r="DM67" s="26"/>
       <c r="DN67" s="26"/>
       <c r="DO67" s="26"/>
       <c r="DP67" s="26"/>
       <c r="DQ67" s="26"/>
       <c r="DR67" s="26"/>
       <c r="DS67" s="26"/>
       <c r="DT67" s="26"/>
       <c r="DU67" s="26"/>
       <c r="DV67" s="26"/>
       <c r="DW67" s="26"/>
       <c r="DX67" s="26"/>
       <c r="DY67" s="26"/>
       <c r="DZ67" s="26"/>
       <c r="EA67" s="26"/>
       <c r="EB67" s="26"/>
       <c r="EC67" s="26"/>
       <c r="ED67" s="26"/>
       <c r="EE67" s="26"/>
       <c r="EF67" s="26"/>
     </row>
-    <row r="68" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="26"/>
       <c r="B68" s="26"/>
       <c r="C68" s="26"/>
       <c r="D68" s="26"/>
       <c r="E68" s="26"/>
       <c r="F68" s="26"/>
       <c r="G68" s="26"/>
       <c r="H68" s="26"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="26"/>
       <c r="L68" s="26"/>
       <c r="M68" s="26"/>
       <c r="N68" s="26"/>
       <c r="O68" s="26"/>
       <c r="P68" s="26"/>
       <c r="Q68" s="26"/>
       <c r="R68" s="26"/>
       <c r="S68" s="26"/>
       <c r="T68" s="26"/>
       <c r="U68" s="26"/>
       <c r="V68" s="26"/>
       <c r="W68" s="26"/>
       <c r="X68" s="26"/>
       <c r="Y68" s="26"/>
@@ -10587,51 +10584,51 @@
       <c r="DI68" s="26"/>
       <c r="DJ68" s="26"/>
       <c r="DK68" s="26"/>
       <c r="DL68" s="26"/>
       <c r="DM68" s="26"/>
       <c r="DN68" s="26"/>
       <c r="DO68" s="26"/>
       <c r="DP68" s="26"/>
       <c r="DQ68" s="26"/>
       <c r="DR68" s="26"/>
       <c r="DS68" s="26"/>
       <c r="DT68" s="26"/>
       <c r="DU68" s="26"/>
       <c r="DV68" s="26"/>
       <c r="DW68" s="26"/>
       <c r="DX68" s="26"/>
       <c r="DY68" s="26"/>
       <c r="DZ68" s="26"/>
       <c r="EA68" s="26"/>
       <c r="EB68" s="26"/>
       <c r="EC68" s="26"/>
       <c r="ED68" s="26"/>
       <c r="EE68" s="26"/>
       <c r="EF68" s="26"/>
     </row>
-    <row r="69" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="26"/>
       <c r="B69" s="26"/>
       <c r="C69" s="26"/>
       <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="F69" s="26"/>
       <c r="G69" s="26"/>
       <c r="H69" s="26"/>
       <c r="I69" s="26"/>
       <c r="J69" s="26"/>
       <c r="K69" s="26"/>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
       <c r="N69" s="26"/>
       <c r="O69" s="26"/>
       <c r="P69" s="26"/>
       <c r="Q69" s="26"/>
       <c r="R69" s="26"/>
       <c r="S69" s="26"/>
       <c r="T69" s="26"/>
       <c r="U69" s="26"/>
       <c r="V69" s="26"/>
       <c r="W69" s="26"/>
       <c r="X69" s="26"/>
       <c r="Y69" s="26"/>
@@ -10725,51 +10722,51 @@
       <c r="DI69" s="26"/>
       <c r="DJ69" s="26"/>
       <c r="DK69" s="26"/>
       <c r="DL69" s="26"/>
       <c r="DM69" s="26"/>
       <c r="DN69" s="26"/>
       <c r="DO69" s="26"/>
       <c r="DP69" s="26"/>
       <c r="DQ69" s="26"/>
       <c r="DR69" s="26"/>
       <c r="DS69" s="26"/>
       <c r="DT69" s="26"/>
       <c r="DU69" s="26"/>
       <c r="DV69" s="26"/>
       <c r="DW69" s="26"/>
       <c r="DX69" s="26"/>
       <c r="DY69" s="26"/>
       <c r="DZ69" s="26"/>
       <c r="EA69" s="26"/>
       <c r="EB69" s="26"/>
       <c r="EC69" s="26"/>
       <c r="ED69" s="26"/>
       <c r="EE69" s="26"/>
       <c r="EF69" s="26"/>
     </row>
-    <row r="70" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="26"/>
       <c r="B70" s="26"/>
       <c r="C70" s="26"/>
       <c r="D70" s="26"/>
       <c r="E70" s="26"/>
       <c r="F70" s="26"/>
       <c r="G70" s="26"/>
       <c r="H70" s="26"/>
       <c r="I70" s="26"/>
       <c r="J70" s="26"/>
       <c r="K70" s="26"/>
       <c r="L70" s="26"/>
       <c r="M70" s="26"/>
       <c r="N70" s="26"/>
       <c r="O70" s="26"/>
       <c r="P70" s="26"/>
       <c r="Q70" s="26"/>
       <c r="R70" s="26"/>
       <c r="S70" s="26"/>
       <c r="T70" s="26"/>
       <c r="U70" s="26"/>
       <c r="V70" s="26"/>
       <c r="W70" s="26"/>
       <c r="X70" s="26"/>
       <c r="Y70" s="26"/>
@@ -10863,51 +10860,51 @@
       <c r="DI70" s="26"/>
       <c r="DJ70" s="26"/>
       <c r="DK70" s="26"/>
       <c r="DL70" s="26"/>
       <c r="DM70" s="26"/>
       <c r="DN70" s="26"/>
       <c r="DO70" s="26"/>
       <c r="DP70" s="26"/>
       <c r="DQ70" s="26"/>
       <c r="DR70" s="26"/>
       <c r="DS70" s="26"/>
       <c r="DT70" s="26"/>
       <c r="DU70" s="26"/>
       <c r="DV70" s="26"/>
       <c r="DW70" s="26"/>
       <c r="DX70" s="26"/>
       <c r="DY70" s="26"/>
       <c r="DZ70" s="26"/>
       <c r="EA70" s="26"/>
       <c r="EB70" s="26"/>
       <c r="EC70" s="26"/>
       <c r="ED70" s="26"/>
       <c r="EE70" s="26"/>
       <c r="EF70" s="26"/>
     </row>
-    <row r="71" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="26"/>
       <c r="B71" s="26"/>
       <c r="C71" s="26"/>
       <c r="D71" s="26"/>
       <c r="E71" s="26"/>
       <c r="F71" s="26"/>
       <c r="G71" s="26"/>
       <c r="H71" s="26"/>
       <c r="I71" s="26"/>
       <c r="J71" s="26"/>
       <c r="K71" s="26"/>
       <c r="L71" s="26"/>
       <c r="M71" s="26"/>
       <c r="N71" s="26"/>
       <c r="O71" s="26"/>
       <c r="P71" s="26"/>
       <c r="Q71" s="26"/>
       <c r="R71" s="26"/>
       <c r="S71" s="26"/>
       <c r="T71" s="26"/>
       <c r="U71" s="26"/>
       <c r="V71" s="26"/>
       <c r="W71" s="26"/>
       <c r="X71" s="26"/>
       <c r="Y71" s="26"/>
@@ -11001,51 +10998,51 @@
       <c r="DI71" s="26"/>
       <c r="DJ71" s="26"/>
       <c r="DK71" s="26"/>
       <c r="DL71" s="26"/>
       <c r="DM71" s="26"/>
       <c r="DN71" s="26"/>
       <c r="DO71" s="26"/>
       <c r="DP71" s="26"/>
       <c r="DQ71" s="26"/>
       <c r="DR71" s="26"/>
       <c r="DS71" s="26"/>
       <c r="DT71" s="26"/>
       <c r="DU71" s="26"/>
       <c r="DV71" s="26"/>
       <c r="DW71" s="26"/>
       <c r="DX71" s="26"/>
       <c r="DY71" s="26"/>
       <c r="DZ71" s="26"/>
       <c r="EA71" s="26"/>
       <c r="EB71" s="26"/>
       <c r="EC71" s="26"/>
       <c r="ED71" s="26"/>
       <c r="EE71" s="26"/>
       <c r="EF71" s="26"/>
     </row>
-    <row r="72" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="26"/>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
       <c r="M72" s="26"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
       <c r="P72" s="26"/>
       <c r="Q72" s="26"/>
       <c r="R72" s="26"/>
       <c r="S72" s="26"/>
       <c r="T72" s="26"/>
       <c r="U72" s="26"/>
       <c r="V72" s="26"/>
       <c r="W72" s="26"/>
       <c r="X72" s="26"/>
       <c r="Y72" s="26"/>
@@ -11139,51 +11136,51 @@
       <c r="DI72" s="26"/>
       <c r="DJ72" s="26"/>
       <c r="DK72" s="26"/>
       <c r="DL72" s="26"/>
       <c r="DM72" s="26"/>
       <c r="DN72" s="26"/>
       <c r="DO72" s="26"/>
       <c r="DP72" s="26"/>
       <c r="DQ72" s="26"/>
       <c r="DR72" s="26"/>
       <c r="DS72" s="26"/>
       <c r="DT72" s="26"/>
       <c r="DU72" s="26"/>
       <c r="DV72" s="26"/>
       <c r="DW72" s="26"/>
       <c r="DX72" s="26"/>
       <c r="DY72" s="26"/>
       <c r="DZ72" s="26"/>
       <c r="EA72" s="26"/>
       <c r="EB72" s="26"/>
       <c r="EC72" s="26"/>
       <c r="ED72" s="26"/>
       <c r="EE72" s="26"/>
       <c r="EF72" s="26"/>
     </row>
-    <row r="73" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="26"/>
       <c r="B73" s="26"/>
       <c r="C73" s="26"/>
       <c r="D73" s="26"/>
       <c r="E73" s="26"/>
       <c r="F73" s="26"/>
       <c r="G73" s="26"/>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="26"/>
       <c r="K73" s="26"/>
       <c r="L73" s="26"/>
       <c r="M73" s="26"/>
       <c r="N73" s="26"/>
       <c r="O73" s="26"/>
       <c r="P73" s="26"/>
       <c r="Q73" s="26"/>
       <c r="R73" s="26"/>
       <c r="S73" s="26"/>
       <c r="T73" s="26"/>
       <c r="U73" s="26"/>
       <c r="V73" s="26"/>
       <c r="W73" s="26"/>
       <c r="X73" s="26"/>
       <c r="Y73" s="26"/>
@@ -11277,51 +11274,51 @@
       <c r="DI73" s="26"/>
       <c r="DJ73" s="26"/>
       <c r="DK73" s="26"/>
       <c r="DL73" s="26"/>
       <c r="DM73" s="26"/>
       <c r="DN73" s="26"/>
       <c r="DO73" s="26"/>
       <c r="DP73" s="26"/>
       <c r="DQ73" s="26"/>
       <c r="DR73" s="26"/>
       <c r="DS73" s="26"/>
       <c r="DT73" s="26"/>
       <c r="DU73" s="26"/>
       <c r="DV73" s="26"/>
       <c r="DW73" s="26"/>
       <c r="DX73" s="26"/>
       <c r="DY73" s="26"/>
       <c r="DZ73" s="26"/>
       <c r="EA73" s="26"/>
       <c r="EB73" s="26"/>
       <c r="EC73" s="26"/>
       <c r="ED73" s="26"/>
       <c r="EE73" s="26"/>
       <c r="EF73" s="26"/>
     </row>
-    <row r="74" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="26"/>
       <c r="B74" s="26"/>
       <c r="C74" s="26"/>
       <c r="D74" s="26"/>
       <c r="E74" s="26"/>
       <c r="F74" s="26"/>
       <c r="G74" s="26"/>
       <c r="H74" s="26"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="26"/>
       <c r="L74" s="26"/>
       <c r="M74" s="26"/>
       <c r="N74" s="26"/>
       <c r="O74" s="26"/>
       <c r="P74" s="26"/>
       <c r="Q74" s="26"/>
       <c r="R74" s="26"/>
       <c r="S74" s="26"/>
       <c r="T74" s="26"/>
       <c r="U74" s="26"/>
       <c r="V74" s="26"/>
       <c r="W74" s="26"/>
       <c r="X74" s="26"/>
       <c r="Y74" s="26"/>
@@ -11415,51 +11412,51 @@
       <c r="DI74" s="26"/>
       <c r="DJ74" s="26"/>
       <c r="DK74" s="26"/>
       <c r="DL74" s="26"/>
       <c r="DM74" s="26"/>
       <c r="DN74" s="26"/>
       <c r="DO74" s="26"/>
       <c r="DP74" s="26"/>
       <c r="DQ74" s="26"/>
       <c r="DR74" s="26"/>
       <c r="DS74" s="26"/>
       <c r="DT74" s="26"/>
       <c r="DU74" s="26"/>
       <c r="DV74" s="26"/>
       <c r="DW74" s="26"/>
       <c r="DX74" s="26"/>
       <c r="DY74" s="26"/>
       <c r="DZ74" s="26"/>
       <c r="EA74" s="26"/>
       <c r="EB74" s="26"/>
       <c r="EC74" s="26"/>
       <c r="ED74" s="26"/>
       <c r="EE74" s="26"/>
       <c r="EF74" s="26"/>
     </row>
-    <row r="75" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="26"/>
       <c r="B75" s="26"/>
       <c r="C75" s="26"/>
       <c r="D75" s="26"/>
       <c r="E75" s="26"/>
       <c r="F75" s="26"/>
       <c r="G75" s="26"/>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="26"/>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
       <c r="N75" s="26"/>
       <c r="O75" s="26"/>
       <c r="P75" s="26"/>
       <c r="Q75" s="26"/>
       <c r="R75" s="26"/>
       <c r="S75" s="26"/>
       <c r="T75" s="26"/>
       <c r="U75" s="26"/>
       <c r="V75" s="26"/>
       <c r="W75" s="26"/>
       <c r="X75" s="26"/>
       <c r="Y75" s="26"/>
@@ -11553,51 +11550,51 @@
       <c r="DI75" s="26"/>
       <c r="DJ75" s="26"/>
       <c r="DK75" s="26"/>
       <c r="DL75" s="26"/>
       <c r="DM75" s="26"/>
       <c r="DN75" s="26"/>
       <c r="DO75" s="26"/>
       <c r="DP75" s="26"/>
       <c r="DQ75" s="26"/>
       <c r="DR75" s="26"/>
       <c r="DS75" s="26"/>
       <c r="DT75" s="26"/>
       <c r="DU75" s="26"/>
       <c r="DV75" s="26"/>
       <c r="DW75" s="26"/>
       <c r="DX75" s="26"/>
       <c r="DY75" s="26"/>
       <c r="DZ75" s="26"/>
       <c r="EA75" s="26"/>
       <c r="EB75" s="26"/>
       <c r="EC75" s="26"/>
       <c r="ED75" s="26"/>
       <c r="EE75" s="26"/>
       <c r="EF75" s="26"/>
     </row>
-    <row r="76" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="26"/>
       <c r="B76" s="26"/>
       <c r="C76" s="26"/>
       <c r="D76" s="26"/>
       <c r="E76" s="26"/>
       <c r="F76" s="26"/>
       <c r="G76" s="26"/>
       <c r="H76" s="26"/>
       <c r="I76" s="26"/>
       <c r="J76" s="26"/>
       <c r="K76" s="26"/>
       <c r="L76" s="26"/>
       <c r="M76" s="26"/>
       <c r="N76" s="26"/>
       <c r="O76" s="26"/>
       <c r="P76" s="26"/>
       <c r="Q76" s="26"/>
       <c r="R76" s="26"/>
       <c r="S76" s="26"/>
       <c r="T76" s="26"/>
       <c r="U76" s="26"/>
       <c r="V76" s="26"/>
       <c r="W76" s="26"/>
       <c r="X76" s="26"/>
       <c r="Y76" s="26"/>
@@ -11691,51 +11688,51 @@
       <c r="DI76" s="26"/>
       <c r="DJ76" s="26"/>
       <c r="DK76" s="26"/>
       <c r="DL76" s="26"/>
       <c r="DM76" s="26"/>
       <c r="DN76" s="26"/>
       <c r="DO76" s="26"/>
       <c r="DP76" s="26"/>
       <c r="DQ76" s="26"/>
       <c r="DR76" s="26"/>
       <c r="DS76" s="26"/>
       <c r="DT76" s="26"/>
       <c r="DU76" s="26"/>
       <c r="DV76" s="26"/>
       <c r="DW76" s="26"/>
       <c r="DX76" s="26"/>
       <c r="DY76" s="26"/>
       <c r="DZ76" s="26"/>
       <c r="EA76" s="26"/>
       <c r="EB76" s="26"/>
       <c r="EC76" s="26"/>
       <c r="ED76" s="26"/>
       <c r="EE76" s="26"/>
       <c r="EF76" s="26"/>
     </row>
-    <row r="77" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="26"/>
       <c r="B77" s="26"/>
       <c r="C77" s="26"/>
       <c r="D77" s="26"/>
       <c r="E77" s="26"/>
       <c r="F77" s="26"/>
       <c r="G77" s="26"/>
       <c r="H77" s="26"/>
       <c r="I77" s="26"/>
       <c r="J77" s="26"/>
       <c r="K77" s="26"/>
       <c r="L77" s="26"/>
       <c r="M77" s="26"/>
       <c r="N77" s="26"/>
       <c r="O77" s="26"/>
       <c r="P77" s="26"/>
       <c r="Q77" s="26"/>
       <c r="R77" s="26"/>
       <c r="S77" s="26"/>
       <c r="T77" s="26"/>
       <c r="U77" s="26"/>
       <c r="V77" s="26"/>
       <c r="W77" s="26"/>
       <c r="X77" s="26"/>
       <c r="Y77" s="26"/>
@@ -11829,51 +11826,51 @@
       <c r="DI77" s="26"/>
       <c r="DJ77" s="26"/>
       <c r="DK77" s="26"/>
       <c r="DL77" s="26"/>
       <c r="DM77" s="26"/>
       <c r="DN77" s="26"/>
       <c r="DO77" s="26"/>
       <c r="DP77" s="26"/>
       <c r="DQ77" s="26"/>
       <c r="DR77" s="26"/>
       <c r="DS77" s="26"/>
       <c r="DT77" s="26"/>
       <c r="DU77" s="26"/>
       <c r="DV77" s="26"/>
       <c r="DW77" s="26"/>
       <c r="DX77" s="26"/>
       <c r="DY77" s="26"/>
       <c r="DZ77" s="26"/>
       <c r="EA77" s="26"/>
       <c r="EB77" s="26"/>
       <c r="EC77" s="26"/>
       <c r="ED77" s="26"/>
       <c r="EE77" s="26"/>
       <c r="EF77" s="26"/>
     </row>
-    <row r="78" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="26"/>
       <c r="B78" s="26"/>
       <c r="C78" s="26"/>
       <c r="D78" s="26"/>
       <c r="E78" s="26"/>
       <c r="F78" s="26"/>
       <c r="G78" s="26"/>
       <c r="H78" s="26"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
       <c r="K78" s="26"/>
       <c r="L78" s="26"/>
       <c r="M78" s="26"/>
       <c r="N78" s="26"/>
       <c r="O78" s="26"/>
       <c r="P78" s="26"/>
       <c r="Q78" s="26"/>
       <c r="R78" s="26"/>
       <c r="S78" s="26"/>
       <c r="T78" s="26"/>
       <c r="U78" s="26"/>
       <c r="V78" s="26"/>
       <c r="W78" s="26"/>
       <c r="X78" s="26"/>
       <c r="Y78" s="26"/>
@@ -11967,51 +11964,51 @@
       <c r="DI78" s="26"/>
       <c r="DJ78" s="26"/>
       <c r="DK78" s="26"/>
       <c r="DL78" s="26"/>
       <c r="DM78" s="26"/>
       <c r="DN78" s="26"/>
       <c r="DO78" s="26"/>
       <c r="DP78" s="26"/>
       <c r="DQ78" s="26"/>
       <c r="DR78" s="26"/>
       <c r="DS78" s="26"/>
       <c r="DT78" s="26"/>
       <c r="DU78" s="26"/>
       <c r="DV78" s="26"/>
       <c r="DW78" s="26"/>
       <c r="DX78" s="26"/>
       <c r="DY78" s="26"/>
       <c r="DZ78" s="26"/>
       <c r="EA78" s="26"/>
       <c r="EB78" s="26"/>
       <c r="EC78" s="26"/>
       <c r="ED78" s="26"/>
       <c r="EE78" s="26"/>
       <c r="EF78" s="26"/>
     </row>
-    <row r="79" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="26"/>
       <c r="B79" s="26"/>
       <c r="C79" s="26"/>
       <c r="D79" s="26"/>
       <c r="E79" s="26"/>
       <c r="F79" s="26"/>
       <c r="G79" s="26"/>
       <c r="H79" s="26"/>
       <c r="I79" s="26"/>
       <c r="J79" s="26"/>
       <c r="K79" s="26"/>
       <c r="L79" s="26"/>
       <c r="M79" s="26"/>
       <c r="N79" s="26"/>
       <c r="O79" s="26"/>
       <c r="P79" s="26"/>
       <c r="Q79" s="26"/>
       <c r="R79" s="26"/>
       <c r="S79" s="26"/>
       <c r="T79" s="26"/>
       <c r="U79" s="26"/>
       <c r="V79" s="26"/>
       <c r="W79" s="26"/>
       <c r="X79" s="26"/>
       <c r="Y79" s="26"/>
@@ -12105,51 +12102,51 @@
       <c r="DI79" s="26"/>
       <c r="DJ79" s="26"/>
       <c r="DK79" s="26"/>
       <c r="DL79" s="26"/>
       <c r="DM79" s="26"/>
       <c r="DN79" s="26"/>
       <c r="DO79" s="26"/>
       <c r="DP79" s="26"/>
       <c r="DQ79" s="26"/>
       <c r="DR79" s="26"/>
       <c r="DS79" s="26"/>
       <c r="DT79" s="26"/>
       <c r="DU79" s="26"/>
       <c r="DV79" s="26"/>
       <c r="DW79" s="26"/>
       <c r="DX79" s="26"/>
       <c r="DY79" s="26"/>
       <c r="DZ79" s="26"/>
       <c r="EA79" s="26"/>
       <c r="EB79" s="26"/>
       <c r="EC79" s="26"/>
       <c r="ED79" s="26"/>
       <c r="EE79" s="26"/>
       <c r="EF79" s="26"/>
     </row>
-    <row r="80" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="26"/>
       <c r="B80" s="26"/>
       <c r="C80" s="26"/>
       <c r="D80" s="26"/>
       <c r="E80" s="26"/>
       <c r="F80" s="26"/>
       <c r="G80" s="26"/>
       <c r="H80" s="26"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="26"/>
       <c r="L80" s="26"/>
       <c r="M80" s="26"/>
       <c r="N80" s="26"/>
       <c r="O80" s="26"/>
       <c r="P80" s="26"/>
       <c r="Q80" s="26"/>
       <c r="R80" s="26"/>
       <c r="S80" s="26"/>
       <c r="T80" s="26"/>
       <c r="U80" s="26"/>
       <c r="V80" s="26"/>
       <c r="W80" s="26"/>
       <c r="X80" s="26"/>
       <c r="Y80" s="26"/>
@@ -12243,51 +12240,51 @@
       <c r="DI80" s="26"/>
       <c r="DJ80" s="26"/>
       <c r="DK80" s="26"/>
       <c r="DL80" s="26"/>
       <c r="DM80" s="26"/>
       <c r="DN80" s="26"/>
       <c r="DO80" s="26"/>
       <c r="DP80" s="26"/>
       <c r="DQ80" s="26"/>
       <c r="DR80" s="26"/>
       <c r="DS80" s="26"/>
       <c r="DT80" s="26"/>
       <c r="DU80" s="26"/>
       <c r="DV80" s="26"/>
       <c r="DW80" s="26"/>
       <c r="DX80" s="26"/>
       <c r="DY80" s="26"/>
       <c r="DZ80" s="26"/>
       <c r="EA80" s="26"/>
       <c r="EB80" s="26"/>
       <c r="EC80" s="26"/>
       <c r="ED80" s="26"/>
       <c r="EE80" s="26"/>
       <c r="EF80" s="26"/>
     </row>
-    <row r="81" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="26"/>
       <c r="B81" s="26"/>
       <c r="C81" s="26"/>
       <c r="D81" s="26"/>
       <c r="E81" s="26"/>
       <c r="F81" s="26"/>
       <c r="G81" s="26"/>
       <c r="H81" s="26"/>
       <c r="I81" s="26"/>
       <c r="J81" s="26"/>
       <c r="K81" s="26"/>
       <c r="L81" s="26"/>
       <c r="M81" s="26"/>
       <c r="N81" s="26"/>
       <c r="O81" s="26"/>
       <c r="P81" s="26"/>
       <c r="Q81" s="26"/>
       <c r="R81" s="26"/>
       <c r="S81" s="26"/>
       <c r="T81" s="26"/>
       <c r="U81" s="26"/>
       <c r="V81" s="26"/>
       <c r="W81" s="26"/>
       <c r="X81" s="26"/>
       <c r="Y81" s="26"/>
@@ -12381,51 +12378,51 @@
       <c r="DI81" s="26"/>
       <c r="DJ81" s="26"/>
       <c r="DK81" s="26"/>
       <c r="DL81" s="26"/>
       <c r="DM81" s="26"/>
       <c r="DN81" s="26"/>
       <c r="DO81" s="26"/>
       <c r="DP81" s="26"/>
       <c r="DQ81" s="26"/>
       <c r="DR81" s="26"/>
       <c r="DS81" s="26"/>
       <c r="DT81" s="26"/>
       <c r="DU81" s="26"/>
       <c r="DV81" s="26"/>
       <c r="DW81" s="26"/>
       <c r="DX81" s="26"/>
       <c r="DY81" s="26"/>
       <c r="DZ81" s="26"/>
       <c r="EA81" s="26"/>
       <c r="EB81" s="26"/>
       <c r="EC81" s="26"/>
       <c r="ED81" s="26"/>
       <c r="EE81" s="26"/>
       <c r="EF81" s="26"/>
     </row>
-    <row r="82" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="26"/>
       <c r="B82" s="26"/>
       <c r="C82" s="26"/>
       <c r="D82" s="26"/>
       <c r="E82" s="26"/>
       <c r="F82" s="26"/>
       <c r="G82" s="26"/>
       <c r="H82" s="26"/>
       <c r="I82" s="26"/>
       <c r="J82" s="26"/>
       <c r="K82" s="26"/>
       <c r="L82" s="26"/>
       <c r="M82" s="26"/>
       <c r="N82" s="26"/>
       <c r="O82" s="26"/>
       <c r="P82" s="26"/>
       <c r="Q82" s="26"/>
       <c r="R82" s="26"/>
       <c r="S82" s="26"/>
       <c r="T82" s="26"/>
       <c r="U82" s="26"/>
       <c r="V82" s="26"/>
       <c r="W82" s="26"/>
       <c r="X82" s="26"/>
       <c r="Y82" s="26"/>
@@ -12519,51 +12516,51 @@
       <c r="DI82" s="26"/>
       <c r="DJ82" s="26"/>
       <c r="DK82" s="26"/>
       <c r="DL82" s="26"/>
       <c r="DM82" s="26"/>
       <c r="DN82" s="26"/>
       <c r="DO82" s="26"/>
       <c r="DP82" s="26"/>
       <c r="DQ82" s="26"/>
       <c r="DR82" s="26"/>
       <c r="DS82" s="26"/>
       <c r="DT82" s="26"/>
       <c r="DU82" s="26"/>
       <c r="DV82" s="26"/>
       <c r="DW82" s="26"/>
       <c r="DX82" s="26"/>
       <c r="DY82" s="26"/>
       <c r="DZ82" s="26"/>
       <c r="EA82" s="26"/>
       <c r="EB82" s="26"/>
       <c r="EC82" s="26"/>
       <c r="ED82" s="26"/>
       <c r="EE82" s="26"/>
       <c r="EF82" s="26"/>
     </row>
-    <row r="83" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="26"/>
       <c r="B83" s="26"/>
       <c r="C83" s="26"/>
       <c r="D83" s="26"/>
       <c r="E83" s="26"/>
       <c r="F83" s="26"/>
       <c r="G83" s="26"/>
       <c r="H83" s="26"/>
       <c r="I83" s="26"/>
       <c r="J83" s="26"/>
       <c r="K83" s="26"/>
       <c r="L83" s="26"/>
       <c r="M83" s="26"/>
       <c r="N83" s="26"/>
       <c r="O83" s="26"/>
       <c r="P83" s="26"/>
       <c r="Q83" s="26"/>
       <c r="R83" s="26"/>
       <c r="S83" s="26"/>
       <c r="T83" s="26"/>
       <c r="U83" s="26"/>
       <c r="V83" s="26"/>
       <c r="W83" s="26"/>
       <c r="X83" s="26"/>
       <c r="Y83" s="26"/>
@@ -12657,51 +12654,51 @@
       <c r="DI83" s="26"/>
       <c r="DJ83" s="26"/>
       <c r="DK83" s="26"/>
       <c r="DL83" s="26"/>
       <c r="DM83" s="26"/>
       <c r="DN83" s="26"/>
       <c r="DO83" s="26"/>
       <c r="DP83" s="26"/>
       <c r="DQ83" s="26"/>
       <c r="DR83" s="26"/>
       <c r="DS83" s="26"/>
       <c r="DT83" s="26"/>
       <c r="DU83" s="26"/>
       <c r="DV83" s="26"/>
       <c r="DW83" s="26"/>
       <c r="DX83" s="26"/>
       <c r="DY83" s="26"/>
       <c r="DZ83" s="26"/>
       <c r="EA83" s="26"/>
       <c r="EB83" s="26"/>
       <c r="EC83" s="26"/>
       <c r="ED83" s="26"/>
       <c r="EE83" s="26"/>
       <c r="EF83" s="26"/>
     </row>
-    <row r="84" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="26"/>
       <c r="B84" s="26"/>
       <c r="C84" s="26"/>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
       <c r="F84" s="26"/>
       <c r="G84" s="26"/>
       <c r="H84" s="26"/>
       <c r="I84" s="26"/>
       <c r="J84" s="26"/>
       <c r="K84" s="26"/>
       <c r="L84" s="26"/>
       <c r="M84" s="26"/>
       <c r="N84" s="26"/>
       <c r="O84" s="26"/>
       <c r="P84" s="26"/>
       <c r="Q84" s="26"/>
       <c r="R84" s="26"/>
       <c r="S84" s="26"/>
       <c r="T84" s="26"/>
       <c r="U84" s="26"/>
       <c r="V84" s="26"/>
       <c r="W84" s="26"/>
       <c r="X84" s="26"/>
       <c r="Y84" s="26"/>
@@ -12795,51 +12792,51 @@
       <c r="DI84" s="26"/>
       <c r="DJ84" s="26"/>
       <c r="DK84" s="26"/>
       <c r="DL84" s="26"/>
       <c r="DM84" s="26"/>
       <c r="DN84" s="26"/>
       <c r="DO84" s="26"/>
       <c r="DP84" s="26"/>
       <c r="DQ84" s="26"/>
       <c r="DR84" s="26"/>
       <c r="DS84" s="26"/>
       <c r="DT84" s="26"/>
       <c r="DU84" s="26"/>
       <c r="DV84" s="26"/>
       <c r="DW84" s="26"/>
       <c r="DX84" s="26"/>
       <c r="DY84" s="26"/>
       <c r="DZ84" s="26"/>
       <c r="EA84" s="26"/>
       <c r="EB84" s="26"/>
       <c r="EC84" s="26"/>
       <c r="ED84" s="26"/>
       <c r="EE84" s="26"/>
       <c r="EF84" s="26"/>
     </row>
-    <row r="85" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="26"/>
       <c r="B85" s="26"/>
       <c r="C85" s="26"/>
       <c r="D85" s="26"/>
       <c r="E85" s="26"/>
       <c r="F85" s="26"/>
       <c r="G85" s="26"/>
       <c r="H85" s="26"/>
       <c r="I85" s="26"/>
       <c r="J85" s="26"/>
       <c r="K85" s="26"/>
       <c r="L85" s="26"/>
       <c r="M85" s="26"/>
       <c r="N85" s="26"/>
       <c r="O85" s="26"/>
       <c r="P85" s="26"/>
       <c r="Q85" s="26"/>
       <c r="R85" s="26"/>
       <c r="S85" s="26"/>
       <c r="T85" s="26"/>
       <c r="U85" s="26"/>
       <c r="V85" s="26"/>
       <c r="W85" s="26"/>
       <c r="X85" s="26"/>
       <c r="Y85" s="26"/>
@@ -12933,51 +12930,51 @@
       <c r="DI85" s="26"/>
       <c r="DJ85" s="26"/>
       <c r="DK85" s="26"/>
       <c r="DL85" s="26"/>
       <c r="DM85" s="26"/>
       <c r="DN85" s="26"/>
       <c r="DO85" s="26"/>
       <c r="DP85" s="26"/>
       <c r="DQ85" s="26"/>
       <c r="DR85" s="26"/>
       <c r="DS85" s="26"/>
       <c r="DT85" s="26"/>
       <c r="DU85" s="26"/>
       <c r="DV85" s="26"/>
       <c r="DW85" s="26"/>
       <c r="DX85" s="26"/>
       <c r="DY85" s="26"/>
       <c r="DZ85" s="26"/>
       <c r="EA85" s="26"/>
       <c r="EB85" s="26"/>
       <c r="EC85" s="26"/>
       <c r="ED85" s="26"/>
       <c r="EE85" s="26"/>
       <c r="EF85" s="26"/>
     </row>
-    <row r="86" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="26"/>
       <c r="B86" s="26"/>
       <c r="C86" s="26"/>
       <c r="D86" s="26"/>
       <c r="E86" s="26"/>
       <c r="F86" s="26"/>
       <c r="G86" s="26"/>
       <c r="H86" s="26"/>
       <c r="I86" s="26"/>
       <c r="J86" s="26"/>
       <c r="K86" s="26"/>
       <c r="L86" s="26"/>
       <c r="M86" s="26"/>
       <c r="N86" s="26"/>
       <c r="O86" s="26"/>
       <c r="P86" s="26"/>
       <c r="Q86" s="26"/>
       <c r="R86" s="26"/>
       <c r="S86" s="26"/>
       <c r="T86" s="26"/>
       <c r="U86" s="26"/>
       <c r="V86" s="26"/>
       <c r="W86" s="26"/>
       <c r="X86" s="26"/>
       <c r="Y86" s="26"/>
@@ -13071,51 +13068,51 @@
       <c r="DI86" s="26"/>
       <c r="DJ86" s="26"/>
       <c r="DK86" s="26"/>
       <c r="DL86" s="26"/>
       <c r="DM86" s="26"/>
       <c r="DN86" s="26"/>
       <c r="DO86" s="26"/>
       <c r="DP86" s="26"/>
       <c r="DQ86" s="26"/>
       <c r="DR86" s="26"/>
       <c r="DS86" s="26"/>
       <c r="DT86" s="26"/>
       <c r="DU86" s="26"/>
       <c r="DV86" s="26"/>
       <c r="DW86" s="26"/>
       <c r="DX86" s="26"/>
       <c r="DY86" s="26"/>
       <c r="DZ86" s="26"/>
       <c r="EA86" s="26"/>
       <c r="EB86" s="26"/>
       <c r="EC86" s="26"/>
       <c r="ED86" s="26"/>
       <c r="EE86" s="26"/>
       <c r="EF86" s="26"/>
     </row>
-    <row r="87" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="26"/>
       <c r="B87" s="26"/>
       <c r="C87" s="26"/>
       <c r="D87" s="26"/>
       <c r="E87" s="26"/>
       <c r="F87" s="26"/>
       <c r="G87" s="26"/>
       <c r="H87" s="26"/>
       <c r="I87" s="26"/>
       <c r="J87" s="26"/>
       <c r="K87" s="26"/>
       <c r="L87" s="26"/>
       <c r="M87" s="26"/>
       <c r="N87" s="26"/>
       <c r="O87" s="26"/>
       <c r="P87" s="26"/>
       <c r="Q87" s="26"/>
       <c r="R87" s="26"/>
       <c r="S87" s="26"/>
       <c r="T87" s="26"/>
       <c r="U87" s="26"/>
       <c r="V87" s="26"/>
       <c r="W87" s="26"/>
       <c r="X87" s="26"/>
       <c r="Y87" s="26"/>
@@ -13209,51 +13206,51 @@
       <c r="DI87" s="26"/>
       <c r="DJ87" s="26"/>
       <c r="DK87" s="26"/>
       <c r="DL87" s="26"/>
       <c r="DM87" s="26"/>
       <c r="DN87" s="26"/>
       <c r="DO87" s="26"/>
       <c r="DP87" s="26"/>
       <c r="DQ87" s="26"/>
       <c r="DR87" s="26"/>
       <c r="DS87" s="26"/>
       <c r="DT87" s="26"/>
       <c r="DU87" s="26"/>
       <c r="DV87" s="26"/>
       <c r="DW87" s="26"/>
       <c r="DX87" s="26"/>
       <c r="DY87" s="26"/>
       <c r="DZ87" s="26"/>
       <c r="EA87" s="26"/>
       <c r="EB87" s="26"/>
       <c r="EC87" s="26"/>
       <c r="ED87" s="26"/>
       <c r="EE87" s="26"/>
       <c r="EF87" s="26"/>
     </row>
-    <row r="88" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="26"/>
       <c r="B88" s="26"/>
       <c r="C88" s="26"/>
       <c r="D88" s="26"/>
       <c r="E88" s="26"/>
       <c r="F88" s="26"/>
       <c r="G88" s="26"/>
       <c r="H88" s="26"/>
       <c r="I88" s="26"/>
       <c r="J88" s="26"/>
       <c r="K88" s="26"/>
       <c r="L88" s="26"/>
       <c r="M88" s="26"/>
       <c r="N88" s="26"/>
       <c r="O88" s="26"/>
       <c r="P88" s="26"/>
       <c r="Q88" s="26"/>
       <c r="R88" s="26"/>
       <c r="S88" s="26"/>
       <c r="T88" s="26"/>
       <c r="U88" s="26"/>
       <c r="V88" s="26"/>
       <c r="W88" s="26"/>
       <c r="X88" s="26"/>
       <c r="Y88" s="26"/>
@@ -13347,51 +13344,51 @@
       <c r="DI88" s="26"/>
       <c r="DJ88" s="26"/>
       <c r="DK88" s="26"/>
       <c r="DL88" s="26"/>
       <c r="DM88" s="26"/>
       <c r="DN88" s="26"/>
       <c r="DO88" s="26"/>
       <c r="DP88" s="26"/>
       <c r="DQ88" s="26"/>
       <c r="DR88" s="26"/>
       <c r="DS88" s="26"/>
       <c r="DT88" s="26"/>
       <c r="DU88" s="26"/>
       <c r="DV88" s="26"/>
       <c r="DW88" s="26"/>
       <c r="DX88" s="26"/>
       <c r="DY88" s="26"/>
       <c r="DZ88" s="26"/>
       <c r="EA88" s="26"/>
       <c r="EB88" s="26"/>
       <c r="EC88" s="26"/>
       <c r="ED88" s="26"/>
       <c r="EE88" s="26"/>
       <c r="EF88" s="26"/>
     </row>
-    <row r="89" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="26"/>
       <c r="B89" s="26"/>
       <c r="C89" s="26"/>
       <c r="D89" s="26"/>
       <c r="E89" s="26"/>
       <c r="F89" s="26"/>
       <c r="G89" s="26"/>
       <c r="H89" s="26"/>
       <c r="I89" s="26"/>
       <c r="J89" s="26"/>
       <c r="K89" s="26"/>
       <c r="L89" s="26"/>
       <c r="M89" s="26"/>
       <c r="N89" s="26"/>
       <c r="O89" s="26"/>
       <c r="P89" s="26"/>
       <c r="Q89" s="26"/>
       <c r="R89" s="26"/>
       <c r="S89" s="26"/>
       <c r="T89" s="26"/>
       <c r="U89" s="26"/>
       <c r="V89" s="26"/>
       <c r="W89" s="26"/>
       <c r="X89" s="26"/>
       <c r="Y89" s="26"/>
@@ -13485,51 +13482,51 @@
       <c r="DI89" s="26"/>
       <c r="DJ89" s="26"/>
       <c r="DK89" s="26"/>
       <c r="DL89" s="26"/>
       <c r="DM89" s="26"/>
       <c r="DN89" s="26"/>
       <c r="DO89" s="26"/>
       <c r="DP89" s="26"/>
       <c r="DQ89" s="26"/>
       <c r="DR89" s="26"/>
       <c r="DS89" s="26"/>
       <c r="DT89" s="26"/>
       <c r="DU89" s="26"/>
       <c r="DV89" s="26"/>
       <c r="DW89" s="26"/>
       <c r="DX89" s="26"/>
       <c r="DY89" s="26"/>
       <c r="DZ89" s="26"/>
       <c r="EA89" s="26"/>
       <c r="EB89" s="26"/>
       <c r="EC89" s="26"/>
       <c r="ED89" s="26"/>
       <c r="EE89" s="26"/>
       <c r="EF89" s="26"/>
     </row>
-    <row r="90" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="26"/>
       <c r="B90" s="26"/>
       <c r="C90" s="26"/>
       <c r="D90" s="26"/>
       <c r="E90" s="26"/>
       <c r="F90" s="26"/>
       <c r="G90" s="26"/>
       <c r="H90" s="26"/>
       <c r="I90" s="26"/>
       <c r="J90" s="26"/>
       <c r="K90" s="26"/>
       <c r="L90" s="26"/>
       <c r="M90" s="26"/>
       <c r="N90" s="26"/>
       <c r="O90" s="26"/>
       <c r="P90" s="26"/>
       <c r="Q90" s="26"/>
       <c r="R90" s="26"/>
       <c r="S90" s="26"/>
       <c r="T90" s="26"/>
       <c r="U90" s="26"/>
       <c r="V90" s="26"/>
       <c r="W90" s="26"/>
       <c r="X90" s="26"/>
       <c r="Y90" s="26"/>
@@ -13623,51 +13620,51 @@
       <c r="DI90" s="26"/>
       <c r="DJ90" s="26"/>
       <c r="DK90" s="26"/>
       <c r="DL90" s="26"/>
       <c r="DM90" s="26"/>
       <c r="DN90" s="26"/>
       <c r="DO90" s="26"/>
       <c r="DP90" s="26"/>
       <c r="DQ90" s="26"/>
       <c r="DR90" s="26"/>
       <c r="DS90" s="26"/>
       <c r="DT90" s="26"/>
       <c r="DU90" s="26"/>
       <c r="DV90" s="26"/>
       <c r="DW90" s="26"/>
       <c r="DX90" s="26"/>
       <c r="DY90" s="26"/>
       <c r="DZ90" s="26"/>
       <c r="EA90" s="26"/>
       <c r="EB90" s="26"/>
       <c r="EC90" s="26"/>
       <c r="ED90" s="26"/>
       <c r="EE90" s="26"/>
       <c r="EF90" s="26"/>
     </row>
-    <row r="91" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="26"/>
       <c r="B91" s="26"/>
       <c r="C91" s="26"/>
       <c r="D91" s="26"/>
       <c r="E91" s="26"/>
       <c r="F91" s="26"/>
       <c r="G91" s="26"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="26"/>
       <c r="K91" s="26"/>
       <c r="L91" s="26"/>
       <c r="M91" s="26"/>
       <c r="N91" s="26"/>
       <c r="O91" s="26"/>
       <c r="P91" s="26"/>
       <c r="Q91" s="26"/>
       <c r="R91" s="26"/>
       <c r="S91" s="26"/>
       <c r="T91" s="26"/>
       <c r="U91" s="26"/>
       <c r="V91" s="26"/>
       <c r="W91" s="26"/>
       <c r="X91" s="26"/>
       <c r="Y91" s="26"/>
@@ -13761,51 +13758,51 @@
       <c r="DI91" s="26"/>
       <c r="DJ91" s="26"/>
       <c r="DK91" s="26"/>
       <c r="DL91" s="26"/>
       <c r="DM91" s="26"/>
       <c r="DN91" s="26"/>
       <c r="DO91" s="26"/>
       <c r="DP91" s="26"/>
       <c r="DQ91" s="26"/>
       <c r="DR91" s="26"/>
       <c r="DS91" s="26"/>
       <c r="DT91" s="26"/>
       <c r="DU91" s="26"/>
       <c r="DV91" s="26"/>
       <c r="DW91" s="26"/>
       <c r="DX91" s="26"/>
       <c r="DY91" s="26"/>
       <c r="DZ91" s="26"/>
       <c r="EA91" s="26"/>
       <c r="EB91" s="26"/>
       <c r="EC91" s="26"/>
       <c r="ED91" s="26"/>
       <c r="EE91" s="26"/>
       <c r="EF91" s="26"/>
     </row>
-    <row r="92" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="26"/>
       <c r="B92" s="26"/>
       <c r="C92" s="26"/>
       <c r="D92" s="26"/>
       <c r="E92" s="26"/>
       <c r="F92" s="26"/>
       <c r="G92" s="26"/>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="26"/>
       <c r="K92" s="26"/>
       <c r="L92" s="26"/>
       <c r="M92" s="26"/>
       <c r="N92" s="26"/>
       <c r="O92" s="26"/>
       <c r="P92" s="26"/>
       <c r="Q92" s="26"/>
       <c r="R92" s="26"/>
       <c r="S92" s="26"/>
       <c r="T92" s="26"/>
       <c r="U92" s="26"/>
       <c r="V92" s="26"/>
       <c r="W92" s="26"/>
       <c r="X92" s="26"/>
       <c r="Y92" s="26"/>
@@ -13899,51 +13896,51 @@
       <c r="DI92" s="26"/>
       <c r="DJ92" s="26"/>
       <c r="DK92" s="26"/>
       <c r="DL92" s="26"/>
       <c r="DM92" s="26"/>
       <c r="DN92" s="26"/>
       <c r="DO92" s="26"/>
       <c r="DP92" s="26"/>
       <c r="DQ92" s="26"/>
       <c r="DR92" s="26"/>
       <c r="DS92" s="26"/>
       <c r="DT92" s="26"/>
       <c r="DU92" s="26"/>
       <c r="DV92" s="26"/>
       <c r="DW92" s="26"/>
       <c r="DX92" s="26"/>
       <c r="DY92" s="26"/>
       <c r="DZ92" s="26"/>
       <c r="EA92" s="26"/>
       <c r="EB92" s="26"/>
       <c r="EC92" s="26"/>
       <c r="ED92" s="26"/>
       <c r="EE92" s="26"/>
       <c r="EF92" s="26"/>
     </row>
-    <row r="93" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="26"/>
       <c r="B93" s="26"/>
       <c r="C93" s="26"/>
       <c r="D93" s="26"/>
       <c r="E93" s="26"/>
       <c r="F93" s="26"/>
       <c r="G93" s="26"/>
       <c r="H93" s="26"/>
       <c r="I93" s="26"/>
       <c r="J93" s="26"/>
       <c r="K93" s="26"/>
       <c r="L93" s="26"/>
       <c r="M93" s="26"/>
       <c r="N93" s="26"/>
       <c r="O93" s="26"/>
       <c r="P93" s="26"/>
       <c r="Q93" s="26"/>
       <c r="R93" s="26"/>
       <c r="S93" s="26"/>
       <c r="T93" s="26"/>
       <c r="U93" s="26"/>
       <c r="V93" s="26"/>
       <c r="W93" s="26"/>
       <c r="X93" s="26"/>
       <c r="Y93" s="26"/>
@@ -14037,51 +14034,51 @@
       <c r="DI93" s="26"/>
       <c r="DJ93" s="26"/>
       <c r="DK93" s="26"/>
       <c r="DL93" s="26"/>
       <c r="DM93" s="26"/>
       <c r="DN93" s="26"/>
       <c r="DO93" s="26"/>
       <c r="DP93" s="26"/>
       <c r="DQ93" s="26"/>
       <c r="DR93" s="26"/>
       <c r="DS93" s="26"/>
       <c r="DT93" s="26"/>
       <c r="DU93" s="26"/>
       <c r="DV93" s="26"/>
       <c r="DW93" s="26"/>
       <c r="DX93" s="26"/>
       <c r="DY93" s="26"/>
       <c r="DZ93" s="26"/>
       <c r="EA93" s="26"/>
       <c r="EB93" s="26"/>
       <c r="EC93" s="26"/>
       <c r="ED93" s="26"/>
       <c r="EE93" s="26"/>
       <c r="EF93" s="26"/>
     </row>
-    <row r="94" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="26"/>
       <c r="B94" s="26"/>
       <c r="C94" s="26"/>
       <c r="D94" s="26"/>
       <c r="E94" s="26"/>
       <c r="F94" s="26"/>
       <c r="G94" s="26"/>
       <c r="H94" s="26"/>
       <c r="I94" s="26"/>
       <c r="J94" s="26"/>
       <c r="K94" s="26"/>
       <c r="L94" s="26"/>
       <c r="M94" s="26"/>
       <c r="N94" s="26"/>
       <c r="O94" s="26"/>
       <c r="P94" s="26"/>
       <c r="Q94" s="26"/>
       <c r="R94" s="26"/>
       <c r="S94" s="26"/>
       <c r="T94" s="26"/>
       <c r="U94" s="26"/>
       <c r="V94" s="26"/>
       <c r="W94" s="26"/>
       <c r="X94" s="26"/>
       <c r="Y94" s="26"/>
@@ -14175,51 +14172,51 @@
       <c r="DI94" s="26"/>
       <c r="DJ94" s="26"/>
       <c r="DK94" s="26"/>
       <c r="DL94" s="26"/>
       <c r="DM94" s="26"/>
       <c r="DN94" s="26"/>
       <c r="DO94" s="26"/>
       <c r="DP94" s="26"/>
       <c r="DQ94" s="26"/>
       <c r="DR94" s="26"/>
       <c r="DS94" s="26"/>
       <c r="DT94" s="26"/>
       <c r="DU94" s="26"/>
       <c r="DV94" s="26"/>
       <c r="DW94" s="26"/>
       <c r="DX94" s="26"/>
       <c r="DY94" s="26"/>
       <c r="DZ94" s="26"/>
       <c r="EA94" s="26"/>
       <c r="EB94" s="26"/>
       <c r="EC94" s="26"/>
       <c r="ED94" s="26"/>
       <c r="EE94" s="26"/>
       <c r="EF94" s="26"/>
     </row>
-    <row r="95" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="26"/>
       <c r="B95" s="26"/>
       <c r="C95" s="26"/>
       <c r="D95" s="26"/>
       <c r="E95" s="26"/>
       <c r="F95" s="26"/>
       <c r="G95" s="26"/>
       <c r="H95" s="26"/>
       <c r="I95" s="26"/>
       <c r="J95" s="26"/>
       <c r="K95" s="26"/>
       <c r="L95" s="26"/>
       <c r="M95" s="26"/>
       <c r="N95" s="26"/>
       <c r="O95" s="26"/>
       <c r="P95" s="26"/>
       <c r="Q95" s="26"/>
       <c r="R95" s="26"/>
       <c r="S95" s="26"/>
       <c r="T95" s="26"/>
       <c r="U95" s="26"/>
       <c r="V95" s="26"/>
       <c r="W95" s="26"/>
       <c r="X95" s="26"/>
       <c r="Y95" s="26"/>
@@ -14313,51 +14310,51 @@
       <c r="DI95" s="26"/>
       <c r="DJ95" s="26"/>
       <c r="DK95" s="26"/>
       <c r="DL95" s="26"/>
       <c r="DM95" s="26"/>
       <c r="DN95" s="26"/>
       <c r="DO95" s="26"/>
       <c r="DP95" s="26"/>
       <c r="DQ95" s="26"/>
       <c r="DR95" s="26"/>
       <c r="DS95" s="26"/>
       <c r="DT95" s="26"/>
       <c r="DU95" s="26"/>
       <c r="DV95" s="26"/>
       <c r="DW95" s="26"/>
       <c r="DX95" s="26"/>
       <c r="DY95" s="26"/>
       <c r="DZ95" s="26"/>
       <c r="EA95" s="26"/>
       <c r="EB95" s="26"/>
       <c r="EC95" s="26"/>
       <c r="ED95" s="26"/>
       <c r="EE95" s="26"/>
       <c r="EF95" s="26"/>
     </row>
-    <row r="96" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="26"/>
       <c r="B96" s="26"/>
       <c r="C96" s="26"/>
       <c r="D96" s="26"/>
       <c r="E96" s="26"/>
       <c r="F96" s="26"/>
       <c r="G96" s="26"/>
       <c r="H96" s="26"/>
       <c r="I96" s="26"/>
       <c r="J96" s="26"/>
       <c r="K96" s="26"/>
       <c r="L96" s="26"/>
       <c r="M96" s="26"/>
       <c r="N96" s="26"/>
       <c r="O96" s="26"/>
       <c r="P96" s="26"/>
       <c r="Q96" s="26"/>
       <c r="R96" s="26"/>
       <c r="S96" s="26"/>
       <c r="T96" s="26"/>
       <c r="U96" s="26"/>
       <c r="V96" s="26"/>
       <c r="W96" s="26"/>
       <c r="X96" s="26"/>
       <c r="Y96" s="26"/>
@@ -14451,51 +14448,51 @@
       <c r="DI96" s="26"/>
       <c r="DJ96" s="26"/>
       <c r="DK96" s="26"/>
       <c r="DL96" s="26"/>
       <c r="DM96" s="26"/>
       <c r="DN96" s="26"/>
       <c r="DO96" s="26"/>
       <c r="DP96" s="26"/>
       <c r="DQ96" s="26"/>
       <c r="DR96" s="26"/>
       <c r="DS96" s="26"/>
       <c r="DT96" s="26"/>
       <c r="DU96" s="26"/>
       <c r="DV96" s="26"/>
       <c r="DW96" s="26"/>
       <c r="DX96" s="26"/>
       <c r="DY96" s="26"/>
       <c r="DZ96" s="26"/>
       <c r="EA96" s="26"/>
       <c r="EB96" s="26"/>
       <c r="EC96" s="26"/>
       <c r="ED96" s="26"/>
       <c r="EE96" s="26"/>
       <c r="EF96" s="26"/>
     </row>
-    <row r="97" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="26"/>
       <c r="B97" s="26"/>
       <c r="C97" s="26"/>
       <c r="D97" s="26"/>
       <c r="E97" s="26"/>
       <c r="F97" s="26"/>
       <c r="G97" s="26"/>
       <c r="H97" s="26"/>
       <c r="I97" s="26"/>
       <c r="J97" s="26"/>
       <c r="K97" s="26"/>
       <c r="L97" s="26"/>
       <c r="M97" s="26"/>
       <c r="N97" s="26"/>
       <c r="O97" s="26"/>
       <c r="P97" s="26"/>
       <c r="Q97" s="26"/>
       <c r="R97" s="26"/>
       <c r="S97" s="26"/>
       <c r="T97" s="26"/>
       <c r="U97" s="26"/>
       <c r="V97" s="26"/>
       <c r="W97" s="26"/>
       <c r="X97" s="26"/>
       <c r="Y97" s="26"/>
@@ -14589,51 +14586,51 @@
       <c r="DI97" s="26"/>
       <c r="DJ97" s="26"/>
       <c r="DK97" s="26"/>
       <c r="DL97" s="26"/>
       <c r="DM97" s="26"/>
       <c r="DN97" s="26"/>
       <c r="DO97" s="26"/>
       <c r="DP97" s="26"/>
       <c r="DQ97" s="26"/>
       <c r="DR97" s="26"/>
       <c r="DS97" s="26"/>
       <c r="DT97" s="26"/>
       <c r="DU97" s="26"/>
       <c r="DV97" s="26"/>
       <c r="DW97" s="26"/>
       <c r="DX97" s="26"/>
       <c r="DY97" s="26"/>
       <c r="DZ97" s="26"/>
       <c r="EA97" s="26"/>
       <c r="EB97" s="26"/>
       <c r="EC97" s="26"/>
       <c r="ED97" s="26"/>
       <c r="EE97" s="26"/>
       <c r="EF97" s="26"/>
     </row>
-    <row r="98" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="26"/>
       <c r="B98" s="26"/>
       <c r="C98" s="26"/>
       <c r="D98" s="26"/>
       <c r="E98" s="26"/>
       <c r="F98" s="26"/>
       <c r="G98" s="26"/>
       <c r="H98" s="26"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="26"/>
       <c r="L98" s="26"/>
       <c r="M98" s="26"/>
       <c r="N98" s="26"/>
       <c r="O98" s="26"/>
       <c r="P98" s="26"/>
       <c r="Q98" s="26"/>
       <c r="R98" s="26"/>
       <c r="S98" s="26"/>
       <c r="T98" s="26"/>
       <c r="U98" s="26"/>
       <c r="V98" s="26"/>
       <c r="W98" s="26"/>
       <c r="X98" s="26"/>
       <c r="Y98" s="26"/>
@@ -14727,51 +14724,51 @@
       <c r="DI98" s="26"/>
       <c r="DJ98" s="26"/>
       <c r="DK98" s="26"/>
       <c r="DL98" s="26"/>
       <c r="DM98" s="26"/>
       <c r="DN98" s="26"/>
       <c r="DO98" s="26"/>
       <c r="DP98" s="26"/>
       <c r="DQ98" s="26"/>
       <c r="DR98" s="26"/>
       <c r="DS98" s="26"/>
       <c r="DT98" s="26"/>
       <c r="DU98" s="26"/>
       <c r="DV98" s="26"/>
       <c r="DW98" s="26"/>
       <c r="DX98" s="26"/>
       <c r="DY98" s="26"/>
       <c r="DZ98" s="26"/>
       <c r="EA98" s="26"/>
       <c r="EB98" s="26"/>
       <c r="EC98" s="26"/>
       <c r="ED98" s="26"/>
       <c r="EE98" s="26"/>
       <c r="EF98" s="26"/>
     </row>
-    <row r="99" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="26"/>
       <c r="B99" s="26"/>
       <c r="C99" s="26"/>
       <c r="D99" s="26"/>
       <c r="E99" s="26"/>
       <c r="F99" s="26"/>
       <c r="G99" s="26"/>
       <c r="H99" s="26"/>
       <c r="I99" s="26"/>
       <c r="J99" s="26"/>
       <c r="K99" s="26"/>
       <c r="L99" s="26"/>
       <c r="M99" s="26"/>
       <c r="N99" s="26"/>
       <c r="O99" s="26"/>
       <c r="P99" s="26"/>
       <c r="Q99" s="26"/>
       <c r="R99" s="26"/>
       <c r="S99" s="26"/>
       <c r="T99" s="26"/>
       <c r="U99" s="26"/>
       <c r="V99" s="26"/>
       <c r="W99" s="26"/>
       <c r="X99" s="26"/>
       <c r="Y99" s="26"/>
@@ -14865,51 +14862,51 @@
       <c r="DI99" s="26"/>
       <c r="DJ99" s="26"/>
       <c r="DK99" s="26"/>
       <c r="DL99" s="26"/>
       <c r="DM99" s="26"/>
       <c r="DN99" s="26"/>
       <c r="DO99" s="26"/>
       <c r="DP99" s="26"/>
       <c r="DQ99" s="26"/>
       <c r="DR99" s="26"/>
       <c r="DS99" s="26"/>
       <c r="DT99" s="26"/>
       <c r="DU99" s="26"/>
       <c r="DV99" s="26"/>
       <c r="DW99" s="26"/>
       <c r="DX99" s="26"/>
       <c r="DY99" s="26"/>
       <c r="DZ99" s="26"/>
       <c r="EA99" s="26"/>
       <c r="EB99" s="26"/>
       <c r="EC99" s="26"/>
       <c r="ED99" s="26"/>
       <c r="EE99" s="26"/>
       <c r="EF99" s="26"/>
     </row>
-    <row r="100" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="26"/>
       <c r="B100" s="26"/>
       <c r="C100" s="26"/>
       <c r="D100" s="26"/>
       <c r="E100" s="26"/>
       <c r="F100" s="26"/>
       <c r="G100" s="26"/>
       <c r="H100" s="26"/>
       <c r="I100" s="26"/>
       <c r="J100" s="26"/>
       <c r="K100" s="26"/>
       <c r="L100" s="26"/>
       <c r="M100" s="26"/>
       <c r="N100" s="26"/>
       <c r="O100" s="26"/>
       <c r="P100" s="26"/>
       <c r="Q100" s="26"/>
       <c r="R100" s="26"/>
       <c r="S100" s="26"/>
       <c r="T100" s="26"/>
       <c r="U100" s="26"/>
       <c r="V100" s="26"/>
       <c r="W100" s="26"/>
       <c r="X100" s="26"/>
       <c r="Y100" s="26"/>
@@ -15003,51 +15000,51 @@
       <c r="DI100" s="26"/>
       <c r="DJ100" s="26"/>
       <c r="DK100" s="26"/>
       <c r="DL100" s="26"/>
       <c r="DM100" s="26"/>
       <c r="DN100" s="26"/>
       <c r="DO100" s="26"/>
       <c r="DP100" s="26"/>
       <c r="DQ100" s="26"/>
       <c r="DR100" s="26"/>
       <c r="DS100" s="26"/>
       <c r="DT100" s="26"/>
       <c r="DU100" s="26"/>
       <c r="DV100" s="26"/>
       <c r="DW100" s="26"/>
       <c r="DX100" s="26"/>
       <c r="DY100" s="26"/>
       <c r="DZ100" s="26"/>
       <c r="EA100" s="26"/>
       <c r="EB100" s="26"/>
       <c r="EC100" s="26"/>
       <c r="ED100" s="26"/>
       <c r="EE100" s="26"/>
       <c r="EF100" s="26"/>
     </row>
-    <row r="101" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="26"/>
       <c r="B101" s="26"/>
       <c r="C101" s="26"/>
       <c r="D101" s="26"/>
       <c r="E101" s="26"/>
       <c r="F101" s="26"/>
       <c r="G101" s="26"/>
       <c r="H101" s="26"/>
       <c r="I101" s="26"/>
       <c r="J101" s="26"/>
       <c r="K101" s="26"/>
       <c r="L101" s="26"/>
       <c r="M101" s="26"/>
       <c r="N101" s="26"/>
       <c r="O101" s="26"/>
       <c r="P101" s="26"/>
       <c r="Q101" s="26"/>
       <c r="R101" s="26"/>
       <c r="S101" s="26"/>
       <c r="T101" s="26"/>
       <c r="U101" s="26"/>
       <c r="V101" s="26"/>
       <c r="W101" s="26"/>
       <c r="X101" s="26"/>
       <c r="Y101" s="26"/>
@@ -15141,51 +15138,51 @@
       <c r="DI101" s="26"/>
       <c r="DJ101" s="26"/>
       <c r="DK101" s="26"/>
       <c r="DL101" s="26"/>
       <c r="DM101" s="26"/>
       <c r="DN101" s="26"/>
       <c r="DO101" s="26"/>
       <c r="DP101" s="26"/>
       <c r="DQ101" s="26"/>
       <c r="DR101" s="26"/>
       <c r="DS101" s="26"/>
       <c r="DT101" s="26"/>
       <c r="DU101" s="26"/>
       <c r="DV101" s="26"/>
       <c r="DW101" s="26"/>
       <c r="DX101" s="26"/>
       <c r="DY101" s="26"/>
       <c r="DZ101" s="26"/>
       <c r="EA101" s="26"/>
       <c r="EB101" s="26"/>
       <c r="EC101" s="26"/>
       <c r="ED101" s="26"/>
       <c r="EE101" s="26"/>
       <c r="EF101" s="26"/>
     </row>
-    <row r="102" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="26"/>
       <c r="B102" s="26"/>
       <c r="C102" s="26"/>
       <c r="D102" s="26"/>
       <c r="E102" s="26"/>
       <c r="F102" s="26"/>
       <c r="G102" s="26"/>
       <c r="H102" s="26"/>
       <c r="I102" s="26"/>
       <c r="J102" s="26"/>
       <c r="K102" s="26"/>
       <c r="L102" s="26"/>
       <c r="M102" s="26"/>
       <c r="N102" s="26"/>
       <c r="O102" s="26"/>
       <c r="P102" s="26"/>
       <c r="Q102" s="26"/>
       <c r="R102" s="26"/>
       <c r="S102" s="26"/>
       <c r="T102" s="26"/>
       <c r="U102" s="26"/>
       <c r="V102" s="26"/>
       <c r="W102" s="26"/>
       <c r="X102" s="26"/>
       <c r="Y102" s="26"/>
@@ -15279,51 +15276,51 @@
       <c r="DI102" s="26"/>
       <c r="DJ102" s="26"/>
       <c r="DK102" s="26"/>
       <c r="DL102" s="26"/>
       <c r="DM102" s="26"/>
       <c r="DN102" s="26"/>
       <c r="DO102" s="26"/>
       <c r="DP102" s="26"/>
       <c r="DQ102" s="26"/>
       <c r="DR102" s="26"/>
       <c r="DS102" s="26"/>
       <c r="DT102" s="26"/>
       <c r="DU102" s="26"/>
       <c r="DV102" s="26"/>
       <c r="DW102" s="26"/>
       <c r="DX102" s="26"/>
       <c r="DY102" s="26"/>
       <c r="DZ102" s="26"/>
       <c r="EA102" s="26"/>
       <c r="EB102" s="26"/>
       <c r="EC102" s="26"/>
       <c r="ED102" s="26"/>
       <c r="EE102" s="26"/>
       <c r="EF102" s="26"/>
     </row>
-    <row r="103" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="26"/>
       <c r="B103" s="26"/>
       <c r="C103" s="26"/>
       <c r="D103" s="26"/>
       <c r="E103" s="26"/>
       <c r="F103" s="26"/>
       <c r="G103" s="26"/>
       <c r="H103" s="26"/>
       <c r="I103" s="26"/>
       <c r="J103" s="26"/>
       <c r="K103" s="26"/>
       <c r="L103" s="26"/>
       <c r="M103" s="26"/>
       <c r="N103" s="26"/>
       <c r="O103" s="26"/>
       <c r="P103" s="26"/>
       <c r="Q103" s="26"/>
       <c r="R103" s="26"/>
       <c r="S103" s="26"/>
       <c r="T103" s="26"/>
       <c r="U103" s="26"/>
       <c r="V103" s="26"/>
       <c r="W103" s="26"/>
       <c r="X103" s="26"/>
       <c r="Y103" s="26"/>
@@ -15417,51 +15414,51 @@
       <c r="DI103" s="26"/>
       <c r="DJ103" s="26"/>
       <c r="DK103" s="26"/>
       <c r="DL103" s="26"/>
       <c r="DM103" s="26"/>
       <c r="DN103" s="26"/>
       <c r="DO103" s="26"/>
       <c r="DP103" s="26"/>
       <c r="DQ103" s="26"/>
       <c r="DR103" s="26"/>
       <c r="DS103" s="26"/>
       <c r="DT103" s="26"/>
       <c r="DU103" s="26"/>
       <c r="DV103" s="26"/>
       <c r="DW103" s="26"/>
       <c r="DX103" s="26"/>
       <c r="DY103" s="26"/>
       <c r="DZ103" s="26"/>
       <c r="EA103" s="26"/>
       <c r="EB103" s="26"/>
       <c r="EC103" s="26"/>
       <c r="ED103" s="26"/>
       <c r="EE103" s="26"/>
       <c r="EF103" s="26"/>
     </row>
-    <row r="104" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="26"/>
       <c r="B104" s="26"/>
       <c r="C104" s="26"/>
       <c r="D104" s="26"/>
       <c r="E104" s="26"/>
       <c r="F104" s="26"/>
       <c r="G104" s="26"/>
       <c r="H104" s="26"/>
       <c r="I104" s="26"/>
       <c r="J104" s="26"/>
       <c r="K104" s="26"/>
       <c r="L104" s="26"/>
       <c r="M104" s="26"/>
       <c r="N104" s="26"/>
       <c r="O104" s="26"/>
       <c r="P104" s="26"/>
       <c r="Q104" s="26"/>
       <c r="R104" s="26"/>
       <c r="S104" s="26"/>
       <c r="T104" s="26"/>
       <c r="U104" s="26"/>
       <c r="V104" s="26"/>
       <c r="W104" s="26"/>
       <c r="X104" s="26"/>
       <c r="Y104" s="26"/>
@@ -15555,51 +15552,51 @@
       <c r="DI104" s="26"/>
       <c r="DJ104" s="26"/>
       <c r="DK104" s="26"/>
       <c r="DL104" s="26"/>
       <c r="DM104" s="26"/>
       <c r="DN104" s="26"/>
       <c r="DO104" s="26"/>
       <c r="DP104" s="26"/>
       <c r="DQ104" s="26"/>
       <c r="DR104" s="26"/>
       <c r="DS104" s="26"/>
       <c r="DT104" s="26"/>
       <c r="DU104" s="26"/>
       <c r="DV104" s="26"/>
       <c r="DW104" s="26"/>
       <c r="DX104" s="26"/>
       <c r="DY104" s="26"/>
       <c r="DZ104" s="26"/>
       <c r="EA104" s="26"/>
       <c r="EB104" s="26"/>
       <c r="EC104" s="26"/>
       <c r="ED104" s="26"/>
       <c r="EE104" s="26"/>
       <c r="EF104" s="26"/>
     </row>
-    <row r="105" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="26"/>
       <c r="B105" s="26"/>
       <c r="C105" s="26"/>
       <c r="D105" s="26"/>
       <c r="E105" s="26"/>
       <c r="F105" s="26"/>
       <c r="G105" s="26"/>
       <c r="H105" s="26"/>
       <c r="I105" s="26"/>
       <c r="J105" s="26"/>
       <c r="K105" s="26"/>
       <c r="L105" s="26"/>
       <c r="M105" s="26"/>
       <c r="N105" s="26"/>
       <c r="O105" s="26"/>
       <c r="P105" s="26"/>
       <c r="Q105" s="26"/>
       <c r="R105" s="26"/>
       <c r="S105" s="26"/>
       <c r="T105" s="26"/>
       <c r="U105" s="26"/>
       <c r="V105" s="26"/>
       <c r="W105" s="26"/>
       <c r="X105" s="26"/>
       <c r="Y105" s="26"/>
@@ -15693,51 +15690,51 @@
       <c r="DI105" s="26"/>
       <c r="DJ105" s="26"/>
       <c r="DK105" s="26"/>
       <c r="DL105" s="26"/>
       <c r="DM105" s="26"/>
       <c r="DN105" s="26"/>
       <c r="DO105" s="26"/>
       <c r="DP105" s="26"/>
       <c r="DQ105" s="26"/>
       <c r="DR105" s="26"/>
       <c r="DS105" s="26"/>
       <c r="DT105" s="26"/>
       <c r="DU105" s="26"/>
       <c r="DV105" s="26"/>
       <c r="DW105" s="26"/>
       <c r="DX105" s="26"/>
       <c r="DY105" s="26"/>
       <c r="DZ105" s="26"/>
       <c r="EA105" s="26"/>
       <c r="EB105" s="26"/>
       <c r="EC105" s="26"/>
       <c r="ED105" s="26"/>
       <c r="EE105" s="26"/>
       <c r="EF105" s="26"/>
     </row>
-    <row r="106" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="26"/>
       <c r="B106" s="26"/>
       <c r="C106" s="26"/>
       <c r="D106" s="26"/>
       <c r="E106" s="26"/>
       <c r="F106" s="26"/>
       <c r="G106" s="26"/>
       <c r="H106" s="26"/>
       <c r="I106" s="26"/>
       <c r="J106" s="26"/>
       <c r="K106" s="26"/>
       <c r="L106" s="26"/>
       <c r="M106" s="26"/>
       <c r="N106" s="26"/>
       <c r="O106" s="26"/>
       <c r="P106" s="26"/>
       <c r="Q106" s="26"/>
       <c r="R106" s="26"/>
       <c r="S106" s="26"/>
       <c r="T106" s="26"/>
       <c r="U106" s="26"/>
       <c r="V106" s="26"/>
       <c r="W106" s="26"/>
       <c r="X106" s="26"/>
       <c r="Y106" s="26"/>
@@ -15831,51 +15828,51 @@
       <c r="DI106" s="26"/>
       <c r="DJ106" s="26"/>
       <c r="DK106" s="26"/>
       <c r="DL106" s="26"/>
       <c r="DM106" s="26"/>
       <c r="DN106" s="26"/>
       <c r="DO106" s="26"/>
       <c r="DP106" s="26"/>
       <c r="DQ106" s="26"/>
       <c r="DR106" s="26"/>
       <c r="DS106" s="26"/>
       <c r="DT106" s="26"/>
       <c r="DU106" s="26"/>
       <c r="DV106" s="26"/>
       <c r="DW106" s="26"/>
       <c r="DX106" s="26"/>
       <c r="DY106" s="26"/>
       <c r="DZ106" s="26"/>
       <c r="EA106" s="26"/>
       <c r="EB106" s="26"/>
       <c r="EC106" s="26"/>
       <c r="ED106" s="26"/>
       <c r="EE106" s="26"/>
       <c r="EF106" s="26"/>
     </row>
-    <row r="107" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="26"/>
       <c r="B107" s="26"/>
       <c r="C107" s="26"/>
       <c r="D107" s="26"/>
       <c r="E107" s="26"/>
       <c r="F107" s="26"/>
       <c r="G107" s="26"/>
       <c r="H107" s="26"/>
       <c r="I107" s="26"/>
       <c r="J107" s="26"/>
       <c r="K107" s="26"/>
       <c r="L107" s="26"/>
       <c r="M107" s="26"/>
       <c r="N107" s="26"/>
       <c r="O107" s="26"/>
       <c r="P107" s="26"/>
       <c r="Q107" s="26"/>
       <c r="R107" s="26"/>
       <c r="S107" s="26"/>
       <c r="T107" s="26"/>
       <c r="U107" s="26"/>
       <c r="V107" s="26"/>
       <c r="W107" s="26"/>
       <c r="X107" s="26"/>
       <c r="Y107" s="26"/>
@@ -15969,51 +15966,51 @@
       <c r="DI107" s="26"/>
       <c r="DJ107" s="26"/>
       <c r="DK107" s="26"/>
       <c r="DL107" s="26"/>
       <c r="DM107" s="26"/>
       <c r="DN107" s="26"/>
       <c r="DO107" s="26"/>
       <c r="DP107" s="26"/>
       <c r="DQ107" s="26"/>
       <c r="DR107" s="26"/>
       <c r="DS107" s="26"/>
       <c r="DT107" s="26"/>
       <c r="DU107" s="26"/>
       <c r="DV107" s="26"/>
       <c r="DW107" s="26"/>
       <c r="DX107" s="26"/>
       <c r="DY107" s="26"/>
       <c r="DZ107" s="26"/>
       <c r="EA107" s="26"/>
       <c r="EB107" s="26"/>
       <c r="EC107" s="26"/>
       <c r="ED107" s="26"/>
       <c r="EE107" s="26"/>
       <c r="EF107" s="26"/>
     </row>
-    <row r="108" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="26"/>
       <c r="B108" s="26"/>
       <c r="C108" s="26"/>
       <c r="D108" s="26"/>
       <c r="E108" s="26"/>
       <c r="F108" s="26"/>
       <c r="G108" s="26"/>
       <c r="H108" s="26"/>
       <c r="I108" s="26"/>
       <c r="J108" s="26"/>
       <c r="K108" s="26"/>
       <c r="L108" s="26"/>
       <c r="M108" s="26"/>
       <c r="N108" s="26"/>
       <c r="O108" s="26"/>
       <c r="P108" s="26"/>
       <c r="Q108" s="26"/>
       <c r="R108" s="26"/>
       <c r="S108" s="26"/>
       <c r="T108" s="26"/>
       <c r="U108" s="26"/>
       <c r="V108" s="26"/>
       <c r="W108" s="26"/>
       <c r="X108" s="26"/>
       <c r="Y108" s="26"/>
@@ -16107,51 +16104,51 @@
       <c r="DI108" s="26"/>
       <c r="DJ108" s="26"/>
       <c r="DK108" s="26"/>
       <c r="DL108" s="26"/>
       <c r="DM108" s="26"/>
       <c r="DN108" s="26"/>
       <c r="DO108" s="26"/>
       <c r="DP108" s="26"/>
       <c r="DQ108" s="26"/>
       <c r="DR108" s="26"/>
       <c r="DS108" s="26"/>
       <c r="DT108" s="26"/>
       <c r="DU108" s="26"/>
       <c r="DV108" s="26"/>
       <c r="DW108" s="26"/>
       <c r="DX108" s="26"/>
       <c r="DY108" s="26"/>
       <c r="DZ108" s="26"/>
       <c r="EA108" s="26"/>
       <c r="EB108" s="26"/>
       <c r="EC108" s="26"/>
       <c r="ED108" s="26"/>
       <c r="EE108" s="26"/>
       <c r="EF108" s="26"/>
     </row>
-    <row r="109" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="26"/>
       <c r="B109" s="26"/>
       <c r="C109" s="26"/>
       <c r="D109" s="26"/>
       <c r="E109" s="26"/>
       <c r="F109" s="26"/>
       <c r="G109" s="26"/>
       <c r="H109" s="26"/>
       <c r="I109" s="26"/>
       <c r="J109" s="26"/>
       <c r="K109" s="26"/>
       <c r="L109" s="26"/>
       <c r="M109" s="26"/>
       <c r="N109" s="26"/>
       <c r="O109" s="26"/>
       <c r="P109" s="26"/>
       <c r="Q109" s="26"/>
       <c r="R109" s="26"/>
       <c r="S109" s="26"/>
       <c r="T109" s="26"/>
       <c r="U109" s="26"/>
       <c r="V109" s="26"/>
       <c r="W109" s="26"/>
       <c r="X109" s="26"/>
       <c r="Y109" s="26"/>
@@ -16245,51 +16242,51 @@
       <c r="DI109" s="26"/>
       <c r="DJ109" s="26"/>
       <c r="DK109" s="26"/>
       <c r="DL109" s="26"/>
       <c r="DM109" s="26"/>
       <c r="DN109" s="26"/>
       <c r="DO109" s="26"/>
       <c r="DP109" s="26"/>
       <c r="DQ109" s="26"/>
       <c r="DR109" s="26"/>
       <c r="DS109" s="26"/>
       <c r="DT109" s="26"/>
       <c r="DU109" s="26"/>
       <c r="DV109" s="26"/>
       <c r="DW109" s="26"/>
       <c r="DX109" s="26"/>
       <c r="DY109" s="26"/>
       <c r="DZ109" s="26"/>
       <c r="EA109" s="26"/>
       <c r="EB109" s="26"/>
       <c r="EC109" s="26"/>
       <c r="ED109" s="26"/>
       <c r="EE109" s="26"/>
       <c r="EF109" s="26"/>
     </row>
-    <row r="110" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="26"/>
       <c r="B110" s="26"/>
       <c r="C110" s="26"/>
       <c r="D110" s="26"/>
       <c r="E110" s="26"/>
       <c r="F110" s="26"/>
       <c r="G110" s="26"/>
       <c r="H110" s="26"/>
       <c r="I110" s="26"/>
       <c r="J110" s="26"/>
       <c r="K110" s="26"/>
       <c r="L110" s="26"/>
       <c r="M110" s="26"/>
       <c r="N110" s="26"/>
       <c r="O110" s="26"/>
       <c r="P110" s="26"/>
       <c r="Q110" s="26"/>
       <c r="R110" s="26"/>
       <c r="S110" s="26"/>
       <c r="T110" s="26"/>
       <c r="U110" s="26"/>
       <c r="V110" s="26"/>
       <c r="W110" s="26"/>
       <c r="X110" s="26"/>
       <c r="Y110" s="26"/>
@@ -16383,51 +16380,51 @@
       <c r="DI110" s="26"/>
       <c r="DJ110" s="26"/>
       <c r="DK110" s="26"/>
       <c r="DL110" s="26"/>
       <c r="DM110" s="26"/>
       <c r="DN110" s="26"/>
       <c r="DO110" s="26"/>
       <c r="DP110" s="26"/>
       <c r="DQ110" s="26"/>
       <c r="DR110" s="26"/>
       <c r="DS110" s="26"/>
       <c r="DT110" s="26"/>
       <c r="DU110" s="26"/>
       <c r="DV110" s="26"/>
       <c r="DW110" s="26"/>
       <c r="DX110" s="26"/>
       <c r="DY110" s="26"/>
       <c r="DZ110" s="26"/>
       <c r="EA110" s="26"/>
       <c r="EB110" s="26"/>
       <c r="EC110" s="26"/>
       <c r="ED110" s="26"/>
       <c r="EE110" s="26"/>
       <c r="EF110" s="26"/>
     </row>
-    <row r="111" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="26"/>
       <c r="B111" s="26"/>
       <c r="C111" s="26"/>
       <c r="D111" s="26"/>
       <c r="E111" s="26"/>
       <c r="F111" s="26"/>
       <c r="G111" s="26"/>
       <c r="H111" s="26"/>
       <c r="I111" s="26"/>
       <c r="J111" s="26"/>
       <c r="K111" s="26"/>
       <c r="L111" s="26"/>
       <c r="M111" s="26"/>
       <c r="N111" s="26"/>
       <c r="O111" s="26"/>
       <c r="P111" s="26"/>
       <c r="Q111" s="26"/>
       <c r="R111" s="26"/>
       <c r="S111" s="26"/>
       <c r="T111" s="26"/>
       <c r="U111" s="26"/>
       <c r="V111" s="26"/>
       <c r="W111" s="26"/>
       <c r="X111" s="26"/>
       <c r="Y111" s="26"/>
@@ -16521,51 +16518,51 @@
       <c r="DI111" s="26"/>
       <c r="DJ111" s="26"/>
       <c r="DK111" s="26"/>
       <c r="DL111" s="26"/>
       <c r="DM111" s="26"/>
       <c r="DN111" s="26"/>
       <c r="DO111" s="26"/>
       <c r="DP111" s="26"/>
       <c r="DQ111" s="26"/>
       <c r="DR111" s="26"/>
       <c r="DS111" s="26"/>
       <c r="DT111" s="26"/>
       <c r="DU111" s="26"/>
       <c r="DV111" s="26"/>
       <c r="DW111" s="26"/>
       <c r="DX111" s="26"/>
       <c r="DY111" s="26"/>
       <c r="DZ111" s="26"/>
       <c r="EA111" s="26"/>
       <c r="EB111" s="26"/>
       <c r="EC111" s="26"/>
       <c r="ED111" s="26"/>
       <c r="EE111" s="26"/>
       <c r="EF111" s="26"/>
     </row>
-    <row r="112" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="26"/>
       <c r="B112" s="26"/>
       <c r="C112" s="26"/>
       <c r="D112" s="26"/>
       <c r="E112" s="26"/>
       <c r="F112" s="26"/>
       <c r="G112" s="26"/>
       <c r="H112" s="26"/>
       <c r="I112" s="26"/>
       <c r="J112" s="26"/>
       <c r="K112" s="26"/>
       <c r="L112" s="26"/>
       <c r="M112" s="26"/>
       <c r="N112" s="26"/>
       <c r="O112" s="26"/>
       <c r="P112" s="26"/>
       <c r="Q112" s="26"/>
       <c r="R112" s="26"/>
       <c r="S112" s="26"/>
       <c r="T112" s="26"/>
       <c r="U112" s="26"/>
       <c r="V112" s="26"/>
       <c r="W112" s="26"/>
       <c r="X112" s="26"/>
       <c r="Y112" s="26"/>
@@ -16659,51 +16656,51 @@
       <c r="DI112" s="26"/>
       <c r="DJ112" s="26"/>
       <c r="DK112" s="26"/>
       <c r="DL112" s="26"/>
       <c r="DM112" s="26"/>
       <c r="DN112" s="26"/>
       <c r="DO112" s="26"/>
       <c r="DP112" s="26"/>
       <c r="DQ112" s="26"/>
       <c r="DR112" s="26"/>
       <c r="DS112" s="26"/>
       <c r="DT112" s="26"/>
       <c r="DU112" s="26"/>
       <c r="DV112" s="26"/>
       <c r="DW112" s="26"/>
       <c r="DX112" s="26"/>
       <c r="DY112" s="26"/>
       <c r="DZ112" s="26"/>
       <c r="EA112" s="26"/>
       <c r="EB112" s="26"/>
       <c r="EC112" s="26"/>
       <c r="ED112" s="26"/>
       <c r="EE112" s="26"/>
       <c r="EF112" s="26"/>
     </row>
-    <row r="113" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="26"/>
       <c r="B113" s="26"/>
       <c r="C113" s="26"/>
       <c r="D113" s="26"/>
       <c r="E113" s="26"/>
       <c r="F113" s="26"/>
       <c r="G113" s="26"/>
       <c r="H113" s="26"/>
       <c r="I113" s="26"/>
       <c r="J113" s="26"/>
       <c r="K113" s="26"/>
       <c r="L113" s="26"/>
       <c r="M113" s="26"/>
       <c r="N113" s="26"/>
       <c r="O113" s="26"/>
       <c r="P113" s="26"/>
       <c r="Q113" s="26"/>
       <c r="R113" s="26"/>
       <c r="S113" s="26"/>
       <c r="T113" s="26"/>
       <c r="U113" s="26"/>
       <c r="V113" s="26"/>
       <c r="W113" s="26"/>
       <c r="X113" s="26"/>
       <c r="Y113" s="26"/>
@@ -16797,51 +16794,51 @@
       <c r="DI113" s="26"/>
       <c r="DJ113" s="26"/>
       <c r="DK113" s="26"/>
       <c r="DL113" s="26"/>
       <c r="DM113" s="26"/>
       <c r="DN113" s="26"/>
       <c r="DO113" s="26"/>
       <c r="DP113" s="26"/>
       <c r="DQ113" s="26"/>
       <c r="DR113" s="26"/>
       <c r="DS113" s="26"/>
       <c r="DT113" s="26"/>
       <c r="DU113" s="26"/>
       <c r="DV113" s="26"/>
       <c r="DW113" s="26"/>
       <c r="DX113" s="26"/>
       <c r="DY113" s="26"/>
       <c r="DZ113" s="26"/>
       <c r="EA113" s="26"/>
       <c r="EB113" s="26"/>
       <c r="EC113" s="26"/>
       <c r="ED113" s="26"/>
       <c r="EE113" s="26"/>
       <c r="EF113" s="26"/>
     </row>
-    <row r="114" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="26"/>
       <c r="B114" s="26"/>
       <c r="C114" s="26"/>
       <c r="D114" s="26"/>
       <c r="E114" s="26"/>
       <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="26"/>
       <c r="I114" s="26"/>
       <c r="J114" s="26"/>
       <c r="K114" s="26"/>
       <c r="L114" s="26"/>
       <c r="M114" s="26"/>
       <c r="N114" s="26"/>
       <c r="O114" s="26"/>
       <c r="P114" s="26"/>
       <c r="Q114" s="26"/>
       <c r="R114" s="26"/>
       <c r="S114" s="26"/>
       <c r="T114" s="26"/>
       <c r="U114" s="26"/>
       <c r="V114" s="26"/>
       <c r="W114" s="26"/>
       <c r="X114" s="26"/>
       <c r="Y114" s="26"/>
@@ -16935,51 +16932,51 @@
       <c r="DI114" s="26"/>
       <c r="DJ114" s="26"/>
       <c r="DK114" s="26"/>
       <c r="DL114" s="26"/>
       <c r="DM114" s="26"/>
       <c r="DN114" s="26"/>
       <c r="DO114" s="26"/>
       <c r="DP114" s="26"/>
       <c r="DQ114" s="26"/>
       <c r="DR114" s="26"/>
       <c r="DS114" s="26"/>
       <c r="DT114" s="26"/>
       <c r="DU114" s="26"/>
       <c r="DV114" s="26"/>
       <c r="DW114" s="26"/>
       <c r="DX114" s="26"/>
       <c r="DY114" s="26"/>
       <c r="DZ114" s="26"/>
       <c r="EA114" s="26"/>
       <c r="EB114" s="26"/>
       <c r="EC114" s="26"/>
       <c r="ED114" s="26"/>
       <c r="EE114" s="26"/>
       <c r="EF114" s="26"/>
     </row>
-    <row r="115" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="26"/>
       <c r="B115" s="26"/>
       <c r="C115" s="26"/>
       <c r="D115" s="26"/>
       <c r="E115" s="26"/>
       <c r="F115" s="26"/>
       <c r="G115" s="26"/>
       <c r="H115" s="26"/>
       <c r="I115" s="26"/>
       <c r="J115" s="26"/>
       <c r="K115" s="26"/>
       <c r="L115" s="26"/>
       <c r="M115" s="26"/>
       <c r="N115" s="26"/>
       <c r="O115" s="26"/>
       <c r="P115" s="26"/>
       <c r="Q115" s="26"/>
       <c r="R115" s="26"/>
       <c r="S115" s="26"/>
       <c r="T115" s="26"/>
       <c r="U115" s="26"/>
       <c r="V115" s="26"/>
       <c r="W115" s="26"/>
       <c r="X115" s="26"/>
       <c r="Y115" s="26"/>
@@ -17073,51 +17070,51 @@
       <c r="DI115" s="26"/>
       <c r="DJ115" s="26"/>
       <c r="DK115" s="26"/>
       <c r="DL115" s="26"/>
       <c r="DM115" s="26"/>
       <c r="DN115" s="26"/>
       <c r="DO115" s="26"/>
       <c r="DP115" s="26"/>
       <c r="DQ115" s="26"/>
       <c r="DR115" s="26"/>
       <c r="DS115" s="26"/>
       <c r="DT115" s="26"/>
       <c r="DU115" s="26"/>
       <c r="DV115" s="26"/>
       <c r="DW115" s="26"/>
       <c r="DX115" s="26"/>
       <c r="DY115" s="26"/>
       <c r="DZ115" s="26"/>
       <c r="EA115" s="26"/>
       <c r="EB115" s="26"/>
       <c r="EC115" s="26"/>
       <c r="ED115" s="26"/>
       <c r="EE115" s="26"/>
       <c r="EF115" s="26"/>
     </row>
-    <row r="116" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="26"/>
       <c r="B116" s="26"/>
       <c r="C116" s="26"/>
       <c r="D116" s="26"/>
       <c r="E116" s="26"/>
       <c r="F116" s="26"/>
       <c r="G116" s="26"/>
       <c r="H116" s="26"/>
       <c r="I116" s="26"/>
       <c r="J116" s="26"/>
       <c r="K116" s="26"/>
       <c r="L116" s="26"/>
       <c r="M116" s="26"/>
       <c r="N116" s="26"/>
       <c r="O116" s="26"/>
       <c r="P116" s="26"/>
       <c r="Q116" s="26"/>
       <c r="R116" s="26"/>
       <c r="S116" s="26"/>
       <c r="T116" s="26"/>
       <c r="U116" s="26"/>
       <c r="V116" s="26"/>
       <c r="W116" s="26"/>
       <c r="X116" s="26"/>
       <c r="Y116" s="26"/>
@@ -17211,51 +17208,51 @@
       <c r="DI116" s="26"/>
       <c r="DJ116" s="26"/>
       <c r="DK116" s="26"/>
       <c r="DL116" s="26"/>
       <c r="DM116" s="26"/>
       <c r="DN116" s="26"/>
       <c r="DO116" s="26"/>
       <c r="DP116" s="26"/>
       <c r="DQ116" s="26"/>
       <c r="DR116" s="26"/>
       <c r="DS116" s="26"/>
       <c r="DT116" s="26"/>
       <c r="DU116" s="26"/>
       <c r="DV116" s="26"/>
       <c r="DW116" s="26"/>
       <c r="DX116" s="26"/>
       <c r="DY116" s="26"/>
       <c r="DZ116" s="26"/>
       <c r="EA116" s="26"/>
       <c r="EB116" s="26"/>
       <c r="EC116" s="26"/>
       <c r="ED116" s="26"/>
       <c r="EE116" s="26"/>
       <c r="EF116" s="26"/>
     </row>
-    <row r="117" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="26"/>
       <c r="B117" s="26"/>
       <c r="C117" s="26"/>
       <c r="D117" s="26"/>
       <c r="E117" s="26"/>
       <c r="F117" s="26"/>
       <c r="G117" s="26"/>
       <c r="H117" s="26"/>
       <c r="I117" s="26"/>
       <c r="J117" s="26"/>
       <c r="K117" s="26"/>
       <c r="L117" s="26"/>
       <c r="M117" s="26"/>
       <c r="N117" s="26"/>
       <c r="O117" s="26"/>
       <c r="P117" s="26"/>
       <c r="Q117" s="26"/>
       <c r="R117" s="26"/>
       <c r="S117" s="26"/>
       <c r="T117" s="26"/>
       <c r="U117" s="26"/>
       <c r="V117" s="26"/>
       <c r="W117" s="26"/>
       <c r="X117" s="26"/>
       <c r="Y117" s="26"/>
@@ -17349,51 +17346,51 @@
       <c r="DI117" s="26"/>
       <c r="DJ117" s="26"/>
       <c r="DK117" s="26"/>
       <c r="DL117" s="26"/>
       <c r="DM117" s="26"/>
       <c r="DN117" s="26"/>
       <c r="DO117" s="26"/>
       <c r="DP117" s="26"/>
       <c r="DQ117" s="26"/>
       <c r="DR117" s="26"/>
       <c r="DS117" s="26"/>
       <c r="DT117" s="26"/>
       <c r="DU117" s="26"/>
       <c r="DV117" s="26"/>
       <c r="DW117" s="26"/>
       <c r="DX117" s="26"/>
       <c r="DY117" s="26"/>
       <c r="DZ117" s="26"/>
       <c r="EA117" s="26"/>
       <c r="EB117" s="26"/>
       <c r="EC117" s="26"/>
       <c r="ED117" s="26"/>
       <c r="EE117" s="26"/>
       <c r="EF117" s="26"/>
     </row>
-    <row r="118" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="26"/>
       <c r="B118" s="26"/>
       <c r="C118" s="26"/>
       <c r="D118" s="26"/>
       <c r="E118" s="26"/>
       <c r="F118" s="26"/>
       <c r="G118" s="26"/>
       <c r="H118" s="26"/>
       <c r="I118" s="26"/>
       <c r="J118" s="26"/>
       <c r="K118" s="26"/>
       <c r="L118" s="26"/>
       <c r="M118" s="26"/>
       <c r="N118" s="26"/>
       <c r="O118" s="26"/>
       <c r="P118" s="26"/>
       <c r="Q118" s="26"/>
       <c r="R118" s="26"/>
       <c r="S118" s="26"/>
       <c r="T118" s="26"/>
       <c r="U118" s="26"/>
       <c r="V118" s="26"/>
       <c r="W118" s="26"/>
       <c r="X118" s="26"/>
       <c r="Y118" s="26"/>
@@ -17487,51 +17484,51 @@
       <c r="DI118" s="26"/>
       <c r="DJ118" s="26"/>
       <c r="DK118" s="26"/>
       <c r="DL118" s="26"/>
       <c r="DM118" s="26"/>
       <c r="DN118" s="26"/>
       <c r="DO118" s="26"/>
       <c r="DP118" s="26"/>
       <c r="DQ118" s="26"/>
       <c r="DR118" s="26"/>
       <c r="DS118" s="26"/>
       <c r="DT118" s="26"/>
       <c r="DU118" s="26"/>
       <c r="DV118" s="26"/>
       <c r="DW118" s="26"/>
       <c r="DX118" s="26"/>
       <c r="DY118" s="26"/>
       <c r="DZ118" s="26"/>
       <c r="EA118" s="26"/>
       <c r="EB118" s="26"/>
       <c r="EC118" s="26"/>
       <c r="ED118" s="26"/>
       <c r="EE118" s="26"/>
       <c r="EF118" s="26"/>
     </row>
-    <row r="119" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="26"/>
       <c r="B119" s="26"/>
       <c r="C119" s="26"/>
       <c r="D119" s="26"/>
       <c r="E119" s="26"/>
       <c r="F119" s="26"/>
       <c r="G119" s="26"/>
       <c r="H119" s="26"/>
       <c r="I119" s="26"/>
       <c r="J119" s="26"/>
       <c r="K119" s="26"/>
       <c r="L119" s="26"/>
       <c r="M119" s="26"/>
       <c r="N119" s="26"/>
       <c r="O119" s="26"/>
       <c r="P119" s="26"/>
       <c r="Q119" s="26"/>
       <c r="R119" s="26"/>
       <c r="S119" s="26"/>
       <c r="T119" s="26"/>
       <c r="U119" s="26"/>
       <c r="V119" s="26"/>
       <c r="W119" s="26"/>
       <c r="X119" s="26"/>
       <c r="Y119" s="26"/>
@@ -17625,51 +17622,51 @@
       <c r="DI119" s="26"/>
       <c r="DJ119" s="26"/>
       <c r="DK119" s="26"/>
       <c r="DL119" s="26"/>
       <c r="DM119" s="26"/>
       <c r="DN119" s="26"/>
       <c r="DO119" s="26"/>
       <c r="DP119" s="26"/>
       <c r="DQ119" s="26"/>
       <c r="DR119" s="26"/>
       <c r="DS119" s="26"/>
       <c r="DT119" s="26"/>
       <c r="DU119" s="26"/>
       <c r="DV119" s="26"/>
       <c r="DW119" s="26"/>
       <c r="DX119" s="26"/>
       <c r="DY119" s="26"/>
       <c r="DZ119" s="26"/>
       <c r="EA119" s="26"/>
       <c r="EB119" s="26"/>
       <c r="EC119" s="26"/>
       <c r="ED119" s="26"/>
       <c r="EE119" s="26"/>
       <c r="EF119" s="26"/>
     </row>
-    <row r="120" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="26"/>
       <c r="B120" s="26"/>
       <c r="C120" s="26"/>
       <c r="D120" s="26"/>
       <c r="E120" s="26"/>
       <c r="F120" s="26"/>
       <c r="G120" s="26"/>
       <c r="H120" s="26"/>
       <c r="I120" s="26"/>
       <c r="J120" s="26"/>
       <c r="K120" s="26"/>
       <c r="L120" s="26"/>
       <c r="M120" s="26"/>
       <c r="N120" s="26"/>
       <c r="O120" s="26"/>
       <c r="P120" s="26"/>
       <c r="Q120" s="26"/>
       <c r="R120" s="26"/>
       <c r="S120" s="26"/>
       <c r="T120" s="26"/>
       <c r="U120" s="26"/>
       <c r="V120" s="26"/>
       <c r="W120" s="26"/>
       <c r="X120" s="26"/>
       <c r="Y120" s="26"/>
@@ -17763,51 +17760,51 @@
       <c r="DI120" s="26"/>
       <c r="DJ120" s="26"/>
       <c r="DK120" s="26"/>
       <c r="DL120" s="26"/>
       <c r="DM120" s="26"/>
       <c r="DN120" s="26"/>
       <c r="DO120" s="26"/>
       <c r="DP120" s="26"/>
       <c r="DQ120" s="26"/>
       <c r="DR120" s="26"/>
       <c r="DS120" s="26"/>
       <c r="DT120" s="26"/>
       <c r="DU120" s="26"/>
       <c r="DV120" s="26"/>
       <c r="DW120" s="26"/>
       <c r="DX120" s="26"/>
       <c r="DY120" s="26"/>
       <c r="DZ120" s="26"/>
       <c r="EA120" s="26"/>
       <c r="EB120" s="26"/>
       <c r="EC120" s="26"/>
       <c r="ED120" s="26"/>
       <c r="EE120" s="26"/>
       <c r="EF120" s="26"/>
     </row>
-    <row r="121" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="26"/>
       <c r="B121" s="26"/>
       <c r="C121" s="26"/>
       <c r="D121" s="26"/>
       <c r="E121" s="26"/>
       <c r="F121" s="26"/>
       <c r="G121" s="26"/>
       <c r="H121" s="26"/>
       <c r="I121" s="26"/>
       <c r="J121" s="26"/>
       <c r="K121" s="26"/>
       <c r="L121" s="26"/>
       <c r="M121" s="26"/>
       <c r="N121" s="26"/>
       <c r="O121" s="26"/>
       <c r="P121" s="26"/>
       <c r="Q121" s="26"/>
       <c r="R121" s="26"/>
       <c r="S121" s="26"/>
       <c r="T121" s="26"/>
       <c r="U121" s="26"/>
       <c r="V121" s="26"/>
       <c r="W121" s="26"/>
       <c r="X121" s="26"/>
       <c r="Y121" s="26"/>
@@ -17901,51 +17898,51 @@
       <c r="DI121" s="26"/>
       <c r="DJ121" s="26"/>
       <c r="DK121" s="26"/>
       <c r="DL121" s="26"/>
       <c r="DM121" s="26"/>
       <c r="DN121" s="26"/>
       <c r="DO121" s="26"/>
       <c r="DP121" s="26"/>
       <c r="DQ121" s="26"/>
       <c r="DR121" s="26"/>
       <c r="DS121" s="26"/>
       <c r="DT121" s="26"/>
       <c r="DU121" s="26"/>
       <c r="DV121" s="26"/>
       <c r="DW121" s="26"/>
       <c r="DX121" s="26"/>
       <c r="DY121" s="26"/>
       <c r="DZ121" s="26"/>
       <c r="EA121" s="26"/>
       <c r="EB121" s="26"/>
       <c r="EC121" s="26"/>
       <c r="ED121" s="26"/>
       <c r="EE121" s="26"/>
       <c r="EF121" s="26"/>
     </row>
-    <row r="122" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="26"/>
       <c r="B122" s="26"/>
       <c r="C122" s="26"/>
       <c r="D122" s="26"/>
       <c r="E122" s="26"/>
       <c r="F122" s="26"/>
       <c r="G122" s="26"/>
       <c r="H122" s="26"/>
       <c r="I122" s="26"/>
       <c r="J122" s="26"/>
       <c r="K122" s="26"/>
       <c r="L122" s="26"/>
       <c r="M122" s="26"/>
       <c r="N122" s="26"/>
       <c r="O122" s="26"/>
       <c r="P122" s="26"/>
       <c r="Q122" s="26"/>
       <c r="R122" s="26"/>
       <c r="S122" s="26"/>
       <c r="T122" s="26"/>
       <c r="U122" s="26"/>
       <c r="V122" s="26"/>
       <c r="W122" s="26"/>
       <c r="X122" s="26"/>
       <c r="Y122" s="26"/>
@@ -18039,51 +18036,51 @@
       <c r="DI122" s="26"/>
       <c r="DJ122" s="26"/>
       <c r="DK122" s="26"/>
       <c r="DL122" s="26"/>
       <c r="DM122" s="26"/>
       <c r="DN122" s="26"/>
       <c r="DO122" s="26"/>
       <c r="DP122" s="26"/>
       <c r="DQ122" s="26"/>
       <c r="DR122" s="26"/>
       <c r="DS122" s="26"/>
       <c r="DT122" s="26"/>
       <c r="DU122" s="26"/>
       <c r="DV122" s="26"/>
       <c r="DW122" s="26"/>
       <c r="DX122" s="26"/>
       <c r="DY122" s="26"/>
       <c r="DZ122" s="26"/>
       <c r="EA122" s="26"/>
       <c r="EB122" s="26"/>
       <c r="EC122" s="26"/>
       <c r="ED122" s="26"/>
       <c r="EE122" s="26"/>
       <c r="EF122" s="26"/>
     </row>
-    <row r="123" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="26"/>
       <c r="B123" s="26"/>
       <c r="C123" s="26"/>
       <c r="D123" s="26"/>
       <c r="E123" s="26"/>
       <c r="F123" s="26"/>
       <c r="G123" s="26"/>
       <c r="H123" s="26"/>
       <c r="I123" s="26"/>
       <c r="J123" s="26"/>
       <c r="K123" s="26"/>
       <c r="L123" s="26"/>
       <c r="M123" s="26"/>
       <c r="N123" s="26"/>
       <c r="O123" s="26"/>
       <c r="P123" s="26"/>
       <c r="Q123" s="26"/>
       <c r="R123" s="26"/>
       <c r="S123" s="26"/>
       <c r="T123" s="26"/>
       <c r="U123" s="26"/>
       <c r="V123" s="26"/>
       <c r="W123" s="26"/>
       <c r="X123" s="26"/>
       <c r="Y123" s="26"/>
@@ -18177,51 +18174,51 @@
       <c r="DI123" s="26"/>
       <c r="DJ123" s="26"/>
       <c r="DK123" s="26"/>
       <c r="DL123" s="26"/>
       <c r="DM123" s="26"/>
       <c r="DN123" s="26"/>
       <c r="DO123" s="26"/>
       <c r="DP123" s="26"/>
       <c r="DQ123" s="26"/>
       <c r="DR123" s="26"/>
       <c r="DS123" s="26"/>
       <c r="DT123" s="26"/>
       <c r="DU123" s="26"/>
       <c r="DV123" s="26"/>
       <c r="DW123" s="26"/>
       <c r="DX123" s="26"/>
       <c r="DY123" s="26"/>
       <c r="DZ123" s="26"/>
       <c r="EA123" s="26"/>
       <c r="EB123" s="26"/>
       <c r="EC123" s="26"/>
       <c r="ED123" s="26"/>
       <c r="EE123" s="26"/>
       <c r="EF123" s="26"/>
     </row>
-    <row r="124" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="26"/>
       <c r="B124" s="26"/>
       <c r="C124" s="26"/>
       <c r="D124" s="26"/>
       <c r="E124" s="26"/>
       <c r="F124" s="26"/>
       <c r="G124" s="26"/>
       <c r="H124" s="26"/>
       <c r="I124" s="26"/>
       <c r="J124" s="26"/>
       <c r="K124" s="26"/>
       <c r="L124" s="26"/>
       <c r="M124" s="26"/>
       <c r="N124" s="26"/>
       <c r="O124" s="26"/>
       <c r="P124" s="26"/>
       <c r="Q124" s="26"/>
       <c r="R124" s="26"/>
       <c r="S124" s="26"/>
       <c r="T124" s="26"/>
       <c r="U124" s="26"/>
       <c r="V124" s="26"/>
       <c r="W124" s="26"/>
       <c r="X124" s="26"/>
       <c r="Y124" s="26"/>
@@ -18315,51 +18312,51 @@
       <c r="DI124" s="26"/>
       <c r="DJ124" s="26"/>
       <c r="DK124" s="26"/>
       <c r="DL124" s="26"/>
       <c r="DM124" s="26"/>
       <c r="DN124" s="26"/>
       <c r="DO124" s="26"/>
       <c r="DP124" s="26"/>
       <c r="DQ124" s="26"/>
       <c r="DR124" s="26"/>
       <c r="DS124" s="26"/>
       <c r="DT124" s="26"/>
       <c r="DU124" s="26"/>
       <c r="DV124" s="26"/>
       <c r="DW124" s="26"/>
       <c r="DX124" s="26"/>
       <c r="DY124" s="26"/>
       <c r="DZ124" s="26"/>
       <c r="EA124" s="26"/>
       <c r="EB124" s="26"/>
       <c r="EC124" s="26"/>
       <c r="ED124" s="26"/>
       <c r="EE124" s="26"/>
       <c r="EF124" s="26"/>
     </row>
-    <row r="125" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="26"/>
       <c r="B125" s="26"/>
       <c r="C125" s="26"/>
       <c r="D125" s="26"/>
       <c r="E125" s="26"/>
       <c r="F125" s="26"/>
       <c r="G125" s="26"/>
       <c r="H125" s="26"/>
       <c r="I125" s="26"/>
       <c r="J125" s="26"/>
       <c r="K125" s="26"/>
       <c r="L125" s="26"/>
       <c r="M125" s="26"/>
       <c r="N125" s="26"/>
       <c r="O125" s="26"/>
       <c r="P125" s="26"/>
       <c r="Q125" s="26"/>
       <c r="R125" s="26"/>
       <c r="S125" s="26"/>
       <c r="T125" s="26"/>
       <c r="U125" s="26"/>
       <c r="V125" s="26"/>
       <c r="W125" s="26"/>
       <c r="X125" s="26"/>
       <c r="Y125" s="26"/>
@@ -18453,51 +18450,51 @@
       <c r="DI125" s="26"/>
       <c r="DJ125" s="26"/>
       <c r="DK125" s="26"/>
       <c r="DL125" s="26"/>
       <c r="DM125" s="26"/>
       <c r="DN125" s="26"/>
       <c r="DO125" s="26"/>
       <c r="DP125" s="26"/>
       <c r="DQ125" s="26"/>
       <c r="DR125" s="26"/>
       <c r="DS125" s="26"/>
       <c r="DT125" s="26"/>
       <c r="DU125" s="26"/>
       <c r="DV125" s="26"/>
       <c r="DW125" s="26"/>
       <c r="DX125" s="26"/>
       <c r="DY125" s="26"/>
       <c r="DZ125" s="26"/>
       <c r="EA125" s="26"/>
       <c r="EB125" s="26"/>
       <c r="EC125" s="26"/>
       <c r="ED125" s="26"/>
       <c r="EE125" s="26"/>
       <c r="EF125" s="26"/>
     </row>
-    <row r="126" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="26"/>
       <c r="B126" s="26"/>
       <c r="C126" s="26"/>
       <c r="D126" s="26"/>
       <c r="E126" s="26"/>
       <c r="F126" s="26"/>
       <c r="G126" s="26"/>
       <c r="H126" s="26"/>
       <c r="I126" s="26"/>
       <c r="J126" s="26"/>
       <c r="K126" s="26"/>
       <c r="L126" s="26"/>
       <c r="M126" s="26"/>
       <c r="N126" s="26"/>
       <c r="O126" s="26"/>
       <c r="P126" s="26"/>
       <c r="Q126" s="26"/>
       <c r="R126" s="26"/>
       <c r="S126" s="26"/>
       <c r="T126" s="26"/>
       <c r="U126" s="26"/>
       <c r="V126" s="26"/>
       <c r="W126" s="26"/>
       <c r="X126" s="26"/>
       <c r="Y126" s="26"/>
@@ -18591,51 +18588,51 @@
       <c r="DI126" s="26"/>
       <c r="DJ126" s="26"/>
       <c r="DK126" s="26"/>
       <c r="DL126" s="26"/>
       <c r="DM126" s="26"/>
       <c r="DN126" s="26"/>
       <c r="DO126" s="26"/>
       <c r="DP126" s="26"/>
       <c r="DQ126" s="26"/>
       <c r="DR126" s="26"/>
       <c r="DS126" s="26"/>
       <c r="DT126" s="26"/>
       <c r="DU126" s="26"/>
       <c r="DV126" s="26"/>
       <c r="DW126" s="26"/>
       <c r="DX126" s="26"/>
       <c r="DY126" s="26"/>
       <c r="DZ126" s="26"/>
       <c r="EA126" s="26"/>
       <c r="EB126" s="26"/>
       <c r="EC126" s="26"/>
       <c r="ED126" s="26"/>
       <c r="EE126" s="26"/>
       <c r="EF126" s="26"/>
     </row>
-    <row r="127" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="26"/>
       <c r="B127" s="26"/>
       <c r="C127" s="26"/>
       <c r="D127" s="26"/>
       <c r="E127" s="26"/>
       <c r="F127" s="26"/>
       <c r="G127" s="26"/>
       <c r="H127" s="26"/>
       <c r="I127" s="26"/>
       <c r="J127" s="26"/>
       <c r="K127" s="26"/>
       <c r="L127" s="26"/>
       <c r="M127" s="26"/>
       <c r="N127" s="26"/>
       <c r="O127" s="26"/>
       <c r="P127" s="26"/>
       <c r="Q127" s="26"/>
       <c r="R127" s="26"/>
       <c r="S127" s="26"/>
       <c r="T127" s="26"/>
       <c r="U127" s="26"/>
       <c r="V127" s="26"/>
       <c r="W127" s="26"/>
       <c r="X127" s="26"/>
       <c r="Y127" s="26"/>
@@ -18729,51 +18726,51 @@
       <c r="DI127" s="26"/>
       <c r="DJ127" s="26"/>
       <c r="DK127" s="26"/>
       <c r="DL127" s="26"/>
       <c r="DM127" s="26"/>
       <c r="DN127" s="26"/>
       <c r="DO127" s="26"/>
       <c r="DP127" s="26"/>
       <c r="DQ127" s="26"/>
       <c r="DR127" s="26"/>
       <c r="DS127" s="26"/>
       <c r="DT127" s="26"/>
       <c r="DU127" s="26"/>
       <c r="DV127" s="26"/>
       <c r="DW127" s="26"/>
       <c r="DX127" s="26"/>
       <c r="DY127" s="26"/>
       <c r="DZ127" s="26"/>
       <c r="EA127" s="26"/>
       <c r="EB127" s="26"/>
       <c r="EC127" s="26"/>
       <c r="ED127" s="26"/>
       <c r="EE127" s="26"/>
       <c r="EF127" s="26"/>
     </row>
-    <row r="128" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="26"/>
       <c r="B128" s="26"/>
       <c r="C128" s="26"/>
       <c r="D128" s="26"/>
       <c r="E128" s="26"/>
       <c r="F128" s="26"/>
       <c r="G128" s="26"/>
       <c r="H128" s="26"/>
       <c r="I128" s="26"/>
       <c r="J128" s="26"/>
       <c r="K128" s="26"/>
       <c r="L128" s="26"/>
       <c r="M128" s="26"/>
       <c r="N128" s="26"/>
       <c r="O128" s="26"/>
       <c r="P128" s="26"/>
       <c r="Q128" s="26"/>
       <c r="R128" s="26"/>
       <c r="S128" s="26"/>
       <c r="T128" s="26"/>
       <c r="U128" s="26"/>
       <c r="V128" s="26"/>
       <c r="W128" s="26"/>
       <c r="X128" s="26"/>
       <c r="Y128" s="26"/>
@@ -18867,51 +18864,51 @@
       <c r="DI128" s="26"/>
       <c r="DJ128" s="26"/>
       <c r="DK128" s="26"/>
       <c r="DL128" s="26"/>
       <c r="DM128" s="26"/>
       <c r="DN128" s="26"/>
       <c r="DO128" s="26"/>
       <c r="DP128" s="26"/>
       <c r="DQ128" s="26"/>
       <c r="DR128" s="26"/>
       <c r="DS128" s="26"/>
       <c r="DT128" s="26"/>
       <c r="DU128" s="26"/>
       <c r="DV128" s="26"/>
       <c r="DW128" s="26"/>
       <c r="DX128" s="26"/>
       <c r="DY128" s="26"/>
       <c r="DZ128" s="26"/>
       <c r="EA128" s="26"/>
       <c r="EB128" s="26"/>
       <c r="EC128" s="26"/>
       <c r="ED128" s="26"/>
       <c r="EE128" s="26"/>
       <c r="EF128" s="26"/>
     </row>
-    <row r="129" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="26"/>
       <c r="B129" s="26"/>
       <c r="C129" s="26"/>
       <c r="D129" s="26"/>
       <c r="E129" s="26"/>
       <c r="F129" s="26"/>
       <c r="G129" s="26"/>
       <c r="H129" s="26"/>
       <c r="I129" s="26"/>
       <c r="J129" s="26"/>
       <c r="K129" s="26"/>
       <c r="L129" s="26"/>
       <c r="M129" s="26"/>
       <c r="N129" s="26"/>
       <c r="O129" s="26"/>
       <c r="P129" s="26"/>
       <c r="Q129" s="26"/>
       <c r="R129" s="26"/>
       <c r="S129" s="26"/>
       <c r="T129" s="26"/>
       <c r="U129" s="26"/>
       <c r="V129" s="26"/>
       <c r="W129" s="26"/>
       <c r="X129" s="26"/>
       <c r="Y129" s="26"/>
@@ -19005,51 +19002,51 @@
       <c r="DI129" s="26"/>
       <c r="DJ129" s="26"/>
       <c r="DK129" s="26"/>
       <c r="DL129" s="26"/>
       <c r="DM129" s="26"/>
       <c r="DN129" s="26"/>
       <c r="DO129" s="26"/>
       <c r="DP129" s="26"/>
       <c r="DQ129" s="26"/>
       <c r="DR129" s="26"/>
       <c r="DS129" s="26"/>
       <c r="DT129" s="26"/>
       <c r="DU129" s="26"/>
       <c r="DV129" s="26"/>
       <c r="DW129" s="26"/>
       <c r="DX129" s="26"/>
       <c r="DY129" s="26"/>
       <c r="DZ129" s="26"/>
       <c r="EA129" s="26"/>
       <c r="EB129" s="26"/>
       <c r="EC129" s="26"/>
       <c r="ED129" s="26"/>
       <c r="EE129" s="26"/>
       <c r="EF129" s="26"/>
     </row>
-    <row r="130" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="26"/>
       <c r="B130" s="26"/>
       <c r="C130" s="26"/>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
       <c r="N130" s="26"/>
       <c r="O130" s="26"/>
       <c r="P130" s="26"/>
       <c r="Q130" s="26"/>
       <c r="R130" s="26"/>
       <c r="S130" s="26"/>
       <c r="T130" s="26"/>
       <c r="U130" s="26"/>
       <c r="V130" s="26"/>
       <c r="W130" s="26"/>
       <c r="X130" s="26"/>
       <c r="Y130" s="26"/>
@@ -19143,51 +19140,51 @@
       <c r="DI130" s="26"/>
       <c r="DJ130" s="26"/>
       <c r="DK130" s="26"/>
       <c r="DL130" s="26"/>
       <c r="DM130" s="26"/>
       <c r="DN130" s="26"/>
       <c r="DO130" s="26"/>
       <c r="DP130" s="26"/>
       <c r="DQ130" s="26"/>
       <c r="DR130" s="26"/>
       <c r="DS130" s="26"/>
       <c r="DT130" s="26"/>
       <c r="DU130" s="26"/>
       <c r="DV130" s="26"/>
       <c r="DW130" s="26"/>
       <c r="DX130" s="26"/>
       <c r="DY130" s="26"/>
       <c r="DZ130" s="26"/>
       <c r="EA130" s="26"/>
       <c r="EB130" s="26"/>
       <c r="EC130" s="26"/>
       <c r="ED130" s="26"/>
       <c r="EE130" s="26"/>
       <c r="EF130" s="26"/>
     </row>
-    <row r="131" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="26"/>
       <c r="B131" s="26"/>
       <c r="C131" s="26"/>
       <c r="D131" s="26"/>
       <c r="E131" s="26"/>
       <c r="F131" s="26"/>
       <c r="G131" s="26"/>
       <c r="H131" s="26"/>
       <c r="I131" s="26"/>
       <c r="J131" s="26"/>
       <c r="K131" s="26"/>
       <c r="L131" s="26"/>
       <c r="M131" s="26"/>
       <c r="N131" s="26"/>
       <c r="O131" s="26"/>
       <c r="P131" s="26"/>
       <c r="Q131" s="26"/>
       <c r="R131" s="26"/>
       <c r="S131" s="26"/>
       <c r="T131" s="26"/>
       <c r="U131" s="26"/>
       <c r="V131" s="26"/>
       <c r="W131" s="26"/>
       <c r="X131" s="26"/>
       <c r="Y131" s="26"/>
@@ -19281,51 +19278,51 @@
       <c r="DI131" s="26"/>
       <c r="DJ131" s="26"/>
       <c r="DK131" s="26"/>
       <c r="DL131" s="26"/>
       <c r="DM131" s="26"/>
       <c r="DN131" s="26"/>
       <c r="DO131" s="26"/>
       <c r="DP131" s="26"/>
       <c r="DQ131" s="26"/>
       <c r="DR131" s="26"/>
       <c r="DS131" s="26"/>
       <c r="DT131" s="26"/>
       <c r="DU131" s="26"/>
       <c r="DV131" s="26"/>
       <c r="DW131" s="26"/>
       <c r="DX131" s="26"/>
       <c r="DY131" s="26"/>
       <c r="DZ131" s="26"/>
       <c r="EA131" s="26"/>
       <c r="EB131" s="26"/>
       <c r="EC131" s="26"/>
       <c r="ED131" s="26"/>
       <c r="EE131" s="26"/>
       <c r="EF131" s="26"/>
     </row>
-    <row r="132" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="26"/>
       <c r="B132" s="26"/>
       <c r="C132" s="26"/>
       <c r="D132" s="26"/>
       <c r="E132" s="26"/>
       <c r="F132" s="26"/>
       <c r="G132" s="26"/>
       <c r="H132" s="26"/>
       <c r="I132" s="26"/>
       <c r="J132" s="26"/>
       <c r="K132" s="26"/>
       <c r="L132" s="26"/>
       <c r="M132" s="26"/>
       <c r="N132" s="26"/>
       <c r="O132" s="26"/>
       <c r="P132" s="26"/>
       <c r="Q132" s="26"/>
       <c r="R132" s="26"/>
       <c r="S132" s="26"/>
       <c r="T132" s="26"/>
       <c r="U132" s="26"/>
       <c r="V132" s="26"/>
       <c r="W132" s="26"/>
       <c r="X132" s="26"/>
       <c r="Y132" s="26"/>
@@ -19419,51 +19416,51 @@
       <c r="DI132" s="26"/>
       <c r="DJ132" s="26"/>
       <c r="DK132" s="26"/>
       <c r="DL132" s="26"/>
       <c r="DM132" s="26"/>
       <c r="DN132" s="26"/>
       <c r="DO132" s="26"/>
       <c r="DP132" s="26"/>
       <c r="DQ132" s="26"/>
       <c r="DR132" s="26"/>
       <c r="DS132" s="26"/>
       <c r="DT132" s="26"/>
       <c r="DU132" s="26"/>
       <c r="DV132" s="26"/>
       <c r="DW132" s="26"/>
       <c r="DX132" s="26"/>
       <c r="DY132" s="26"/>
       <c r="DZ132" s="26"/>
       <c r="EA132" s="26"/>
       <c r="EB132" s="26"/>
       <c r="EC132" s="26"/>
       <c r="ED132" s="26"/>
       <c r="EE132" s="26"/>
       <c r="EF132" s="26"/>
     </row>
-    <row r="133" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="26"/>
       <c r="B133" s="26"/>
       <c r="C133" s="26"/>
       <c r="D133" s="26"/>
       <c r="E133" s="26"/>
       <c r="F133" s="26"/>
       <c r="G133" s="26"/>
       <c r="H133" s="26"/>
       <c r="I133" s="26"/>
       <c r="J133" s="26"/>
       <c r="K133" s="26"/>
       <c r="L133" s="26"/>
       <c r="M133" s="26"/>
       <c r="N133" s="26"/>
       <c r="O133" s="26"/>
       <c r="P133" s="26"/>
       <c r="Q133" s="26"/>
       <c r="R133" s="26"/>
       <c r="S133" s="26"/>
       <c r="T133" s="26"/>
       <c r="U133" s="26"/>
       <c r="V133" s="26"/>
       <c r="W133" s="26"/>
       <c r="X133" s="26"/>
       <c r="Y133" s="26"/>
@@ -19557,51 +19554,51 @@
       <c r="DI133" s="26"/>
       <c r="DJ133" s="26"/>
       <c r="DK133" s="26"/>
       <c r="DL133" s="26"/>
       <c r="DM133" s="26"/>
       <c r="DN133" s="26"/>
       <c r="DO133" s="26"/>
       <c r="DP133" s="26"/>
       <c r="DQ133" s="26"/>
       <c r="DR133" s="26"/>
       <c r="DS133" s="26"/>
       <c r="DT133" s="26"/>
       <c r="DU133" s="26"/>
       <c r="DV133" s="26"/>
       <c r="DW133" s="26"/>
       <c r="DX133" s="26"/>
       <c r="DY133" s="26"/>
       <c r="DZ133" s="26"/>
       <c r="EA133" s="26"/>
       <c r="EB133" s="26"/>
       <c r="EC133" s="26"/>
       <c r="ED133" s="26"/>
       <c r="EE133" s="26"/>
       <c r="EF133" s="26"/>
     </row>
-    <row r="134" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="26"/>
       <c r="B134" s="26"/>
       <c r="C134" s="26"/>
       <c r="D134" s="26"/>
       <c r="E134" s="26"/>
       <c r="F134" s="26"/>
       <c r="G134" s="26"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="26"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="26"/>
       <c r="P134" s="26"/>
       <c r="Q134" s="26"/>
       <c r="R134" s="26"/>
       <c r="S134" s="26"/>
       <c r="T134" s="26"/>
       <c r="U134" s="26"/>
       <c r="V134" s="26"/>
       <c r="W134" s="26"/>
       <c r="X134" s="26"/>
       <c r="Y134" s="26"/>
@@ -19695,51 +19692,51 @@
       <c r="DI134" s="26"/>
       <c r="DJ134" s="26"/>
       <c r="DK134" s="26"/>
       <c r="DL134" s="26"/>
       <c r="DM134" s="26"/>
       <c r="DN134" s="26"/>
       <c r="DO134" s="26"/>
       <c r="DP134" s="26"/>
       <c r="DQ134" s="26"/>
       <c r="DR134" s="26"/>
       <c r="DS134" s="26"/>
       <c r="DT134" s="26"/>
       <c r="DU134" s="26"/>
       <c r="DV134" s="26"/>
       <c r="DW134" s="26"/>
       <c r="DX134" s="26"/>
       <c r="DY134" s="26"/>
       <c r="DZ134" s="26"/>
       <c r="EA134" s="26"/>
       <c r="EB134" s="26"/>
       <c r="EC134" s="26"/>
       <c r="ED134" s="26"/>
       <c r="EE134" s="26"/>
       <c r="EF134" s="26"/>
     </row>
-    <row r="135" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="26"/>
       <c r="B135" s="26"/>
       <c r="C135" s="26"/>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="26"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
       <c r="M135" s="26"/>
       <c r="N135" s="26"/>
       <c r="O135" s="26"/>
       <c r="P135" s="26"/>
       <c r="Q135" s="26"/>
       <c r="R135" s="26"/>
       <c r="S135" s="26"/>
       <c r="T135" s="26"/>
       <c r="U135" s="26"/>
       <c r="V135" s="26"/>
       <c r="W135" s="26"/>
       <c r="X135" s="26"/>
       <c r="Y135" s="26"/>
@@ -19833,51 +19830,51 @@
       <c r="DI135" s="26"/>
       <c r="DJ135" s="26"/>
       <c r="DK135" s="26"/>
       <c r="DL135" s="26"/>
       <c r="DM135" s="26"/>
       <c r="DN135" s="26"/>
       <c r="DO135" s="26"/>
       <c r="DP135" s="26"/>
       <c r="DQ135" s="26"/>
       <c r="DR135" s="26"/>
       <c r="DS135" s="26"/>
       <c r="DT135" s="26"/>
       <c r="DU135" s="26"/>
       <c r="DV135" s="26"/>
       <c r="DW135" s="26"/>
       <c r="DX135" s="26"/>
       <c r="DY135" s="26"/>
       <c r="DZ135" s="26"/>
       <c r="EA135" s="26"/>
       <c r="EB135" s="26"/>
       <c r="EC135" s="26"/>
       <c r="ED135" s="26"/>
       <c r="EE135" s="26"/>
       <c r="EF135" s="26"/>
     </row>
-    <row r="136" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="26"/>
       <c r="B136" s="26"/>
       <c r="C136" s="26"/>
       <c r="D136" s="26"/>
       <c r="E136" s="26"/>
       <c r="F136" s="26"/>
       <c r="G136" s="26"/>
       <c r="H136" s="26"/>
       <c r="I136" s="26"/>
       <c r="J136" s="26"/>
       <c r="K136" s="26"/>
       <c r="L136" s="26"/>
       <c r="M136" s="26"/>
       <c r="N136" s="26"/>
       <c r="O136" s="26"/>
       <c r="P136" s="26"/>
       <c r="Q136" s="26"/>
       <c r="R136" s="26"/>
       <c r="S136" s="26"/>
       <c r="T136" s="26"/>
       <c r="U136" s="26"/>
       <c r="V136" s="26"/>
       <c r="W136" s="26"/>
       <c r="X136" s="26"/>
       <c r="Y136" s="26"/>
@@ -19971,51 +19968,51 @@
       <c r="DI136" s="26"/>
       <c r="DJ136" s="26"/>
       <c r="DK136" s="26"/>
       <c r="DL136" s="26"/>
       <c r="DM136" s="26"/>
       <c r="DN136" s="26"/>
       <c r="DO136" s="26"/>
       <c r="DP136" s="26"/>
       <c r="DQ136" s="26"/>
       <c r="DR136" s="26"/>
       <c r="DS136" s="26"/>
       <c r="DT136" s="26"/>
       <c r="DU136" s="26"/>
       <c r="DV136" s="26"/>
       <c r="DW136" s="26"/>
       <c r="DX136" s="26"/>
       <c r="DY136" s="26"/>
       <c r="DZ136" s="26"/>
       <c r="EA136" s="26"/>
       <c r="EB136" s="26"/>
       <c r="EC136" s="26"/>
       <c r="ED136" s="26"/>
       <c r="EE136" s="26"/>
       <c r="EF136" s="26"/>
     </row>
-    <row r="137" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="26"/>
       <c r="B137" s="26"/>
       <c r="C137" s="26"/>
       <c r="D137" s="26"/>
       <c r="E137" s="26"/>
       <c r="F137" s="26"/>
       <c r="G137" s="26"/>
       <c r="H137" s="26"/>
       <c r="I137" s="26"/>
       <c r="J137" s="26"/>
       <c r="K137" s="26"/>
       <c r="L137" s="26"/>
       <c r="M137" s="26"/>
       <c r="N137" s="26"/>
       <c r="O137" s="26"/>
       <c r="P137" s="26"/>
       <c r="Q137" s="26"/>
       <c r="R137" s="26"/>
       <c r="S137" s="26"/>
       <c r="T137" s="26"/>
       <c r="U137" s="26"/>
       <c r="V137" s="26"/>
       <c r="W137" s="26"/>
       <c r="X137" s="26"/>
       <c r="Y137" s="26"/>
@@ -20109,51 +20106,51 @@
       <c r="DI137" s="26"/>
       <c r="DJ137" s="26"/>
       <c r="DK137" s="26"/>
       <c r="DL137" s="26"/>
       <c r="DM137" s="26"/>
       <c r="DN137" s="26"/>
       <c r="DO137" s="26"/>
       <c r="DP137" s="26"/>
       <c r="DQ137" s="26"/>
       <c r="DR137" s="26"/>
       <c r="DS137" s="26"/>
       <c r="DT137" s="26"/>
       <c r="DU137" s="26"/>
       <c r="DV137" s="26"/>
       <c r="DW137" s="26"/>
       <c r="DX137" s="26"/>
       <c r="DY137" s="26"/>
       <c r="DZ137" s="26"/>
       <c r="EA137" s="26"/>
       <c r="EB137" s="26"/>
       <c r="EC137" s="26"/>
       <c r="ED137" s="26"/>
       <c r="EE137" s="26"/>
       <c r="EF137" s="26"/>
     </row>
-    <row r="138" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="26"/>
       <c r="B138" s="26"/>
       <c r="C138" s="26"/>
       <c r="D138" s="26"/>
       <c r="E138" s="26"/>
       <c r="F138" s="26"/>
       <c r="G138" s="26"/>
       <c r="H138" s="26"/>
       <c r="I138" s="26"/>
       <c r="J138" s="26"/>
       <c r="K138" s="26"/>
       <c r="L138" s="26"/>
       <c r="M138" s="26"/>
       <c r="N138" s="26"/>
       <c r="O138" s="26"/>
       <c r="P138" s="26"/>
       <c r="Q138" s="26"/>
       <c r="R138" s="26"/>
       <c r="S138" s="26"/>
       <c r="T138" s="26"/>
       <c r="U138" s="26"/>
       <c r="V138" s="26"/>
       <c r="W138" s="26"/>
       <c r="X138" s="26"/>
       <c r="Y138" s="26"/>
@@ -20247,51 +20244,51 @@
       <c r="DI138" s="26"/>
       <c r="DJ138" s="26"/>
       <c r="DK138" s="26"/>
       <c r="DL138" s="26"/>
       <c r="DM138" s="26"/>
       <c r="DN138" s="26"/>
       <c r="DO138" s="26"/>
       <c r="DP138" s="26"/>
       <c r="DQ138" s="26"/>
       <c r="DR138" s="26"/>
       <c r="DS138" s="26"/>
       <c r="DT138" s="26"/>
       <c r="DU138" s="26"/>
       <c r="DV138" s="26"/>
       <c r="DW138" s="26"/>
       <c r="DX138" s="26"/>
       <c r="DY138" s="26"/>
       <c r="DZ138" s="26"/>
       <c r="EA138" s="26"/>
       <c r="EB138" s="26"/>
       <c r="EC138" s="26"/>
       <c r="ED138" s="26"/>
       <c r="EE138" s="26"/>
       <c r="EF138" s="26"/>
     </row>
-    <row r="139" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="26"/>
       <c r="B139" s="26"/>
       <c r="C139" s="26"/>
       <c r="D139" s="26"/>
       <c r="E139" s="26"/>
       <c r="F139" s="26"/>
       <c r="G139" s="26"/>
       <c r="H139" s="26"/>
       <c r="I139" s="26"/>
       <c r="J139" s="26"/>
       <c r="K139" s="26"/>
       <c r="L139" s="26"/>
       <c r="M139" s="26"/>
       <c r="N139" s="26"/>
       <c r="O139" s="26"/>
       <c r="P139" s="26"/>
       <c r="Q139" s="26"/>
       <c r="R139" s="26"/>
       <c r="S139" s="26"/>
       <c r="T139" s="26"/>
       <c r="U139" s="26"/>
       <c r="V139" s="26"/>
       <c r="W139" s="26"/>
       <c r="X139" s="26"/>
       <c r="Y139" s="26"/>
@@ -20385,51 +20382,51 @@
       <c r="DI139" s="26"/>
       <c r="DJ139" s="26"/>
       <c r="DK139" s="26"/>
       <c r="DL139" s="26"/>
       <c r="DM139" s="26"/>
       <c r="DN139" s="26"/>
       <c r="DO139" s="26"/>
       <c r="DP139" s="26"/>
       <c r="DQ139" s="26"/>
       <c r="DR139" s="26"/>
       <c r="DS139" s="26"/>
       <c r="DT139" s="26"/>
       <c r="DU139" s="26"/>
       <c r="DV139" s="26"/>
       <c r="DW139" s="26"/>
       <c r="DX139" s="26"/>
       <c r="DY139" s="26"/>
       <c r="DZ139" s="26"/>
       <c r="EA139" s="26"/>
       <c r="EB139" s="26"/>
       <c r="EC139" s="26"/>
       <c r="ED139" s="26"/>
       <c r="EE139" s="26"/>
       <c r="EF139" s="26"/>
     </row>
-    <row r="140" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="26"/>
       <c r="B140" s="26"/>
       <c r="C140" s="26"/>
       <c r="D140" s="26"/>
       <c r="E140" s="26"/>
       <c r="F140" s="26"/>
       <c r="G140" s="26"/>
       <c r="H140" s="26"/>
       <c r="I140" s="26"/>
       <c r="J140" s="26"/>
       <c r="K140" s="26"/>
       <c r="L140" s="26"/>
       <c r="M140" s="26"/>
       <c r="N140" s="26"/>
       <c r="O140" s="26"/>
       <c r="P140" s="26"/>
       <c r="Q140" s="26"/>
       <c r="R140" s="26"/>
       <c r="S140" s="26"/>
       <c r="T140" s="26"/>
       <c r="U140" s="26"/>
       <c r="V140" s="26"/>
       <c r="W140" s="26"/>
       <c r="X140" s="26"/>
       <c r="Y140" s="26"/>
@@ -20523,51 +20520,51 @@
       <c r="DI140" s="26"/>
       <c r="DJ140" s="26"/>
       <c r="DK140" s="26"/>
       <c r="DL140" s="26"/>
       <c r="DM140" s="26"/>
       <c r="DN140" s="26"/>
       <c r="DO140" s="26"/>
       <c r="DP140" s="26"/>
       <c r="DQ140" s="26"/>
       <c r="DR140" s="26"/>
       <c r="DS140" s="26"/>
       <c r="DT140" s="26"/>
       <c r="DU140" s="26"/>
       <c r="DV140" s="26"/>
       <c r="DW140" s="26"/>
       <c r="DX140" s="26"/>
       <c r="DY140" s="26"/>
       <c r="DZ140" s="26"/>
       <c r="EA140" s="26"/>
       <c r="EB140" s="26"/>
       <c r="EC140" s="26"/>
       <c r="ED140" s="26"/>
       <c r="EE140" s="26"/>
       <c r="EF140" s="26"/>
     </row>
-    <row r="141" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="26"/>
       <c r="B141" s="26"/>
       <c r="C141" s="26"/>
       <c r="D141" s="26"/>
       <c r="E141" s="26"/>
       <c r="F141" s="26"/>
       <c r="G141" s="26"/>
       <c r="H141" s="26"/>
       <c r="I141" s="26"/>
       <c r="J141" s="26"/>
       <c r="K141" s="26"/>
       <c r="L141" s="26"/>
       <c r="M141" s="26"/>
       <c r="N141" s="26"/>
       <c r="O141" s="26"/>
       <c r="P141" s="26"/>
       <c r="Q141" s="26"/>
       <c r="R141" s="26"/>
       <c r="S141" s="26"/>
       <c r="T141" s="26"/>
       <c r="U141" s="26"/>
       <c r="V141" s="26"/>
       <c r="W141" s="26"/>
       <c r="X141" s="26"/>
       <c r="Y141" s="26"/>
@@ -20661,51 +20658,51 @@
       <c r="DI141" s="26"/>
       <c r="DJ141" s="26"/>
       <c r="DK141" s="26"/>
       <c r="DL141" s="26"/>
       <c r="DM141" s="26"/>
       <c r="DN141" s="26"/>
       <c r="DO141" s="26"/>
       <c r="DP141" s="26"/>
       <c r="DQ141" s="26"/>
       <c r="DR141" s="26"/>
       <c r="DS141" s="26"/>
       <c r="DT141" s="26"/>
       <c r="DU141" s="26"/>
       <c r="DV141" s="26"/>
       <c r="DW141" s="26"/>
       <c r="DX141" s="26"/>
       <c r="DY141" s="26"/>
       <c r="DZ141" s="26"/>
       <c r="EA141" s="26"/>
       <c r="EB141" s="26"/>
       <c r="EC141" s="26"/>
       <c r="ED141" s="26"/>
       <c r="EE141" s="26"/>
       <c r="EF141" s="26"/>
     </row>
-    <row r="142" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="26"/>
       <c r="B142" s="26"/>
       <c r="C142" s="26"/>
       <c r="D142" s="26"/>
       <c r="E142" s="26"/>
       <c r="F142" s="26"/>
       <c r="G142" s="26"/>
       <c r="H142" s="26"/>
       <c r="I142" s="26"/>
       <c r="J142" s="26"/>
       <c r="K142" s="26"/>
       <c r="L142" s="26"/>
       <c r="M142" s="26"/>
       <c r="N142" s="26"/>
       <c r="O142" s="26"/>
       <c r="P142" s="26"/>
       <c r="Q142" s="26"/>
       <c r="R142" s="26"/>
       <c r="S142" s="26"/>
       <c r="T142" s="26"/>
       <c r="U142" s="26"/>
       <c r="V142" s="26"/>
       <c r="W142" s="26"/>
       <c r="X142" s="26"/>
       <c r="Y142" s="26"/>
@@ -20799,51 +20796,51 @@
       <c r="DI142" s="26"/>
       <c r="DJ142" s="26"/>
       <c r="DK142" s="26"/>
       <c r="DL142" s="26"/>
       <c r="DM142" s="26"/>
       <c r="DN142" s="26"/>
       <c r="DO142" s="26"/>
       <c r="DP142" s="26"/>
       <c r="DQ142" s="26"/>
       <c r="DR142" s="26"/>
       <c r="DS142" s="26"/>
       <c r="DT142" s="26"/>
       <c r="DU142" s="26"/>
       <c r="DV142" s="26"/>
       <c r="DW142" s="26"/>
       <c r="DX142" s="26"/>
       <c r="DY142" s="26"/>
       <c r="DZ142" s="26"/>
       <c r="EA142" s="26"/>
       <c r="EB142" s="26"/>
       <c r="EC142" s="26"/>
       <c r="ED142" s="26"/>
       <c r="EE142" s="26"/>
       <c r="EF142" s="26"/>
     </row>
-    <row r="143" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="26"/>
       <c r="B143" s="26"/>
       <c r="C143" s="26"/>
       <c r="D143" s="26"/>
       <c r="E143" s="26"/>
       <c r="F143" s="26"/>
       <c r="G143" s="26"/>
       <c r="H143" s="26"/>
       <c r="I143" s="26"/>
       <c r="J143" s="26"/>
       <c r="K143" s="26"/>
       <c r="L143" s="26"/>
       <c r="M143" s="26"/>
       <c r="N143" s="26"/>
       <c r="O143" s="26"/>
       <c r="P143" s="26"/>
       <c r="Q143" s="26"/>
       <c r="R143" s="26"/>
       <c r="S143" s="26"/>
       <c r="T143" s="26"/>
       <c r="U143" s="26"/>
       <c r="V143" s="26"/>
       <c r="W143" s="26"/>
       <c r="X143" s="26"/>
       <c r="Y143" s="26"/>
@@ -20937,51 +20934,51 @@
       <c r="DI143" s="26"/>
       <c r="DJ143" s="26"/>
       <c r="DK143" s="26"/>
       <c r="DL143" s="26"/>
       <c r="DM143" s="26"/>
       <c r="DN143" s="26"/>
       <c r="DO143" s="26"/>
       <c r="DP143" s="26"/>
       <c r="DQ143" s="26"/>
       <c r="DR143" s="26"/>
       <c r="DS143" s="26"/>
       <c r="DT143" s="26"/>
       <c r="DU143" s="26"/>
       <c r="DV143" s="26"/>
       <c r="DW143" s="26"/>
       <c r="DX143" s="26"/>
       <c r="DY143" s="26"/>
       <c r="DZ143" s="26"/>
       <c r="EA143" s="26"/>
       <c r="EB143" s="26"/>
       <c r="EC143" s="26"/>
       <c r="ED143" s="26"/>
       <c r="EE143" s="26"/>
       <c r="EF143" s="26"/>
     </row>
-    <row r="144" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="26"/>
       <c r="B144" s="26"/>
       <c r="C144" s="26"/>
       <c r="D144" s="26"/>
       <c r="E144" s="26"/>
       <c r="F144" s="26"/>
       <c r="G144" s="26"/>
       <c r="H144" s="26"/>
       <c r="I144" s="26"/>
       <c r="J144" s="26"/>
       <c r="K144" s="26"/>
       <c r="L144" s="26"/>
       <c r="M144" s="26"/>
       <c r="N144" s="26"/>
       <c r="O144" s="26"/>
       <c r="P144" s="26"/>
       <c r="Q144" s="26"/>
       <c r="R144" s="26"/>
       <c r="S144" s="26"/>
       <c r="T144" s="26"/>
       <c r="U144" s="26"/>
       <c r="V144" s="26"/>
       <c r="W144" s="26"/>
       <c r="X144" s="26"/>
       <c r="Y144" s="26"/>
@@ -21075,51 +21072,51 @@
       <c r="DI144" s="26"/>
       <c r="DJ144" s="26"/>
       <c r="DK144" s="26"/>
       <c r="DL144" s="26"/>
       <c r="DM144" s="26"/>
       <c r="DN144" s="26"/>
       <c r="DO144" s="26"/>
       <c r="DP144" s="26"/>
       <c r="DQ144" s="26"/>
       <c r="DR144" s="26"/>
       <c r="DS144" s="26"/>
       <c r="DT144" s="26"/>
       <c r="DU144" s="26"/>
       <c r="DV144" s="26"/>
       <c r="DW144" s="26"/>
       <c r="DX144" s="26"/>
       <c r="DY144" s="26"/>
       <c r="DZ144" s="26"/>
       <c r="EA144" s="26"/>
       <c r="EB144" s="26"/>
       <c r="EC144" s="26"/>
       <c r="ED144" s="26"/>
       <c r="EE144" s="26"/>
       <c r="EF144" s="26"/>
     </row>
-    <row r="145" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="26"/>
       <c r="B145" s="26"/>
       <c r="C145" s="26"/>
       <c r="D145" s="26"/>
       <c r="E145" s="26"/>
       <c r="F145" s="26"/>
       <c r="G145" s="26"/>
       <c r="H145" s="26"/>
       <c r="I145" s="26"/>
       <c r="J145" s="26"/>
       <c r="K145" s="26"/>
       <c r="L145" s="26"/>
       <c r="M145" s="26"/>
       <c r="N145" s="26"/>
       <c r="O145" s="26"/>
       <c r="P145" s="26"/>
       <c r="Q145" s="26"/>
       <c r="R145" s="26"/>
       <c r="S145" s="26"/>
       <c r="T145" s="26"/>
       <c r="U145" s="26"/>
       <c r="V145" s="26"/>
       <c r="W145" s="26"/>
       <c r="X145" s="26"/>
       <c r="Y145" s="26"/>
@@ -21213,51 +21210,51 @@
       <c r="DI145" s="26"/>
       <c r="DJ145" s="26"/>
       <c r="DK145" s="26"/>
       <c r="DL145" s="26"/>
       <c r="DM145" s="26"/>
       <c r="DN145" s="26"/>
       <c r="DO145" s="26"/>
       <c r="DP145" s="26"/>
       <c r="DQ145" s="26"/>
       <c r="DR145" s="26"/>
       <c r="DS145" s="26"/>
       <c r="DT145" s="26"/>
       <c r="DU145" s="26"/>
       <c r="DV145" s="26"/>
       <c r="DW145" s="26"/>
       <c r="DX145" s="26"/>
       <c r="DY145" s="26"/>
       <c r="DZ145" s="26"/>
       <c r="EA145" s="26"/>
       <c r="EB145" s="26"/>
       <c r="EC145" s="26"/>
       <c r="ED145" s="26"/>
       <c r="EE145" s="26"/>
       <c r="EF145" s="26"/>
     </row>
-    <row r="146" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="26"/>
       <c r="B146" s="26"/>
       <c r="C146" s="26"/>
       <c r="D146" s="26"/>
       <c r="E146" s="26"/>
       <c r="F146" s="26"/>
       <c r="G146" s="26"/>
       <c r="H146" s="26"/>
       <c r="I146" s="26"/>
       <c r="J146" s="26"/>
       <c r="K146" s="26"/>
       <c r="L146" s="26"/>
       <c r="M146" s="26"/>
       <c r="N146" s="26"/>
       <c r="O146" s="26"/>
       <c r="P146" s="26"/>
       <c r="Q146" s="26"/>
       <c r="R146" s="26"/>
       <c r="S146" s="26"/>
       <c r="T146" s="26"/>
       <c r="U146" s="26"/>
       <c r="V146" s="26"/>
       <c r="W146" s="26"/>
       <c r="X146" s="26"/>
       <c r="Y146" s="26"/>
@@ -21351,51 +21348,51 @@
       <c r="DI146" s="26"/>
       <c r="DJ146" s="26"/>
       <c r="DK146" s="26"/>
       <c r="DL146" s="26"/>
       <c r="DM146" s="26"/>
       <c r="DN146" s="26"/>
       <c r="DO146" s="26"/>
       <c r="DP146" s="26"/>
       <c r="DQ146" s="26"/>
       <c r="DR146" s="26"/>
       <c r="DS146" s="26"/>
       <c r="DT146" s="26"/>
       <c r="DU146" s="26"/>
       <c r="DV146" s="26"/>
       <c r="DW146" s="26"/>
       <c r="DX146" s="26"/>
       <c r="DY146" s="26"/>
       <c r="DZ146" s="26"/>
       <c r="EA146" s="26"/>
       <c r="EB146" s="26"/>
       <c r="EC146" s="26"/>
       <c r="ED146" s="26"/>
       <c r="EE146" s="26"/>
       <c r="EF146" s="26"/>
     </row>
-    <row r="147" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="26"/>
       <c r="B147" s="26"/>
       <c r="C147" s="26"/>
       <c r="D147" s="26"/>
       <c r="E147" s="26"/>
       <c r="F147" s="26"/>
       <c r="G147" s="26"/>
       <c r="H147" s="26"/>
       <c r="I147" s="26"/>
       <c r="J147" s="26"/>
       <c r="K147" s="26"/>
       <c r="L147" s="26"/>
       <c r="M147" s="26"/>
       <c r="N147" s="26"/>
       <c r="O147" s="26"/>
       <c r="P147" s="26"/>
       <c r="Q147" s="26"/>
       <c r="R147" s="26"/>
       <c r="S147" s="26"/>
       <c r="T147" s="26"/>
       <c r="U147" s="26"/>
       <c r="V147" s="26"/>
       <c r="W147" s="26"/>
       <c r="X147" s="26"/>
       <c r="Y147" s="26"/>
@@ -21489,51 +21486,51 @@
       <c r="DI147" s="26"/>
       <c r="DJ147" s="26"/>
       <c r="DK147" s="26"/>
       <c r="DL147" s="26"/>
       <c r="DM147" s="26"/>
       <c r="DN147" s="26"/>
       <c r="DO147" s="26"/>
       <c r="DP147" s="26"/>
       <c r="DQ147" s="26"/>
       <c r="DR147" s="26"/>
       <c r="DS147" s="26"/>
       <c r="DT147" s="26"/>
       <c r="DU147" s="26"/>
       <c r="DV147" s="26"/>
       <c r="DW147" s="26"/>
       <c r="DX147" s="26"/>
       <c r="DY147" s="26"/>
       <c r="DZ147" s="26"/>
       <c r="EA147" s="26"/>
       <c r="EB147" s="26"/>
       <c r="EC147" s="26"/>
       <c r="ED147" s="26"/>
       <c r="EE147" s="26"/>
       <c r="EF147" s="26"/>
     </row>
-    <row r="148" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="26"/>
       <c r="B148" s="26"/>
       <c r="C148" s="26"/>
       <c r="D148" s="26"/>
       <c r="E148" s="26"/>
       <c r="F148" s="26"/>
       <c r="G148" s="26"/>
       <c r="H148" s="26"/>
       <c r="I148" s="26"/>
       <c r="J148" s="26"/>
       <c r="K148" s="26"/>
       <c r="L148" s="26"/>
       <c r="M148" s="26"/>
       <c r="N148" s="26"/>
       <c r="O148" s="26"/>
       <c r="P148" s="26"/>
       <c r="Q148" s="26"/>
       <c r="R148" s="26"/>
       <c r="S148" s="26"/>
       <c r="T148" s="26"/>
       <c r="U148" s="26"/>
       <c r="V148" s="26"/>
       <c r="W148" s="26"/>
       <c r="X148" s="26"/>
       <c r="Y148" s="26"/>
@@ -21627,51 +21624,51 @@
       <c r="DI148" s="26"/>
       <c r="DJ148" s="26"/>
       <c r="DK148" s="26"/>
       <c r="DL148" s="26"/>
       <c r="DM148" s="26"/>
       <c r="DN148" s="26"/>
       <c r="DO148" s="26"/>
       <c r="DP148" s="26"/>
       <c r="DQ148" s="26"/>
       <c r="DR148" s="26"/>
       <c r="DS148" s="26"/>
       <c r="DT148" s="26"/>
       <c r="DU148" s="26"/>
       <c r="DV148" s="26"/>
       <c r="DW148" s="26"/>
       <c r="DX148" s="26"/>
       <c r="DY148" s="26"/>
       <c r="DZ148" s="26"/>
       <c r="EA148" s="26"/>
       <c r="EB148" s="26"/>
       <c r="EC148" s="26"/>
       <c r="ED148" s="26"/>
       <c r="EE148" s="26"/>
       <c r="EF148" s="26"/>
     </row>
-    <row r="149" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="26"/>
       <c r="B149" s="26"/>
       <c r="C149" s="26"/>
       <c r="D149" s="26"/>
       <c r="E149" s="26"/>
       <c r="F149" s="26"/>
       <c r="G149" s="26"/>
       <c r="H149" s="26"/>
       <c r="I149" s="26"/>
       <c r="J149" s="26"/>
       <c r="K149" s="26"/>
       <c r="L149" s="26"/>
       <c r="M149" s="26"/>
       <c r="N149" s="26"/>
       <c r="O149" s="26"/>
       <c r="P149" s="26"/>
       <c r="Q149" s="26"/>
       <c r="R149" s="26"/>
       <c r="S149" s="26"/>
       <c r="T149" s="26"/>
       <c r="U149" s="26"/>
       <c r="V149" s="26"/>
       <c r="W149" s="26"/>
       <c r="X149" s="26"/>
       <c r="Y149" s="26"/>
@@ -21765,51 +21762,51 @@
       <c r="DI149" s="26"/>
       <c r="DJ149" s="26"/>
       <c r="DK149" s="26"/>
       <c r="DL149" s="26"/>
       <c r="DM149" s="26"/>
       <c r="DN149" s="26"/>
       <c r="DO149" s="26"/>
       <c r="DP149" s="26"/>
       <c r="DQ149" s="26"/>
       <c r="DR149" s="26"/>
       <c r="DS149" s="26"/>
       <c r="DT149" s="26"/>
       <c r="DU149" s="26"/>
       <c r="DV149" s="26"/>
       <c r="DW149" s="26"/>
       <c r="DX149" s="26"/>
       <c r="DY149" s="26"/>
       <c r="DZ149" s="26"/>
       <c r="EA149" s="26"/>
       <c r="EB149" s="26"/>
       <c r="EC149" s="26"/>
       <c r="ED149" s="26"/>
       <c r="EE149" s="26"/>
       <c r="EF149" s="26"/>
     </row>
-    <row r="150" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="26"/>
       <c r="B150" s="26"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="26"/>
       <c r="F150" s="26"/>
       <c r="G150" s="26"/>
       <c r="H150" s="26"/>
       <c r="I150" s="26"/>
       <c r="J150" s="26"/>
       <c r="K150" s="26"/>
       <c r="L150" s="26"/>
       <c r="M150" s="26"/>
       <c r="N150" s="26"/>
       <c r="O150" s="26"/>
       <c r="P150" s="26"/>
       <c r="Q150" s="26"/>
       <c r="R150" s="26"/>
       <c r="S150" s="26"/>
       <c r="T150" s="26"/>
       <c r="U150" s="26"/>
       <c r="V150" s="26"/>
       <c r="W150" s="26"/>
       <c r="X150" s="26"/>
       <c r="Y150" s="26"/>
@@ -21903,51 +21900,51 @@
       <c r="DI150" s="26"/>
       <c r="DJ150" s="26"/>
       <c r="DK150" s="26"/>
       <c r="DL150" s="26"/>
       <c r="DM150" s="26"/>
       <c r="DN150" s="26"/>
       <c r="DO150" s="26"/>
       <c r="DP150" s="26"/>
       <c r="DQ150" s="26"/>
       <c r="DR150" s="26"/>
       <c r="DS150" s="26"/>
       <c r="DT150" s="26"/>
       <c r="DU150" s="26"/>
       <c r="DV150" s="26"/>
       <c r="DW150" s="26"/>
       <c r="DX150" s="26"/>
       <c r="DY150" s="26"/>
       <c r="DZ150" s="26"/>
       <c r="EA150" s="26"/>
       <c r="EB150" s="26"/>
       <c r="EC150" s="26"/>
       <c r="ED150" s="26"/>
       <c r="EE150" s="26"/>
       <c r="EF150" s="26"/>
     </row>
-    <row r="151" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="26"/>
       <c r="B151" s="26"/>
       <c r="C151" s="26"/>
       <c r="D151" s="26"/>
       <c r="E151" s="26"/>
       <c r="F151" s="26"/>
       <c r="G151" s="26"/>
       <c r="H151" s="26"/>
       <c r="I151" s="26"/>
       <c r="J151" s="26"/>
       <c r="K151" s="26"/>
       <c r="L151" s="26"/>
       <c r="M151" s="26"/>
       <c r="N151" s="26"/>
       <c r="O151" s="26"/>
       <c r="P151" s="26"/>
       <c r="Q151" s="26"/>
       <c r="R151" s="26"/>
       <c r="S151" s="26"/>
       <c r="T151" s="26"/>
       <c r="U151" s="26"/>
       <c r="V151" s="26"/>
       <c r="W151" s="26"/>
       <c r="X151" s="26"/>
       <c r="Y151" s="26"/>
@@ -22041,51 +22038,51 @@
       <c r="DI151" s="26"/>
       <c r="DJ151" s="26"/>
       <c r="DK151" s="26"/>
       <c r="DL151" s="26"/>
       <c r="DM151" s="26"/>
       <c r="DN151" s="26"/>
       <c r="DO151" s="26"/>
       <c r="DP151" s="26"/>
       <c r="DQ151" s="26"/>
       <c r="DR151" s="26"/>
       <c r="DS151" s="26"/>
       <c r="DT151" s="26"/>
       <c r="DU151" s="26"/>
       <c r="DV151" s="26"/>
       <c r="DW151" s="26"/>
       <c r="DX151" s="26"/>
       <c r="DY151" s="26"/>
       <c r="DZ151" s="26"/>
       <c r="EA151" s="26"/>
       <c r="EB151" s="26"/>
       <c r="EC151" s="26"/>
       <c r="ED151" s="26"/>
       <c r="EE151" s="26"/>
       <c r="EF151" s="26"/>
     </row>
-    <row r="152" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="26"/>
       <c r="B152" s="26"/>
       <c r="C152" s="26"/>
       <c r="D152" s="26"/>
       <c r="E152" s="26"/>
       <c r="F152" s="26"/>
       <c r="G152" s="26"/>
       <c r="H152" s="26"/>
       <c r="I152" s="26"/>
       <c r="J152" s="26"/>
       <c r="K152" s="26"/>
       <c r="L152" s="26"/>
       <c r="M152" s="26"/>
       <c r="N152" s="26"/>
       <c r="O152" s="26"/>
       <c r="P152" s="26"/>
       <c r="Q152" s="26"/>
       <c r="R152" s="26"/>
       <c r="S152" s="26"/>
       <c r="T152" s="26"/>
       <c r="U152" s="26"/>
       <c r="V152" s="26"/>
       <c r="W152" s="26"/>
       <c r="X152" s="26"/>
       <c r="Y152" s="26"/>
@@ -22179,51 +22176,51 @@
       <c r="DI152" s="26"/>
       <c r="DJ152" s="26"/>
       <c r="DK152" s="26"/>
       <c r="DL152" s="26"/>
       <c r="DM152" s="26"/>
       <c r="DN152" s="26"/>
       <c r="DO152" s="26"/>
       <c r="DP152" s="26"/>
       <c r="DQ152" s="26"/>
       <c r="DR152" s="26"/>
       <c r="DS152" s="26"/>
       <c r="DT152" s="26"/>
       <c r="DU152" s="26"/>
       <c r="DV152" s="26"/>
       <c r="DW152" s="26"/>
       <c r="DX152" s="26"/>
       <c r="DY152" s="26"/>
       <c r="DZ152" s="26"/>
       <c r="EA152" s="26"/>
       <c r="EB152" s="26"/>
       <c r="EC152" s="26"/>
       <c r="ED152" s="26"/>
       <c r="EE152" s="26"/>
       <c r="EF152" s="26"/>
     </row>
-    <row r="153" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="26"/>
       <c r="B153" s="26"/>
       <c r="C153" s="26"/>
       <c r="D153" s="26"/>
       <c r="E153" s="26"/>
       <c r="F153" s="26"/>
       <c r="G153" s="26"/>
       <c r="H153" s="26"/>
       <c r="I153" s="26"/>
       <c r="J153" s="26"/>
       <c r="K153" s="26"/>
       <c r="L153" s="26"/>
       <c r="M153" s="26"/>
       <c r="N153" s="26"/>
       <c r="O153" s="26"/>
       <c r="P153" s="26"/>
       <c r="Q153" s="26"/>
       <c r="R153" s="26"/>
       <c r="S153" s="26"/>
       <c r="T153" s="26"/>
       <c r="U153" s="26"/>
       <c r="V153" s="26"/>
       <c r="W153" s="26"/>
       <c r="X153" s="26"/>
       <c r="Y153" s="26"/>
@@ -22317,51 +22314,51 @@
       <c r="DI153" s="26"/>
       <c r="DJ153" s="26"/>
       <c r="DK153" s="26"/>
       <c r="DL153" s="26"/>
       <c r="DM153" s="26"/>
       <c r="DN153" s="26"/>
       <c r="DO153" s="26"/>
       <c r="DP153" s="26"/>
       <c r="DQ153" s="26"/>
       <c r="DR153" s="26"/>
       <c r="DS153" s="26"/>
       <c r="DT153" s="26"/>
       <c r="DU153" s="26"/>
       <c r="DV153" s="26"/>
       <c r="DW153" s="26"/>
       <c r="DX153" s="26"/>
       <c r="DY153" s="26"/>
       <c r="DZ153" s="26"/>
       <c r="EA153" s="26"/>
       <c r="EB153" s="26"/>
       <c r="EC153" s="26"/>
       <c r="ED153" s="26"/>
       <c r="EE153" s="26"/>
       <c r="EF153" s="26"/>
     </row>
-    <row r="154" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="26"/>
       <c r="B154" s="26"/>
       <c r="C154" s="26"/>
       <c r="D154" s="26"/>
       <c r="E154" s="26"/>
       <c r="F154" s="26"/>
       <c r="G154" s="26"/>
       <c r="H154" s="26"/>
       <c r="I154" s="26"/>
       <c r="J154" s="26"/>
       <c r="K154" s="26"/>
       <c r="L154" s="26"/>
       <c r="M154" s="26"/>
       <c r="N154" s="26"/>
       <c r="O154" s="26"/>
       <c r="P154" s="26"/>
       <c r="Q154" s="26"/>
       <c r="R154" s="26"/>
       <c r="S154" s="26"/>
       <c r="T154" s="26"/>
       <c r="U154" s="26"/>
       <c r="V154" s="26"/>
       <c r="W154" s="26"/>
       <c r="X154" s="26"/>
       <c r="Y154" s="26"/>
@@ -22455,51 +22452,51 @@
       <c r="DI154" s="26"/>
       <c r="DJ154" s="26"/>
       <c r="DK154" s="26"/>
       <c r="DL154" s="26"/>
       <c r="DM154" s="26"/>
       <c r="DN154" s="26"/>
       <c r="DO154" s="26"/>
       <c r="DP154" s="26"/>
       <c r="DQ154" s="26"/>
       <c r="DR154" s="26"/>
       <c r="DS154" s="26"/>
       <c r="DT154" s="26"/>
       <c r="DU154" s="26"/>
       <c r="DV154" s="26"/>
       <c r="DW154" s="26"/>
       <c r="DX154" s="26"/>
       <c r="DY154" s="26"/>
       <c r="DZ154" s="26"/>
       <c r="EA154" s="26"/>
       <c r="EB154" s="26"/>
       <c r="EC154" s="26"/>
       <c r="ED154" s="26"/>
       <c r="EE154" s="26"/>
       <c r="EF154" s="26"/>
     </row>
-    <row r="155" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="26"/>
       <c r="B155" s="26"/>
       <c r="C155" s="26"/>
       <c r="D155" s="26"/>
       <c r="E155" s="26"/>
       <c r="F155" s="26"/>
       <c r="G155" s="26"/>
       <c r="H155" s="26"/>
       <c r="I155" s="26"/>
       <c r="J155" s="26"/>
       <c r="K155" s="26"/>
       <c r="L155" s="26"/>
       <c r="M155" s="26"/>
       <c r="N155" s="26"/>
       <c r="O155" s="26"/>
       <c r="P155" s="26"/>
       <c r="Q155" s="26"/>
       <c r="R155" s="26"/>
       <c r="S155" s="26"/>
       <c r="T155" s="26"/>
       <c r="U155" s="26"/>
       <c r="V155" s="26"/>
       <c r="W155" s="26"/>
       <c r="X155" s="26"/>
       <c r="Y155" s="26"/>
@@ -22593,51 +22590,51 @@
       <c r="DI155" s="26"/>
       <c r="DJ155" s="26"/>
       <c r="DK155" s="26"/>
       <c r="DL155" s="26"/>
       <c r="DM155" s="26"/>
       <c r="DN155" s="26"/>
       <c r="DO155" s="26"/>
       <c r="DP155" s="26"/>
       <c r="DQ155" s="26"/>
       <c r="DR155" s="26"/>
       <c r="DS155" s="26"/>
       <c r="DT155" s="26"/>
       <c r="DU155" s="26"/>
       <c r="DV155" s="26"/>
       <c r="DW155" s="26"/>
       <c r="DX155" s="26"/>
       <c r="DY155" s="26"/>
       <c r="DZ155" s="26"/>
       <c r="EA155" s="26"/>
       <c r="EB155" s="26"/>
       <c r="EC155" s="26"/>
       <c r="ED155" s="26"/>
       <c r="EE155" s="26"/>
       <c r="EF155" s="26"/>
     </row>
-    <row r="156" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="26"/>
       <c r="B156" s="26"/>
       <c r="C156" s="26"/>
       <c r="D156" s="26"/>
       <c r="E156" s="26"/>
       <c r="F156" s="26"/>
       <c r="G156" s="26"/>
       <c r="H156" s="26"/>
       <c r="I156" s="26"/>
       <c r="J156" s="26"/>
       <c r="K156" s="26"/>
       <c r="L156" s="26"/>
       <c r="M156" s="26"/>
       <c r="N156" s="26"/>
       <c r="O156" s="26"/>
       <c r="P156" s="26"/>
       <c r="Q156" s="26"/>
       <c r="R156" s="26"/>
       <c r="S156" s="26"/>
       <c r="T156" s="26"/>
       <c r="U156" s="26"/>
       <c r="V156" s="26"/>
       <c r="W156" s="26"/>
       <c r="X156" s="26"/>
       <c r="Y156" s="26"/>
@@ -22731,51 +22728,51 @@
       <c r="DI156" s="26"/>
       <c r="DJ156" s="26"/>
       <c r="DK156" s="26"/>
       <c r="DL156" s="26"/>
       <c r="DM156" s="26"/>
       <c r="DN156" s="26"/>
       <c r="DO156" s="26"/>
       <c r="DP156" s="26"/>
       <c r="DQ156" s="26"/>
       <c r="DR156" s="26"/>
       <c r="DS156" s="26"/>
       <c r="DT156" s="26"/>
       <c r="DU156" s="26"/>
       <c r="DV156" s="26"/>
       <c r="DW156" s="26"/>
       <c r="DX156" s="26"/>
       <c r="DY156" s="26"/>
       <c r="DZ156" s="26"/>
       <c r="EA156" s="26"/>
       <c r="EB156" s="26"/>
       <c r="EC156" s="26"/>
       <c r="ED156" s="26"/>
       <c r="EE156" s="26"/>
       <c r="EF156" s="26"/>
     </row>
-    <row r="157" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="26"/>
       <c r="B157" s="26"/>
       <c r="C157" s="26"/>
       <c r="D157" s="26"/>
       <c r="E157" s="26"/>
       <c r="F157" s="26"/>
       <c r="G157" s="26"/>
       <c r="H157" s="26"/>
       <c r="I157" s="26"/>
       <c r="J157" s="26"/>
       <c r="K157" s="26"/>
       <c r="L157" s="26"/>
       <c r="M157" s="26"/>
       <c r="N157" s="26"/>
       <c r="O157" s="26"/>
       <c r="P157" s="26"/>
       <c r="Q157" s="26"/>
       <c r="R157" s="26"/>
       <c r="S157" s="26"/>
       <c r="T157" s="26"/>
       <c r="U157" s="26"/>
       <c r="V157" s="26"/>
       <c r="W157" s="26"/>
       <c r="X157" s="26"/>
       <c r="Y157" s="26"/>
@@ -22869,51 +22866,51 @@
       <c r="DI157" s="26"/>
       <c r="DJ157" s="26"/>
       <c r="DK157" s="26"/>
       <c r="DL157" s="26"/>
       <c r="DM157" s="26"/>
       <c r="DN157" s="26"/>
       <c r="DO157" s="26"/>
       <c r="DP157" s="26"/>
       <c r="DQ157" s="26"/>
       <c r="DR157" s="26"/>
       <c r="DS157" s="26"/>
       <c r="DT157" s="26"/>
       <c r="DU157" s="26"/>
       <c r="DV157" s="26"/>
       <c r="DW157" s="26"/>
       <c r="DX157" s="26"/>
       <c r="DY157" s="26"/>
       <c r="DZ157" s="26"/>
       <c r="EA157" s="26"/>
       <c r="EB157" s="26"/>
       <c r="EC157" s="26"/>
       <c r="ED157" s="26"/>
       <c r="EE157" s="26"/>
       <c r="EF157" s="26"/>
     </row>
-    <row r="158" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="26"/>
       <c r="B158" s="26"/>
       <c r="C158" s="26"/>
       <c r="D158" s="26"/>
       <c r="E158" s="26"/>
       <c r="F158" s="26"/>
       <c r="G158" s="26"/>
       <c r="H158" s="26"/>
       <c r="I158" s="26"/>
       <c r="J158" s="26"/>
       <c r="K158" s="26"/>
       <c r="L158" s="26"/>
       <c r="M158" s="26"/>
       <c r="N158" s="26"/>
       <c r="O158" s="26"/>
       <c r="P158" s="26"/>
       <c r="Q158" s="26"/>
       <c r="R158" s="26"/>
       <c r="S158" s="26"/>
       <c r="T158" s="26"/>
       <c r="U158" s="26"/>
       <c r="V158" s="26"/>
       <c r="W158" s="26"/>
       <c r="X158" s="26"/>
       <c r="Y158" s="26"/>
@@ -23007,51 +23004,51 @@
       <c r="DI158" s="26"/>
       <c r="DJ158" s="26"/>
       <c r="DK158" s="26"/>
       <c r="DL158" s="26"/>
       <c r="DM158" s="26"/>
       <c r="DN158" s="26"/>
       <c r="DO158" s="26"/>
       <c r="DP158" s="26"/>
       <c r="DQ158" s="26"/>
       <c r="DR158" s="26"/>
       <c r="DS158" s="26"/>
       <c r="DT158" s="26"/>
       <c r="DU158" s="26"/>
       <c r="DV158" s="26"/>
       <c r="DW158" s="26"/>
       <c r="DX158" s="26"/>
       <c r="DY158" s="26"/>
       <c r="DZ158" s="26"/>
       <c r="EA158" s="26"/>
       <c r="EB158" s="26"/>
       <c r="EC158" s="26"/>
       <c r="ED158" s="26"/>
       <c r="EE158" s="26"/>
       <c r="EF158" s="26"/>
     </row>
-    <row r="159" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="26"/>
       <c r="B159" s="26"/>
       <c r="C159" s="26"/>
       <c r="D159" s="26"/>
       <c r="E159" s="26"/>
       <c r="F159" s="26"/>
       <c r="G159" s="26"/>
       <c r="H159" s="26"/>
       <c r="I159" s="26"/>
       <c r="J159" s="26"/>
       <c r="K159" s="26"/>
       <c r="L159" s="26"/>
       <c r="M159" s="26"/>
       <c r="N159" s="26"/>
       <c r="O159" s="26"/>
       <c r="P159" s="26"/>
       <c r="Q159" s="26"/>
       <c r="R159" s="26"/>
       <c r="S159" s="26"/>
       <c r="T159" s="26"/>
       <c r="U159" s="26"/>
       <c r="V159" s="26"/>
       <c r="W159" s="26"/>
       <c r="X159" s="26"/>
       <c r="Y159" s="26"/>
@@ -23145,51 +23142,51 @@
       <c r="DI159" s="26"/>
       <c r="DJ159" s="26"/>
       <c r="DK159" s="26"/>
       <c r="DL159" s="26"/>
       <c r="DM159" s="26"/>
       <c r="DN159" s="26"/>
       <c r="DO159" s="26"/>
       <c r="DP159" s="26"/>
       <c r="DQ159" s="26"/>
       <c r="DR159" s="26"/>
       <c r="DS159" s="26"/>
       <c r="DT159" s="26"/>
       <c r="DU159" s="26"/>
       <c r="DV159" s="26"/>
       <c r="DW159" s="26"/>
       <c r="DX159" s="26"/>
       <c r="DY159" s="26"/>
       <c r="DZ159" s="26"/>
       <c r="EA159" s="26"/>
       <c r="EB159" s="26"/>
       <c r="EC159" s="26"/>
       <c r="ED159" s="26"/>
       <c r="EE159" s="26"/>
       <c r="EF159" s="26"/>
     </row>
-    <row r="160" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="26"/>
       <c r="B160" s="26"/>
       <c r="C160" s="26"/>
       <c r="D160" s="26"/>
       <c r="E160" s="26"/>
       <c r="F160" s="26"/>
       <c r="G160" s="26"/>
       <c r="H160" s="26"/>
       <c r="I160" s="26"/>
       <c r="J160" s="26"/>
       <c r="K160" s="26"/>
       <c r="L160" s="26"/>
       <c r="M160" s="26"/>
       <c r="N160" s="26"/>
       <c r="O160" s="26"/>
       <c r="P160" s="26"/>
       <c r="Q160" s="26"/>
       <c r="R160" s="26"/>
       <c r="S160" s="26"/>
       <c r="T160" s="26"/>
       <c r="U160" s="26"/>
       <c r="V160" s="26"/>
       <c r="W160" s="26"/>
       <c r="X160" s="26"/>
       <c r="Y160" s="26"/>
@@ -23283,51 +23280,51 @@
       <c r="DI160" s="26"/>
       <c r="DJ160" s="26"/>
       <c r="DK160" s="26"/>
       <c r="DL160" s="26"/>
       <c r="DM160" s="26"/>
       <c r="DN160" s="26"/>
       <c r="DO160" s="26"/>
       <c r="DP160" s="26"/>
       <c r="DQ160" s="26"/>
       <c r="DR160" s="26"/>
       <c r="DS160" s="26"/>
       <c r="DT160" s="26"/>
       <c r="DU160" s="26"/>
       <c r="DV160" s="26"/>
       <c r="DW160" s="26"/>
       <c r="DX160" s="26"/>
       <c r="DY160" s="26"/>
       <c r="DZ160" s="26"/>
       <c r="EA160" s="26"/>
       <c r="EB160" s="26"/>
       <c r="EC160" s="26"/>
       <c r="ED160" s="26"/>
       <c r="EE160" s="26"/>
       <c r="EF160" s="26"/>
     </row>
-    <row r="161" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="26"/>
       <c r="B161" s="26"/>
       <c r="C161" s="26"/>
       <c r="D161" s="26"/>
       <c r="E161" s="26"/>
       <c r="F161" s="26"/>
       <c r="G161" s="26"/>
       <c r="H161" s="26"/>
       <c r="I161" s="26"/>
       <c r="J161" s="26"/>
       <c r="K161" s="26"/>
       <c r="L161" s="26"/>
       <c r="M161" s="26"/>
       <c r="N161" s="26"/>
       <c r="O161" s="26"/>
       <c r="P161" s="26"/>
       <c r="Q161" s="26"/>
       <c r="R161" s="26"/>
       <c r="S161" s="26"/>
       <c r="T161" s="26"/>
       <c r="U161" s="26"/>
       <c r="V161" s="26"/>
       <c r="W161" s="26"/>
       <c r="X161" s="26"/>
       <c r="Y161" s="26"/>
@@ -23421,51 +23418,51 @@
       <c r="DI161" s="26"/>
       <c r="DJ161" s="26"/>
       <c r="DK161" s="26"/>
       <c r="DL161" s="26"/>
       <c r="DM161" s="26"/>
       <c r="DN161" s="26"/>
       <c r="DO161" s="26"/>
       <c r="DP161" s="26"/>
       <c r="DQ161" s="26"/>
       <c r="DR161" s="26"/>
       <c r="DS161" s="26"/>
       <c r="DT161" s="26"/>
       <c r="DU161" s="26"/>
       <c r="DV161" s="26"/>
       <c r="DW161" s="26"/>
       <c r="DX161" s="26"/>
       <c r="DY161" s="26"/>
       <c r="DZ161" s="26"/>
       <c r="EA161" s="26"/>
       <c r="EB161" s="26"/>
       <c r="EC161" s="26"/>
       <c r="ED161" s="26"/>
       <c r="EE161" s="26"/>
       <c r="EF161" s="26"/>
     </row>
-    <row r="162" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="26"/>
       <c r="B162" s="26"/>
       <c r="C162" s="26"/>
       <c r="D162" s="26"/>
       <c r="E162" s="26"/>
       <c r="F162" s="26"/>
       <c r="G162" s="26"/>
       <c r="H162" s="26"/>
       <c r="I162" s="26"/>
       <c r="J162" s="26"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
       <c r="N162" s="26"/>
       <c r="O162" s="26"/>
       <c r="P162" s="26"/>
       <c r="Q162" s="26"/>
       <c r="R162" s="26"/>
       <c r="S162" s="26"/>
       <c r="T162" s="26"/>
       <c r="U162" s="26"/>
       <c r="V162" s="26"/>
       <c r="W162" s="26"/>
       <c r="X162" s="26"/>
       <c r="Y162" s="26"/>
@@ -23559,51 +23556,51 @@
       <c r="DI162" s="26"/>
       <c r="DJ162" s="26"/>
       <c r="DK162" s="26"/>
       <c r="DL162" s="26"/>
       <c r="DM162" s="26"/>
       <c r="DN162" s="26"/>
       <c r="DO162" s="26"/>
       <c r="DP162" s="26"/>
       <c r="DQ162" s="26"/>
       <c r="DR162" s="26"/>
       <c r="DS162" s="26"/>
       <c r="DT162" s="26"/>
       <c r="DU162" s="26"/>
       <c r="DV162" s="26"/>
       <c r="DW162" s="26"/>
       <c r="DX162" s="26"/>
       <c r="DY162" s="26"/>
       <c r="DZ162" s="26"/>
       <c r="EA162" s="26"/>
       <c r="EB162" s="26"/>
       <c r="EC162" s="26"/>
       <c r="ED162" s="26"/>
       <c r="EE162" s="26"/>
       <c r="EF162" s="26"/>
     </row>
-    <row r="163" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="26"/>
       <c r="B163" s="26"/>
       <c r="C163" s="26"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="26"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
       <c r="N163" s="26"/>
       <c r="O163" s="26"/>
       <c r="P163" s="26"/>
       <c r="Q163" s="26"/>
       <c r="R163" s="26"/>
       <c r="S163" s="26"/>
       <c r="T163" s="26"/>
       <c r="U163" s="26"/>
       <c r="V163" s="26"/>
       <c r="W163" s="26"/>
       <c r="X163" s="26"/>
       <c r="Y163" s="26"/>
@@ -23697,51 +23694,51 @@
       <c r="DI163" s="26"/>
       <c r="DJ163" s="26"/>
       <c r="DK163" s="26"/>
       <c r="DL163" s="26"/>
       <c r="DM163" s="26"/>
       <c r="DN163" s="26"/>
       <c r="DO163" s="26"/>
       <c r="DP163" s="26"/>
       <c r="DQ163" s="26"/>
       <c r="DR163" s="26"/>
       <c r="DS163" s="26"/>
       <c r="DT163" s="26"/>
       <c r="DU163" s="26"/>
       <c r="DV163" s="26"/>
       <c r="DW163" s="26"/>
       <c r="DX163" s="26"/>
       <c r="DY163" s="26"/>
       <c r="DZ163" s="26"/>
       <c r="EA163" s="26"/>
       <c r="EB163" s="26"/>
       <c r="EC163" s="26"/>
       <c r="ED163" s="26"/>
       <c r="EE163" s="26"/>
       <c r="EF163" s="26"/>
     </row>
-    <row r="164" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="26"/>
       <c r="B164" s="26"/>
       <c r="C164" s="26"/>
       <c r="D164" s="26"/>
       <c r="E164" s="26"/>
       <c r="F164" s="26"/>
       <c r="G164" s="26"/>
       <c r="H164" s="26"/>
       <c r="I164" s="26"/>
       <c r="J164" s="26"/>
       <c r="K164" s="26"/>
       <c r="L164" s="26"/>
       <c r="M164" s="26"/>
       <c r="N164" s="26"/>
       <c r="O164" s="26"/>
       <c r="P164" s="26"/>
       <c r="Q164" s="26"/>
       <c r="R164" s="26"/>
       <c r="S164" s="26"/>
       <c r="T164" s="26"/>
       <c r="U164" s="26"/>
       <c r="V164" s="26"/>
       <c r="W164" s="26"/>
       <c r="X164" s="26"/>
       <c r="Y164" s="26"/>
@@ -23835,51 +23832,51 @@
       <c r="DI164" s="26"/>
       <c r="DJ164" s="26"/>
       <c r="DK164" s="26"/>
       <c r="DL164" s="26"/>
       <c r="DM164" s="26"/>
       <c r="DN164" s="26"/>
       <c r="DO164" s="26"/>
       <c r="DP164" s="26"/>
       <c r="DQ164" s="26"/>
       <c r="DR164" s="26"/>
       <c r="DS164" s="26"/>
       <c r="DT164" s="26"/>
       <c r="DU164" s="26"/>
       <c r="DV164" s="26"/>
       <c r="DW164" s="26"/>
       <c r="DX164" s="26"/>
       <c r="DY164" s="26"/>
       <c r="DZ164" s="26"/>
       <c r="EA164" s="26"/>
       <c r="EB164" s="26"/>
       <c r="EC164" s="26"/>
       <c r="ED164" s="26"/>
       <c r="EE164" s="26"/>
       <c r="EF164" s="26"/>
     </row>
-    <row r="165" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="26"/>
       <c r="B165" s="26"/>
       <c r="C165" s="26"/>
       <c r="D165" s="26"/>
       <c r="E165" s="26"/>
       <c r="F165" s="26"/>
       <c r="G165" s="26"/>
       <c r="H165" s="26"/>
       <c r="I165" s="26"/>
       <c r="J165" s="26"/>
       <c r="K165" s="26"/>
       <c r="L165" s="26"/>
       <c r="M165" s="26"/>
       <c r="N165" s="26"/>
       <c r="O165" s="26"/>
       <c r="P165" s="26"/>
       <c r="Q165" s="26"/>
       <c r="R165" s="26"/>
       <c r="S165" s="26"/>
       <c r="T165" s="26"/>
       <c r="U165" s="26"/>
       <c r="V165" s="26"/>
       <c r="W165" s="26"/>
       <c r="X165" s="26"/>
       <c r="Y165" s="26"/>
@@ -23973,51 +23970,51 @@
       <c r="DI165" s="26"/>
       <c r="DJ165" s="26"/>
       <c r="DK165" s="26"/>
       <c r="DL165" s="26"/>
       <c r="DM165" s="26"/>
       <c r="DN165" s="26"/>
       <c r="DO165" s="26"/>
       <c r="DP165" s="26"/>
       <c r="DQ165" s="26"/>
       <c r="DR165" s="26"/>
       <c r="DS165" s="26"/>
       <c r="DT165" s="26"/>
       <c r="DU165" s="26"/>
       <c r="DV165" s="26"/>
       <c r="DW165" s="26"/>
       <c r="DX165" s="26"/>
       <c r="DY165" s="26"/>
       <c r="DZ165" s="26"/>
       <c r="EA165" s="26"/>
       <c r="EB165" s="26"/>
       <c r="EC165" s="26"/>
       <c r="ED165" s="26"/>
       <c r="EE165" s="26"/>
       <c r="EF165" s="26"/>
     </row>
-    <row r="166" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="26"/>
       <c r="B166" s="26"/>
       <c r="C166" s="26"/>
       <c r="D166" s="26"/>
       <c r="E166" s="26"/>
       <c r="F166" s="26"/>
       <c r="G166" s="26"/>
       <c r="H166" s="26"/>
       <c r="I166" s="26"/>
       <c r="J166" s="26"/>
       <c r="K166" s="26"/>
       <c r="L166" s="26"/>
       <c r="M166" s="26"/>
       <c r="N166" s="26"/>
       <c r="O166" s="26"/>
       <c r="P166" s="26"/>
       <c r="Q166" s="26"/>
       <c r="R166" s="26"/>
       <c r="S166" s="26"/>
       <c r="T166" s="26"/>
       <c r="U166" s="26"/>
       <c r="V166" s="26"/>
       <c r="W166" s="26"/>
       <c r="X166" s="26"/>
       <c r="Y166" s="26"/>
@@ -24111,51 +24108,51 @@
       <c r="DI166" s="26"/>
       <c r="DJ166" s="26"/>
       <c r="DK166" s="26"/>
       <c r="DL166" s="26"/>
       <c r="DM166" s="26"/>
       <c r="DN166" s="26"/>
       <c r="DO166" s="26"/>
       <c r="DP166" s="26"/>
       <c r="DQ166" s="26"/>
       <c r="DR166" s="26"/>
       <c r="DS166" s="26"/>
       <c r="DT166" s="26"/>
       <c r="DU166" s="26"/>
       <c r="DV166" s="26"/>
       <c r="DW166" s="26"/>
       <c r="DX166" s="26"/>
       <c r="DY166" s="26"/>
       <c r="DZ166" s="26"/>
       <c r="EA166" s="26"/>
       <c r="EB166" s="26"/>
       <c r="EC166" s="26"/>
       <c r="ED166" s="26"/>
       <c r="EE166" s="26"/>
       <c r="EF166" s="26"/>
     </row>
-    <row r="167" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="26"/>
       <c r="B167" s="26"/>
       <c r="C167" s="26"/>
       <c r="D167" s="26"/>
       <c r="E167" s="26"/>
       <c r="F167" s="26"/>
       <c r="G167" s="26"/>
       <c r="H167" s="26"/>
       <c r="I167" s="26"/>
       <c r="J167" s="26"/>
       <c r="K167" s="26"/>
       <c r="L167" s="26"/>
       <c r="M167" s="26"/>
       <c r="N167" s="26"/>
       <c r="O167" s="26"/>
       <c r="P167" s="26"/>
       <c r="Q167" s="26"/>
       <c r="R167" s="26"/>
       <c r="S167" s="26"/>
       <c r="T167" s="26"/>
       <c r="U167" s="26"/>
       <c r="V167" s="26"/>
       <c r="W167" s="26"/>
       <c r="X167" s="26"/>
       <c r="Y167" s="26"/>
@@ -24249,51 +24246,51 @@
       <c r="DI167" s="26"/>
       <c r="DJ167" s="26"/>
       <c r="DK167" s="26"/>
       <c r="DL167" s="26"/>
       <c r="DM167" s="26"/>
       <c r="DN167" s="26"/>
       <c r="DO167" s="26"/>
       <c r="DP167" s="26"/>
       <c r="DQ167" s="26"/>
       <c r="DR167" s="26"/>
       <c r="DS167" s="26"/>
       <c r="DT167" s="26"/>
       <c r="DU167" s="26"/>
       <c r="DV167" s="26"/>
       <c r="DW167" s="26"/>
       <c r="DX167" s="26"/>
       <c r="DY167" s="26"/>
       <c r="DZ167" s="26"/>
       <c r="EA167" s="26"/>
       <c r="EB167" s="26"/>
       <c r="EC167" s="26"/>
       <c r="ED167" s="26"/>
       <c r="EE167" s="26"/>
       <c r="EF167" s="26"/>
     </row>
-    <row r="168" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="26"/>
       <c r="B168" s="26"/>
       <c r="C168" s="26"/>
       <c r="D168" s="26"/>
       <c r="E168" s="26"/>
       <c r="F168" s="26"/>
       <c r="G168" s="26"/>
       <c r="H168" s="26"/>
       <c r="I168" s="26"/>
       <c r="J168" s="26"/>
       <c r="K168" s="26"/>
       <c r="L168" s="26"/>
       <c r="M168" s="26"/>
       <c r="N168" s="26"/>
       <c r="O168" s="26"/>
       <c r="P168" s="26"/>
       <c r="Q168" s="26"/>
       <c r="R168" s="26"/>
       <c r="S168" s="26"/>
       <c r="T168" s="26"/>
       <c r="U168" s="26"/>
       <c r="V168" s="26"/>
       <c r="W168" s="26"/>
       <c r="X168" s="26"/>
       <c r="Y168" s="26"/>
@@ -24387,51 +24384,51 @@
       <c r="DI168" s="26"/>
       <c r="DJ168" s="26"/>
       <c r="DK168" s="26"/>
       <c r="DL168" s="26"/>
       <c r="DM168" s="26"/>
       <c r="DN168" s="26"/>
       <c r="DO168" s="26"/>
       <c r="DP168" s="26"/>
       <c r="DQ168" s="26"/>
       <c r="DR168" s="26"/>
       <c r="DS168" s="26"/>
       <c r="DT168" s="26"/>
       <c r="DU168" s="26"/>
       <c r="DV168" s="26"/>
       <c r="DW168" s="26"/>
       <c r="DX168" s="26"/>
       <c r="DY168" s="26"/>
       <c r="DZ168" s="26"/>
       <c r="EA168" s="26"/>
       <c r="EB168" s="26"/>
       <c r="EC168" s="26"/>
       <c r="ED168" s="26"/>
       <c r="EE168" s="26"/>
       <c r="EF168" s="26"/>
     </row>
-    <row r="169" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="26"/>
       <c r="B169" s="26"/>
       <c r="C169" s="26"/>
       <c r="D169" s="26"/>
       <c r="E169" s="26"/>
       <c r="F169" s="26"/>
       <c r="G169" s="26"/>
       <c r="H169" s="26"/>
       <c r="I169" s="26"/>
       <c r="J169" s="26"/>
       <c r="K169" s="26"/>
       <c r="L169" s="26"/>
       <c r="M169" s="26"/>
       <c r="N169" s="26"/>
       <c r="O169" s="26"/>
       <c r="P169" s="26"/>
       <c r="Q169" s="26"/>
       <c r="R169" s="26"/>
       <c r="S169" s="26"/>
       <c r="T169" s="26"/>
       <c r="U169" s="26"/>
       <c r="V169" s="26"/>
       <c r="W169" s="26"/>
       <c r="X169" s="26"/>
       <c r="Y169" s="26"/>
@@ -24525,51 +24522,51 @@
       <c r="DI169" s="26"/>
       <c r="DJ169" s="26"/>
       <c r="DK169" s="26"/>
       <c r="DL169" s="26"/>
       <c r="DM169" s="26"/>
       <c r="DN169" s="26"/>
       <c r="DO169" s="26"/>
       <c r="DP169" s="26"/>
       <c r="DQ169" s="26"/>
       <c r="DR169" s="26"/>
       <c r="DS169" s="26"/>
       <c r="DT169" s="26"/>
       <c r="DU169" s="26"/>
       <c r="DV169" s="26"/>
       <c r="DW169" s="26"/>
       <c r="DX169" s="26"/>
       <c r="DY169" s="26"/>
       <c r="DZ169" s="26"/>
       <c r="EA169" s="26"/>
       <c r="EB169" s="26"/>
       <c r="EC169" s="26"/>
       <c r="ED169" s="26"/>
       <c r="EE169" s="26"/>
       <c r="EF169" s="26"/>
     </row>
-    <row r="170" spans="1:136" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:136" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="26"/>
       <c r="B170" s="26"/>
       <c r="C170" s="26"/>
       <c r="D170" s="26"/>
       <c r="E170" s="26"/>
       <c r="F170" s="26"/>
       <c r="G170" s="26"/>
       <c r="H170" s="26"/>
       <c r="I170" s="26"/>
       <c r="J170" s="26"/>
       <c r="K170" s="26"/>
       <c r="L170" s="26"/>
       <c r="M170" s="26"/>
       <c r="N170" s="26"/>
       <c r="O170" s="26"/>
       <c r="P170" s="26"/>
       <c r="Q170" s="26"/>
       <c r="R170" s="26"/>
       <c r="S170" s="26"/>
       <c r="T170" s="26"/>
       <c r="U170" s="26"/>
       <c r="V170" s="26"/>
       <c r="W170" s="26"/>
       <c r="X170" s="26"/>
       <c r="Y170" s="26"/>
@@ -24675,176 +24672,176 @@
       <c r="DU170" s="26"/>
       <c r="DV170" s="26"/>
       <c r="DW170" s="26"/>
       <c r="DX170" s="26"/>
       <c r="DY170" s="26"/>
       <c r="DZ170" s="26"/>
       <c r="EA170" s="26"/>
       <c r="EB170" s="26"/>
       <c r="EC170" s="26"/>
       <c r="ED170" s="26"/>
       <c r="EE170" s="26"/>
       <c r="EF170" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:T340"/>
+  <dimension ref="A1:T342"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B310" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B312" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B333" sqref="B333:I333"/>
+      <selection pane="bottomRight" activeCell="B335" sqref="B335:I335"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.81640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="9.85546875" style="2" customWidth="1"/>
+    <col min="2" max="17" width="10.42578125" style="6" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
-      <c r="B1" s="41" t="s">
+      <c r="B1" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="C1" s="41"/>
-[...16 lines deleted...]
-      <c r="B2" s="42" t="s">
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+    </row>
+    <row r="2" spans="1:19" s="3" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="43"/>
-      <c r="D2" s="42" t="s">
+      <c r="C2" s="42"/>
+      <c r="D2" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="43"/>
+      <c r="E2" s="42"/>
       <c r="F2" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="42" t="s">
+      <c r="G2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="43"/>
-      <c r="I2" s="42" t="s">
+      <c r="H2" s="42"/>
+      <c r="I2" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="43"/>
+      <c r="J2" s="42"/>
       <c r="K2" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="L2" s="42" t="s">
+      <c r="L2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="43"/>
+      <c r="M2" s="42"/>
       <c r="N2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="O2" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="P2" s="44" t="s">
+      <c r="P2" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="Q2" s="45"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:19" s="4" customFormat="1" ht="21" x14ac:dyDescent="0.25">
+      <c r="Q2" s="44"/>
+    </row>
+    <row r="3" spans="1:19" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B3" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>55</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>56</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="Q3" s="14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>36404</v>
       </c>
       <c r="B4" s="7">
         <v>62.2</v>
       </c>
       <c r="C4" s="15">
         <v>56.021082279822913</v>
       </c>
       <c r="D4" s="7">
         <v>62.2</v>
       </c>
       <c r="E4" s="15">
         <v>58.035989225989354</v>
       </c>
       <c r="F4" s="9">
         <v>47.7</v>
       </c>
       <c r="G4" s="7">
         <v>53.3</v>
       </c>
       <c r="H4" s="15">
         <v>49.793176151275787</v>
       </c>
       <c r="I4" s="7">
@@ -24852,54 +24849,53 @@
       </c>
       <c r="J4" s="15">
         <v>52.21287112732449</v>
       </c>
       <c r="K4" s="9">
         <v>64.400000000000006</v>
       </c>
       <c r="L4" s="7">
         <v>40.9</v>
       </c>
       <c r="M4" s="15">
         <v>39.103895198280696</v>
       </c>
       <c r="N4" s="9">
         <v>61.1</v>
       </c>
       <c r="O4" s="9">
         <v>89</v>
       </c>
       <c r="P4" s="7">
         <v>54.38000000000001</v>
       </c>
       <c r="Q4" s="15">
         <v>51.033402796538653</v>
       </c>
-      <c r="R4" s="34"/>
       <c r="S4" s="24"/>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>36434</v>
       </c>
       <c r="B5" s="7">
         <v>74.599999999999994</v>
       </c>
       <c r="C5" s="15">
         <v>64.718836141885603</v>
       </c>
       <c r="D5" s="7">
         <v>65.400000000000006</v>
       </c>
       <c r="E5" s="15">
         <v>60.162493431311979</v>
       </c>
       <c r="F5" s="9">
         <v>53.1</v>
       </c>
       <c r="G5" s="7">
         <v>52.3</v>
       </c>
       <c r="H5" s="15">
         <v>49.131008418165372</v>
       </c>
       <c r="I5" s="7">
@@ -24907,54 +24903,53 @@
       </c>
       <c r="J5" s="15">
         <v>50.545645964257119</v>
       </c>
       <c r="K5" s="9">
         <v>67.900000000000006</v>
       </c>
       <c r="L5" s="7">
         <v>41.7</v>
       </c>
       <c r="M5" s="15">
         <v>40.629016033121573</v>
       </c>
       <c r="N5" s="9">
         <v>55.2</v>
       </c>
       <c r="O5" s="9">
         <v>83</v>
       </c>
       <c r="P5" s="7">
         <v>56.8</v>
       </c>
       <c r="Q5" s="15">
         <v>53.037399997748331</v>
       </c>
-      <c r="R5" s="34"/>
       <c r="S5" s="24"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>36465</v>
       </c>
       <c r="B6" s="7">
         <v>76.2</v>
       </c>
       <c r="C6" s="15">
         <v>62.036524290617557</v>
       </c>
       <c r="D6" s="7">
         <v>73</v>
       </c>
       <c r="E6" s="15">
         <v>59.575763626098599</v>
       </c>
       <c r="F6" s="9">
         <v>55.7</v>
       </c>
       <c r="G6" s="7">
         <v>57.4</v>
       </c>
       <c r="H6" s="15">
         <v>51.252124632883216</v>
       </c>
       <c r="I6" s="7">
@@ -24962,54 +24957,53 @@
       </c>
       <c r="J6" s="15">
         <v>51.290431206371728</v>
       </c>
       <c r="K6" s="9">
         <v>59.2</v>
       </c>
       <c r="L6" s="7">
         <v>46.7</v>
       </c>
       <c r="M6" s="15">
         <v>42.636958708398403</v>
       </c>
       <c r="N6" s="9">
         <v>56.6</v>
       </c>
       <c r="O6" s="9">
         <v>83</v>
       </c>
       <c r="P6" s="7">
         <v>61</v>
       </c>
       <c r="Q6" s="15">
         <v>53.358360492873899</v>
       </c>
-      <c r="R6" s="34"/>
       <c r="S6" s="24"/>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>36495</v>
       </c>
       <c r="B7" s="7">
         <v>61.2</v>
       </c>
       <c r="C7" s="15">
         <v>57.00146229905652</v>
       </c>
       <c r="D7" s="7">
         <v>64.3</v>
       </c>
       <c r="E7" s="15">
         <v>58.814551700115864</v>
       </c>
       <c r="F7" s="9">
         <v>54.1</v>
       </c>
       <c r="G7" s="7">
         <v>60.2</v>
       </c>
       <c r="H7" s="15">
         <v>57.46525487964746</v>
       </c>
       <c r="I7" s="7">
@@ -25017,54 +25011,53 @@
       </c>
       <c r="J7" s="15">
         <v>52.474000712130582</v>
       </c>
       <c r="K7" s="9">
         <v>60.2</v>
       </c>
       <c r="L7" s="7">
         <v>44.8</v>
       </c>
       <c r="M7" s="15">
         <v>42.27964255438313</v>
       </c>
       <c r="N7" s="9">
         <v>56.1</v>
       </c>
       <c r="O7" s="9">
         <v>90</v>
       </c>
       <c r="P7" s="7">
         <v>57.120000000000005</v>
       </c>
       <c r="Q7" s="15">
         <v>53.606982429066704</v>
       </c>
-      <c r="R7" s="34"/>
       <c r="S7" s="24"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>36526</v>
       </c>
       <c r="B8" s="7">
         <v>50</v>
       </c>
       <c r="C8" s="15">
         <v>62.559302402543118</v>
       </c>
       <c r="D8" s="7">
         <v>54.5</v>
       </c>
       <c r="E8" s="15">
         <v>59.512058237312324</v>
       </c>
       <c r="F8" s="9">
         <v>50</v>
       </c>
       <c r="G8" s="7">
         <v>60.3</v>
       </c>
       <c r="H8" s="15">
         <v>65.737756929844195</v>
       </c>
       <c r="I8" s="7">
@@ -25072,54 +25065,53 @@
       </c>
       <c r="J8" s="15">
         <v>49.839270973649676</v>
       </c>
       <c r="K8" s="9">
         <v>66.900000000000006</v>
       </c>
       <c r="L8" s="7">
         <v>44</v>
       </c>
       <c r="M8" s="15">
         <v>45.57107539554201</v>
       </c>
       <c r="N8" s="9">
         <v>59.3</v>
       </c>
       <c r="O8" s="9">
         <v>93</v>
       </c>
       <c r="P8" s="7">
         <v>51.92</v>
       </c>
       <c r="Q8" s="15">
         <v>56.643892787778256</v>
       </c>
-      <c r="R8" s="34"/>
       <c r="S8" s="24"/>
     </row>
-    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>36557</v>
       </c>
       <c r="B9" s="7">
         <v>60.6</v>
       </c>
       <c r="C9" s="15">
         <v>61.218774167013152</v>
       </c>
       <c r="D9" s="7">
         <v>64.3</v>
       </c>
       <c r="E9" s="15">
         <v>65.226356020545666</v>
       </c>
       <c r="F9" s="9">
         <v>46.8</v>
       </c>
       <c r="G9" s="7">
         <v>61.5</v>
       </c>
       <c r="H9" s="15">
         <v>62.699347034911149</v>
       </c>
       <c r="I9" s="7">
@@ -25127,54 +25119,53 @@
       </c>
       <c r="J9" s="15">
         <v>49.568323495953187</v>
       </c>
       <c r="K9" s="9">
         <v>72.599999999999994</v>
       </c>
       <c r="L9" s="7">
         <v>43.1</v>
       </c>
       <c r="M9" s="15">
         <v>43.396913913532643</v>
       </c>
       <c r="N9" s="9">
         <v>56.7</v>
       </c>
       <c r="O9" s="9">
         <v>88</v>
       </c>
       <c r="P9" s="7">
         <v>56.279999999999994</v>
       </c>
       <c r="Q9" s="15">
         <v>56.421942926391161</v>
       </c>
-      <c r="R9" s="34"/>
       <c r="S9" s="24"/>
     </row>
-    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>36586</v>
       </c>
       <c r="B10" s="7">
         <v>50</v>
       </c>
       <c r="C10" s="15">
         <v>53.466139364216723</v>
       </c>
       <c r="D10" s="7">
         <v>51.9</v>
       </c>
       <c r="E10" s="15">
         <v>53.58373535351398</v>
       </c>
       <c r="F10" s="9">
         <v>38</v>
       </c>
       <c r="G10" s="7">
         <v>47.3</v>
       </c>
       <c r="H10" s="15">
         <v>46.332576793037035</v>
       </c>
       <c r="I10" s="7">
@@ -25182,54 +25173,53 @@
       </c>
       <c r="J10" s="15">
         <v>49.081389790708926</v>
       </c>
       <c r="K10" s="9">
         <v>75.5</v>
       </c>
       <c r="L10" s="7">
         <v>40</v>
       </c>
       <c r="M10" s="15">
         <v>41.985551590692118</v>
       </c>
       <c r="N10" s="9">
         <v>54.5</v>
       </c>
       <c r="O10" s="9">
         <v>84</v>
       </c>
       <c r="P10" s="7">
         <v>47.48</v>
       </c>
       <c r="Q10" s="15">
         <v>48.889878578433759</v>
       </c>
-      <c r="R10" s="34"/>
       <c r="S10" s="24"/>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>36617</v>
       </c>
       <c r="B11" s="7">
         <v>48</v>
       </c>
       <c r="C11" s="15">
         <v>52.363405834309397</v>
       </c>
       <c r="D11" s="7">
         <v>46.8</v>
       </c>
       <c r="E11" s="15">
         <v>51.1327837119509</v>
       </c>
       <c r="F11" s="9">
         <v>37.200000000000003</v>
       </c>
       <c r="G11" s="7">
         <v>66</v>
       </c>
       <c r="H11" s="15">
         <v>68.410196478780037</v>
       </c>
       <c r="I11" s="7">
@@ -25237,54 +25227,53 @@
       </c>
       <c r="J11" s="15">
         <v>52.524391296435049</v>
       </c>
       <c r="K11" s="9">
         <v>80</v>
       </c>
       <c r="L11" s="7">
         <v>46</v>
       </c>
       <c r="M11" s="15">
         <v>47.867472780806779</v>
       </c>
       <c r="N11" s="9">
         <v>51</v>
       </c>
       <c r="O11" s="9">
         <v>88</v>
       </c>
       <c r="P11" s="7">
         <v>51.96</v>
       </c>
       <c r="Q11" s="15">
         <v>54.459650020456436</v>
       </c>
-      <c r="R11" s="34"/>
       <c r="S11" s="24"/>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A12" s="5">
         <v>36647</v>
       </c>
       <c r="B12" s="7">
         <v>50</v>
       </c>
       <c r="C12" s="15">
         <v>51.394395103010794</v>
       </c>
       <c r="D12" s="7">
         <v>50</v>
       </c>
       <c r="E12" s="15">
         <v>49.992734072545993</v>
       </c>
       <c r="F12" s="9">
         <v>28.7</v>
       </c>
       <c r="G12" s="7">
         <v>48.1</v>
       </c>
       <c r="H12" s="15">
         <v>51.755391624383961</v>
       </c>
       <c r="I12" s="7">
@@ -25292,54 +25281,53 @@
       </c>
       <c r="J12" s="15">
         <v>58.149614047186873</v>
       </c>
       <c r="K12" s="9">
         <v>79.8</v>
       </c>
       <c r="L12" s="7">
         <v>40.4</v>
       </c>
       <c r="M12" s="15">
         <v>41.541251246764283</v>
       </c>
       <c r="N12" s="9">
         <v>39.4</v>
       </c>
       <c r="O12" s="9">
         <v>75</v>
       </c>
       <c r="P12" s="7">
         <v>49.2</v>
       </c>
       <c r="Q12" s="15">
         <v>50.566677218778381</v>
       </c>
-      <c r="R12" s="34"/>
       <c r="S12" s="24"/>
     </row>
-    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A13" s="5">
         <v>36678</v>
       </c>
       <c r="B13" s="7">
         <v>47.8</v>
       </c>
       <c r="C13" s="15">
         <v>49.491437034532822</v>
       </c>
       <c r="D13" s="7">
         <v>47.8</v>
       </c>
       <c r="E13" s="15">
         <v>52.151261086724809</v>
       </c>
       <c r="F13" s="9">
         <v>32.1</v>
       </c>
       <c r="G13" s="7">
         <v>50</v>
       </c>
       <c r="H13" s="15">
         <v>52.199837099718245</v>
       </c>
       <c r="I13" s="7">
@@ -25347,54 +25335,53 @@
       </c>
       <c r="J13" s="15">
         <v>51.176234107836891</v>
       </c>
       <c r="K13" s="9">
         <v>88.4</v>
       </c>
       <c r="L13" s="7">
         <v>42</v>
       </c>
       <c r="M13" s="15">
         <v>43.690222228475591</v>
       </c>
       <c r="N13" s="9">
         <v>47.8</v>
       </c>
       <c r="O13" s="9">
         <v>76</v>
       </c>
       <c r="P13" s="7">
         <v>47.379999999999995</v>
       </c>
       <c r="Q13" s="15">
         <v>49.741798311457671</v>
       </c>
-      <c r="R13" s="34"/>
       <c r="S13" s="24"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
         <v>36708</v>
       </c>
       <c r="B14" s="7">
         <v>46.2</v>
       </c>
       <c r="C14" s="15">
         <v>52.857756927783036</v>
       </c>
       <c r="D14" s="7">
         <v>45.4</v>
       </c>
       <c r="E14" s="15">
         <v>52.242454476491496</v>
       </c>
       <c r="F14" s="9">
         <v>29.3</v>
       </c>
       <c r="G14" s="7">
         <v>43</v>
       </c>
       <c r="H14" s="15">
         <v>46.507645569974486</v>
       </c>
       <c r="I14" s="7">
@@ -25402,54 +25389,53 @@
       </c>
       <c r="J14" s="15">
         <v>51.873348317723973</v>
       </c>
       <c r="K14" s="9">
         <v>82.1</v>
       </c>
       <c r="L14" s="7">
         <v>37.700000000000003</v>
       </c>
       <c r="M14" s="15">
         <v>39.30026099206075</v>
       </c>
       <c r="N14" s="9">
         <v>46.2</v>
       </c>
       <c r="O14" s="9">
         <v>78</v>
       </c>
       <c r="P14" s="7">
         <v>44.46</v>
       </c>
       <c r="Q14" s="15">
         <v>48.556293256806747</v>
       </c>
-      <c r="R14" s="34"/>
       <c r="S14" s="24"/>
     </row>
-    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
         <v>36739</v>
       </c>
       <c r="B15" s="7">
         <v>50</v>
       </c>
       <c r="C15" s="15">
         <v>50.782444444932736</v>
       </c>
       <c r="D15" s="7">
         <v>53.3</v>
       </c>
       <c r="E15" s="15">
         <v>55.881979881961101</v>
       </c>
       <c r="F15" s="9">
         <v>32.4</v>
       </c>
       <c r="G15" s="7">
         <v>63.8</v>
       </c>
       <c r="H15" s="15">
         <v>63.542968432340388</v>
       </c>
       <c r="I15" s="7">
@@ -25457,54 +25443,53 @@
       </c>
       <c r="J15" s="15">
         <v>50.689206360975824</v>
       </c>
       <c r="K15" s="9">
         <v>75</v>
       </c>
       <c r="L15" s="7">
         <v>40.700000000000003</v>
       </c>
       <c r="M15" s="15">
         <v>40.325207751928154</v>
       </c>
       <c r="N15" s="9">
         <v>54.6</v>
       </c>
       <c r="O15" s="9">
         <v>81</v>
       </c>
       <c r="P15" s="7">
         <v>51.3</v>
       </c>
       <c r="Q15" s="15">
         <v>52.24436137442764</v>
       </c>
-      <c r="R15" s="34"/>
       <c r="S15" s="24"/>
     </row>
-    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
         <v>36770</v>
       </c>
       <c r="B16" s="7">
         <v>66.400000000000006</v>
       </c>
       <c r="C16" s="15">
         <v>59.654187761075512</v>
       </c>
       <c r="D16" s="7">
         <v>62.1</v>
       </c>
       <c r="E16" s="15">
         <v>58.053020432543754</v>
       </c>
       <c r="F16" s="9">
         <v>43.9</v>
       </c>
       <c r="G16" s="7">
         <v>58</v>
       </c>
       <c r="H16" s="15">
         <v>54.46575482701089</v>
       </c>
       <c r="I16" s="7">
@@ -25512,54 +25497,53 @@
       </c>
       <c r="J16" s="15">
         <v>43.730136921642718</v>
       </c>
       <c r="K16" s="9">
         <v>83.3</v>
       </c>
       <c r="L16" s="7">
         <v>49.3</v>
       </c>
       <c r="M16" s="15">
         <v>47.09091748648337</v>
       </c>
       <c r="N16" s="9">
         <v>52.9</v>
       </c>
       <c r="O16" s="9">
         <v>76</v>
       </c>
       <c r="P16" s="7">
         <v>56.14</v>
       </c>
       <c r="Q16" s="15">
         <v>52.598803485751247</v>
       </c>
-      <c r="R16" s="34"/>
       <c r="S16" s="24"/>
     </row>
-    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
         <v>36800</v>
       </c>
       <c r="B17" s="7">
         <v>68.400000000000006</v>
       </c>
       <c r="C17" s="15">
         <v>59.595165269744712</v>
       </c>
       <c r="D17" s="7">
         <v>68.400000000000006</v>
       </c>
       <c r="E17" s="15">
         <v>63.01257313959016</v>
       </c>
       <c r="F17" s="9">
         <v>41.3</v>
       </c>
       <c r="G17" s="7">
         <v>62.3</v>
       </c>
       <c r="H17" s="15">
         <v>58.495449045089607</v>
       </c>
       <c r="I17" s="7">
@@ -25567,54 +25551,53 @@
       </c>
       <c r="J17" s="15">
         <v>50.455651764200681</v>
       </c>
       <c r="K17" s="9">
         <v>87</v>
       </c>
       <c r="L17" s="7">
         <v>46.7</v>
       </c>
       <c r="M17" s="15">
         <v>45.598025831817715</v>
       </c>
       <c r="N17" s="9">
         <v>59.9</v>
       </c>
       <c r="O17" s="9">
         <v>87</v>
       </c>
       <c r="P17" s="7">
         <v>59.160000000000004</v>
       </c>
       <c r="Q17" s="15">
         <v>55.431373010088578</v>
       </c>
-      <c r="R17" s="34"/>
       <c r="S17" s="24"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
         <v>36831</v>
       </c>
       <c r="B18" s="7">
         <v>66.5</v>
       </c>
       <c r="C18" s="15">
         <v>54.218612481443671</v>
       </c>
       <c r="D18" s="7">
         <v>66.5</v>
       </c>
       <c r="E18" s="15">
         <v>54.300166117660368</v>
       </c>
       <c r="F18" s="9">
         <v>50</v>
       </c>
       <c r="G18" s="7">
         <v>61.7</v>
       </c>
       <c r="H18" s="15">
         <v>54.755800003372286</v>
       </c>
       <c r="I18" s="7">
@@ -25622,54 +25605,53 @@
       </c>
       <c r="J18" s="15">
         <v>50.107326711677636</v>
       </c>
       <c r="K18" s="9">
         <v>86.2</v>
       </c>
       <c r="L18" s="7">
         <v>48.7</v>
       </c>
       <c r="M18" s="15">
         <v>44.488210735772313</v>
       </c>
       <c r="N18" s="9">
         <v>55.8</v>
       </c>
       <c r="O18" s="9">
         <v>88</v>
       </c>
       <c r="P18" s="7">
         <v>58.8</v>
       </c>
       <c r="Q18" s="15">
         <v>51.574023209985249</v>
       </c>
-      <c r="R18" s="34"/>
       <c r="S18" s="24"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A19" s="5">
         <v>36861</v>
       </c>
       <c r="B19" s="7">
         <v>59.8</v>
       </c>
       <c r="C19" s="15">
         <v>55.721675240709949</v>
       </c>
       <c r="D19" s="7">
         <v>56.9</v>
       </c>
       <c r="E19" s="15">
         <v>52.04405219980125</v>
       </c>
       <c r="F19" s="9">
         <v>46.9</v>
       </c>
       <c r="G19" s="7">
         <v>56</v>
       </c>
       <c r="H19" s="15">
         <v>53.309007540173972</v>
       </c>
       <c r="I19" s="7">
@@ -25677,54 +25659,53 @@
       </c>
       <c r="J19" s="15">
         <v>43.923155117141476</v>
       </c>
       <c r="K19" s="9">
         <v>81.8</v>
       </c>
       <c r="L19" s="7">
         <v>47.7</v>
       </c>
       <c r="M19" s="15">
         <v>45.074779031079814</v>
       </c>
       <c r="N19" s="9">
         <v>53.7</v>
       </c>
       <c r="O19" s="9">
         <v>87.1</v>
       </c>
       <c r="P19" s="7">
         <v>53.48</v>
       </c>
       <c r="Q19" s="15">
         <v>50.014533825781299</v>
       </c>
-      <c r="R19" s="34"/>
       <c r="S19" s="24"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>36892</v>
       </c>
       <c r="B20" s="7">
         <v>40.5</v>
       </c>
       <c r="C20" s="15">
         <v>50.828605343880177</v>
       </c>
       <c r="D20" s="7">
         <v>46</v>
       </c>
       <c r="E20" s="15">
         <v>50.047040517283641</v>
       </c>
       <c r="F20" s="9">
         <v>37.299999999999997</v>
       </c>
       <c r="G20" s="7">
         <v>48.5</v>
       </c>
       <c r="H20" s="15">
         <v>53.150494233085425</v>
       </c>
       <c r="I20" s="7">
@@ -25732,54 +25713,53 @@
       </c>
       <c r="J20" s="15">
         <v>55.293417471391749</v>
       </c>
       <c r="K20" s="9">
         <v>83.8</v>
       </c>
       <c r="L20" s="7">
         <v>38.299999999999997</v>
       </c>
       <c r="M20" s="15">
         <v>39.802031300383682</v>
       </c>
       <c r="N20" s="9">
         <v>51.5</v>
       </c>
       <c r="O20" s="9">
         <v>90.3</v>
       </c>
       <c r="P20" s="7">
         <v>45.9</v>
       </c>
       <c r="Q20" s="15">
         <v>49.824317773204939</v>
       </c>
-      <c r="R20" s="34"/>
       <c r="S20" s="24"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A21" s="5">
         <v>36923</v>
       </c>
       <c r="B21" s="7">
         <v>54.8</v>
       </c>
       <c r="C21" s="15">
         <v>55.594539325448608</v>
       </c>
       <c r="D21" s="7">
         <v>54.9</v>
       </c>
       <c r="E21" s="15">
         <v>55.802113003665603</v>
       </c>
       <c r="F21" s="9">
         <v>38.1</v>
       </c>
       <c r="G21" s="7">
         <v>54</v>
       </c>
       <c r="H21" s="15">
         <v>55.451226436165427</v>
       </c>
       <c r="I21" s="7">
@@ -25787,54 +25767,53 @@
       </c>
       <c r="J21" s="15">
         <v>53.614858633387421</v>
       </c>
       <c r="K21" s="9">
         <v>86.5</v>
       </c>
       <c r="L21" s="7">
         <v>45.9</v>
       </c>
       <c r="M21" s="15">
         <v>46.250943090922888</v>
       </c>
       <c r="N21" s="9">
         <v>58.7</v>
       </c>
       <c r="O21" s="9">
         <v>85.1</v>
       </c>
       <c r="P21" s="7">
         <v>53.04</v>
       </c>
       <c r="Q21" s="15">
         <v>53.342736097917985</v>
       </c>
-      <c r="R21" s="34"/>
       <c r="S21" s="24"/>
     </row>
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>36951</v>
       </c>
       <c r="B22" s="7">
         <v>55.9</v>
       </c>
       <c r="C22" s="15">
         <v>59.486317096213995</v>
       </c>
       <c r="D22" s="7">
         <v>55.3</v>
       </c>
       <c r="E22" s="15">
         <v>57.072561704722737</v>
       </c>
       <c r="F22" s="9">
         <v>39.299999999999997</v>
       </c>
       <c r="G22" s="7">
         <v>53.3</v>
       </c>
       <c r="H22" s="15">
         <v>51.966386054850069</v>
       </c>
       <c r="I22" s="7">
@@ -25842,54 +25821,53 @@
       </c>
       <c r="J22" s="15">
         <v>50.668986729549658</v>
       </c>
       <c r="K22" s="9">
         <v>81.8</v>
       </c>
       <c r="L22" s="7">
         <v>42.1</v>
       </c>
       <c r="M22" s="15">
         <v>44.077722942302231</v>
       </c>
       <c r="N22" s="9">
         <v>51.3</v>
       </c>
       <c r="O22" s="9">
         <v>87.8</v>
       </c>
       <c r="P22" s="7">
         <v>51.319999999999993</v>
       </c>
       <c r="Q22" s="15">
         <v>52.654394905527738</v>
       </c>
-      <c r="R22" s="34"/>
       <c r="S22" s="24"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>36982</v>
       </c>
       <c r="B23" s="7">
         <v>47.9</v>
       </c>
       <c r="C23" s="15">
         <v>52.401901440840696</v>
       </c>
       <c r="D23" s="7">
         <v>53.4</v>
       </c>
       <c r="E23" s="15">
         <v>58.316088897509864</v>
       </c>
       <c r="F23" s="9">
         <v>41.1</v>
       </c>
       <c r="G23" s="7">
         <v>47.3</v>
       </c>
       <c r="H23" s="15">
         <v>49.263447869513932</v>
       </c>
       <c r="I23" s="7">
@@ -25897,54 +25875,53 @@
       </c>
       <c r="J23" s="15">
         <v>50.34174336431829</v>
       </c>
       <c r="K23" s="9">
         <v>80.7</v>
       </c>
       <c r="L23" s="7">
         <v>44.6</v>
       </c>
       <c r="M23" s="15">
         <v>46.51209553807201</v>
       </c>
       <c r="N23" s="9">
         <v>46.7</v>
       </c>
       <c r="O23" s="9">
         <v>87.7</v>
       </c>
       <c r="P23" s="7">
         <v>48.779999999999994</v>
       </c>
       <c r="Q23" s="15">
         <v>51.367055422050953</v>
       </c>
-      <c r="R23" s="34"/>
       <c r="S23" s="24"/>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>37012</v>
       </c>
       <c r="B24" s="7">
         <v>57.3</v>
       </c>
       <c r="C24" s="15">
         <v>59.049553179266759</v>
       </c>
       <c r="D24" s="7">
         <v>58.5</v>
       </c>
       <c r="E24" s="15">
         <v>58.841040342617831</v>
       </c>
       <c r="F24" s="9">
         <v>38.6</v>
       </c>
       <c r="G24" s="7">
         <v>51.6</v>
       </c>
       <c r="H24" s="15">
         <v>55.321841306003677</v>
       </c>
       <c r="I24" s="7">
@@ -25952,54 +25929,53 @@
       </c>
       <c r="J24" s="15">
         <v>51.928028320203083</v>
       </c>
       <c r="K24" s="9">
         <v>70.3</v>
       </c>
       <c r="L24" s="7">
         <v>45.3</v>
       </c>
       <c r="M24" s="15">
         <v>46.383084276927434</v>
       </c>
       <c r="N24" s="9">
         <v>46.8</v>
       </c>
       <c r="O24" s="9">
         <v>88</v>
       </c>
       <c r="P24" s="7">
         <v>52.739999999999995</v>
       </c>
       <c r="Q24" s="15">
         <v>54.304709485003762</v>
       </c>
-      <c r="R24" s="34"/>
       <c r="S24" s="24"/>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>37043</v>
       </c>
       <c r="B25" s="7">
         <v>58.3</v>
       </c>
       <c r="C25" s="15">
         <v>60.120769397932818</v>
       </c>
       <c r="D25" s="7">
         <v>57.8</v>
       </c>
       <c r="E25" s="15">
         <v>63.133550161427252</v>
       </c>
       <c r="F25" s="9">
         <v>38.9</v>
       </c>
       <c r="G25" s="7">
         <v>53.8</v>
       </c>
       <c r="H25" s="15">
         <v>56.242307071549675</v>
       </c>
       <c r="I25" s="7">
@@ -26007,54 +25983,53 @@
       </c>
       <c r="J25" s="15">
         <v>49.616354342628505</v>
       </c>
       <c r="K25" s="9">
         <v>78.8</v>
       </c>
       <c r="L25" s="7">
         <v>43.9</v>
       </c>
       <c r="M25" s="15">
         <v>45.689626677932722</v>
       </c>
       <c r="N25" s="9">
         <v>53.3</v>
       </c>
       <c r="O25" s="9">
         <v>88.9</v>
       </c>
       <c r="P25" s="7">
         <v>52.320000000000007</v>
       </c>
       <c r="Q25" s="15">
         <v>54.960521530294194</v>
       </c>
-      <c r="R25" s="34"/>
       <c r="S25" s="24"/>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>37073</v>
       </c>
       <c r="B26" s="7">
         <v>46.8</v>
       </c>
       <c r="C26" s="15">
         <v>52.985112698282883</v>
       </c>
       <c r="D26" s="7">
         <v>47.9</v>
       </c>
       <c r="E26" s="15">
         <v>54.636542863169453</v>
       </c>
       <c r="F26" s="9">
         <v>41.3</v>
       </c>
       <c r="G26" s="7">
         <v>51.6</v>
       </c>
       <c r="H26" s="15">
         <v>55.706060012988978</v>
       </c>
       <c r="I26" s="7">
@@ -26062,54 +26037,53 @@
       </c>
       <c r="J26" s="15">
         <v>47.851229022754474</v>
       </c>
       <c r="K26" s="9">
         <v>76</v>
       </c>
       <c r="L26" s="7">
         <v>43.1</v>
       </c>
       <c r="M26" s="15">
         <v>44.765282251273767</v>
       </c>
       <c r="N26" s="9">
         <v>47.4</v>
       </c>
       <c r="O26" s="9">
         <v>87.4</v>
       </c>
       <c r="P26" s="7">
         <v>47.04</v>
       </c>
       <c r="Q26" s="15">
         <v>51.188845369693908</v>
       </c>
-      <c r="R26" s="34"/>
       <c r="S26" s="24"/>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
         <v>37104</v>
       </c>
       <c r="B27" s="7">
         <v>51.8</v>
       </c>
       <c r="C27" s="15">
         <v>52.213609129179332</v>
       </c>
       <c r="D27" s="7">
         <v>50.6</v>
       </c>
       <c r="E27" s="15">
         <v>52.759740920035391</v>
       </c>
       <c r="F27" s="9">
         <v>42.5</v>
       </c>
       <c r="G27" s="7">
         <v>55.5</v>
       </c>
       <c r="H27" s="15">
         <v>54.984245912448372</v>
       </c>
       <c r="I27" s="7">
@@ -26117,54 +26091,53 @@
       </c>
       <c r="J27" s="15">
         <v>50.635235504537846</v>
       </c>
       <c r="K27" s="9">
         <v>71.3</v>
       </c>
       <c r="L27" s="7">
         <v>47</v>
       </c>
       <c r="M27" s="15">
         <v>46.208688863488739</v>
       </c>
       <c r="N27" s="9">
         <v>49.4</v>
       </c>
       <c r="O27" s="9">
         <v>86.2</v>
       </c>
       <c r="P27" s="7">
         <v>50.739999999999995</v>
       </c>
       <c r="Q27" s="15">
         <v>51.360304065937932</v>
       </c>
-      <c r="R27" s="34"/>
       <c r="S27" s="24"/>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
         <v>37135</v>
       </c>
       <c r="B28" s="7">
         <v>50.6</v>
       </c>
       <c r="C28" s="15">
         <v>45.360651573888241</v>
       </c>
       <c r="D28" s="7">
         <v>54.1</v>
       </c>
       <c r="E28" s="15">
         <v>50.431517628667379</v>
       </c>
       <c r="F28" s="9">
         <v>52.4</v>
       </c>
       <c r="G28" s="7">
         <v>58.8</v>
       </c>
       <c r="H28" s="15">
         <v>55.610956038529466</v>
       </c>
       <c r="I28" s="7">
@@ -26172,54 +26145,53 @@
       </c>
       <c r="J28" s="15">
         <v>51.047642138240981</v>
       </c>
       <c r="K28" s="9">
         <v>80</v>
       </c>
       <c r="L28" s="7">
         <v>47.6</v>
       </c>
       <c r="M28" s="15">
         <v>45.358677448701485</v>
       </c>
       <c r="N28" s="9">
         <v>52.3</v>
       </c>
       <c r="O28" s="9">
         <v>87.3</v>
       </c>
       <c r="P28" s="7">
         <v>52.580000000000005</v>
       </c>
       <c r="Q28" s="15">
         <v>49.561888965605512</v>
       </c>
-      <c r="R28" s="34"/>
       <c r="S28" s="24"/>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>37165</v>
       </c>
       <c r="B29" s="7">
         <v>55.1</v>
       </c>
       <c r="C29" s="15">
         <v>48.155025491947285</v>
       </c>
       <c r="D29" s="7">
         <v>58</v>
       </c>
       <c r="E29" s="15">
         <v>53.605877113608202</v>
       </c>
       <c r="F29" s="9">
         <v>39.9</v>
       </c>
       <c r="G29" s="7">
         <v>55.1</v>
       </c>
       <c r="H29" s="15">
         <v>51.566326936435487</v>
       </c>
       <c r="I29" s="7">
@@ -26227,54 +26199,53 @@
       </c>
       <c r="J29" s="15">
         <v>51.510761734703813</v>
       </c>
       <c r="K29" s="9">
         <v>83.5</v>
       </c>
       <c r="L29" s="7">
         <v>47.2</v>
       </c>
       <c r="M29" s="15">
         <v>46.247321500926311</v>
       </c>
       <c r="N29" s="9">
         <v>50.9</v>
       </c>
       <c r="O29" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="P29" s="7">
         <v>53.36</v>
       </c>
       <c r="Q29" s="15">
         <v>50.217062555524215</v>
       </c>
-      <c r="R29" s="34"/>
       <c r="S29" s="24"/>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A30" s="5">
         <v>37196</v>
       </c>
       <c r="B30" s="7">
         <v>70.900000000000006</v>
       </c>
       <c r="C30" s="15">
         <v>58.223858903862741</v>
       </c>
       <c r="D30" s="7">
         <v>70.099999999999994</v>
       </c>
       <c r="E30" s="15">
         <v>57.379010408533311</v>
       </c>
       <c r="F30" s="9">
         <v>55.3</v>
       </c>
       <c r="G30" s="7">
         <v>61</v>
       </c>
       <c r="H30" s="15">
         <v>53.630008935083758</v>
       </c>
       <c r="I30" s="7">
@@ -26282,54 +26253,53 @@
       </c>
       <c r="J30" s="15">
         <v>51.587075022874757</v>
       </c>
       <c r="K30" s="9">
         <v>89.3</v>
       </c>
       <c r="L30" s="7">
         <v>51.5</v>
       </c>
       <c r="M30" s="15">
         <v>47.410836522150653</v>
       </c>
       <c r="N30" s="9">
         <v>61.9</v>
       </c>
       <c r="O30" s="9">
         <v>61.7</v>
       </c>
       <c r="P30" s="7">
         <v>61.1</v>
       </c>
       <c r="Q30" s="15">
         <v>53.646157958501043</v>
       </c>
-      <c r="R30" s="34"/>
       <c r="S30" s="24"/>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A31" s="5">
         <v>37226</v>
       </c>
       <c r="B31" s="7">
         <v>62.9</v>
       </c>
       <c r="C31" s="15">
         <v>58.749887443878514</v>
       </c>
       <c r="D31" s="7">
         <v>65.900000000000006</v>
       </c>
       <c r="E31" s="15">
         <v>60.397201057521862</v>
       </c>
       <c r="F31" s="9">
         <v>45.4</v>
       </c>
       <c r="G31" s="7">
         <v>55.6</v>
       </c>
       <c r="H31" s="15">
         <v>52.679498128319729</v>
       </c>
       <c r="I31" s="7">
@@ -26337,54 +26307,53 @@
       </c>
       <c r="J31" s="15">
         <v>51.125438115848674</v>
       </c>
       <c r="K31" s="9">
         <v>88.3</v>
       </c>
       <c r="L31" s="7">
         <v>50.6</v>
       </c>
       <c r="M31" s="15">
         <v>48.025058940825723</v>
       </c>
       <c r="N31" s="9">
         <v>57.2</v>
       </c>
       <c r="O31" s="9">
         <v>55.6</v>
       </c>
       <c r="P31" s="7">
         <v>57.779999999999994</v>
       </c>
       <c r="Q31" s="15">
         <v>54.195416737278904</v>
       </c>
-      <c r="R31" s="34"/>
       <c r="S31" s="24"/>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A32" s="5">
         <v>37257</v>
       </c>
       <c r="B32" s="7">
         <v>45.652173913043477</v>
       </c>
       <c r="C32" s="15">
         <v>57.649148864656915</v>
       </c>
       <c r="D32" s="7">
         <v>52.197802197802197</v>
       </c>
       <c r="E32" s="15">
         <v>56.884398288946436</v>
       </c>
       <c r="F32" s="9">
         <v>37.912087912087912</v>
       </c>
       <c r="G32" s="7">
         <v>55.434782608695649</v>
       </c>
       <c r="H32" s="15">
         <v>61.649036171147344</v>
       </c>
       <c r="I32" s="7">
@@ -26392,54 +26361,53 @@
       </c>
       <c r="J32" s="15">
         <v>54.018993983443686</v>
       </c>
       <c r="K32" s="9">
         <v>94.565217391304344</v>
       </c>
       <c r="L32" s="7">
         <v>46.739130434782609</v>
       </c>
       <c r="M32" s="15">
         <v>48.91129523757828</v>
       </c>
       <c r="N32" s="9">
         <v>53.804347826086953</v>
       </c>
       <c r="O32" s="9">
         <v>53.260869565217391</v>
       </c>
       <c r="P32" s="7">
         <v>50.983038700430008</v>
       </c>
       <c r="Q32" s="15">
         <v>55.822574509154528</v>
       </c>
-      <c r="R32" s="34"/>
       <c r="S32" s="24"/>
     </row>
-    <row r="33" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A33" s="5">
         <v>37288</v>
       </c>
       <c r="B33" s="7">
         <v>55</v>
       </c>
       <c r="C33" s="15">
         <v>56.151707809404051</v>
       </c>
       <c r="D33" s="7">
         <v>55.555555555555557</v>
       </c>
       <c r="E33" s="15">
         <v>56.868113713091283</v>
       </c>
       <c r="F33" s="9">
         <v>44.943820224719104</v>
       </c>
       <c r="G33" s="7">
         <v>50</v>
       </c>
       <c r="H33" s="15">
         <v>52.090150200675595</v>
       </c>
       <c r="I33" s="7">
@@ -26447,54 +26415,53 @@
       </c>
       <c r="J33" s="15">
         <v>52.011716062952523</v>
       </c>
       <c r="K33" s="9">
         <v>91.758241758241752</v>
       </c>
       <c r="L33" s="7">
         <v>48.314606741573037</v>
       </c>
       <c r="M33" s="15">
         <v>48.78875046295606</v>
       </c>
       <c r="N33" s="9">
         <v>51.666666666666664</v>
       </c>
       <c r="O33" s="9">
         <v>63.483146067415731</v>
       </c>
       <c r="P33" s="7">
         <v>52.543263228656485</v>
       </c>
       <c r="Q33" s="15">
         <v>53.182087649815898</v>
       </c>
-      <c r="R33" s="34"/>
       <c r="S33" s="24"/>
     </row>
-    <row r="34" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A34" s="5">
         <v>37316</v>
       </c>
       <c r="B34" s="7">
         <v>54.60526315789474</v>
       </c>
       <c r="C34" s="15">
         <v>57.750907032054492</v>
       </c>
       <c r="D34" s="7">
         <v>51.315789473684212</v>
       </c>
       <c r="E34" s="15">
         <v>52.848971109469311</v>
       </c>
       <c r="F34" s="9">
         <v>45.270270270270274</v>
       </c>
       <c r="G34" s="7">
         <v>46</v>
       </c>
       <c r="H34" s="15">
         <v>44.665329961238143</v>
       </c>
       <c r="I34" s="7">
@@ -26502,54 +26469,53 @@
       </c>
       <c r="J34" s="15">
         <v>57.457220475620254</v>
       </c>
       <c r="K34" s="9">
         <v>88.815789473684205</v>
       </c>
       <c r="L34" s="7">
         <v>49.342105263157897</v>
       </c>
       <c r="M34" s="15">
         <v>51.252548450908264</v>
       </c>
       <c r="N34" s="9">
         <v>52</v>
       </c>
       <c r="O34" s="9">
         <v>55.921052631578945</v>
       </c>
       <c r="P34" s="7">
         <v>51.7</v>
       </c>
       <c r="Q34" s="15">
         <v>52.794995405858096</v>
       </c>
-      <c r="R34" s="34"/>
       <c r="S34" s="24"/>
     </row>
-    <row r="35" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A35" s="5">
         <v>37347</v>
       </c>
       <c r="B35" s="7">
         <v>60.204081632653065</v>
       </c>
       <c r="C35" s="15">
         <v>66.015364243464262</v>
       </c>
       <c r="D35" s="7">
         <v>62.244897959183675</v>
       </c>
       <c r="E35" s="15">
         <v>67.780865225797172</v>
       </c>
       <c r="F35" s="9">
         <v>41.237113402061858</v>
       </c>
       <c r="G35" s="7">
         <v>57.653061224489797</v>
       </c>
       <c r="H35" s="15">
         <v>60.438139261664737</v>
       </c>
       <c r="I35" s="7">
@@ -26557,54 +26523,53 @@
       </c>
       <c r="J35" s="15">
         <v>53.006494954547762</v>
       </c>
       <c r="K35" s="9">
         <v>85.714285714285708</v>
       </c>
       <c r="L35" s="7">
         <v>47.95918367346939</v>
       </c>
       <c r="M35" s="15">
         <v>50.208118220881744</v>
       </c>
       <c r="N35" s="9">
         <v>53.061224489795919</v>
       </c>
       <c r="O35" s="9">
         <v>67.34693877551021</v>
       </c>
       <c r="P35" s="7">
         <v>56.224489795918373</v>
       </c>
       <c r="Q35" s="15">
         <v>59.489796381271141</v>
       </c>
-      <c r="R35" s="34"/>
       <c r="S35" s="24"/>
     </row>
-    <row r="36" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A36" s="5">
         <v>37377</v>
       </c>
       <c r="B36" s="7">
         <v>60.679611650485434</v>
       </c>
       <c r="C36" s="15">
         <v>62.550613146436817</v>
       </c>
       <c r="D36" s="7">
         <v>63.106796116504853</v>
       </c>
       <c r="E36" s="15">
         <v>64.081855002206225</v>
       </c>
       <c r="F36" s="9">
         <v>42.079207920792079</v>
       </c>
       <c r="G36" s="7">
         <v>54.368932038834949</v>
       </c>
       <c r="H36" s="15">
         <v>57.673956845779607</v>
       </c>
       <c r="I36" s="7">
@@ -26612,54 +26577,53 @@
       </c>
       <c r="J36" s="15">
         <v>53.105401490800809</v>
       </c>
       <c r="K36" s="9">
         <v>76.442307692307693</v>
       </c>
       <c r="L36" s="7">
         <v>50</v>
       </c>
       <c r="M36" s="15">
         <v>50.744977601809964</v>
       </c>
       <c r="N36" s="9">
         <v>55.825242718446603</v>
       </c>
       <c r="O36" s="9">
         <v>70.192307692307693</v>
       </c>
       <c r="P36" s="7">
         <v>56.015683345780431</v>
       </c>
       <c r="Q36" s="15">
         <v>57.631360817406687</v>
       </c>
-      <c r="R36" s="34"/>
       <c r="S36" s="24"/>
     </row>
-    <row r="37" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A37" s="5">
         <v>37408</v>
       </c>
       <c r="B37" s="7">
         <v>55.729166666666664</v>
       </c>
       <c r="C37" s="15">
         <v>57.318908190312946</v>
       </c>
       <c r="D37" s="7">
         <v>55.729166666666664</v>
       </c>
       <c r="E37" s="15">
         <v>60.66995255987716</v>
       </c>
       <c r="F37" s="9">
         <v>41.578947368421055</v>
       </c>
       <c r="G37" s="7">
         <v>53.157894736842103</v>
       </c>
       <c r="H37" s="15">
         <v>55.584485683007671</v>
       </c>
       <c r="I37" s="7">
@@ -26667,54 +26631,53 @@
       </c>
       <c r="J37" s="15">
         <v>54.505928005911976</v>
       </c>
       <c r="K37" s="9">
         <v>72.916666666666671</v>
       </c>
       <c r="L37" s="7">
         <v>48.958333333333336</v>
       </c>
       <c r="M37" s="15">
         <v>50.833555724154309</v>
       </c>
       <c r="N37" s="9">
         <v>55.263157894736842</v>
       </c>
       <c r="O37" s="9">
         <v>68.229166666666671</v>
       </c>
       <c r="P37" s="7">
         <v>53.339912280701753</v>
       </c>
       <c r="Q37" s="15">
         <v>55.782566032652809</v>
       </c>
-      <c r="R37" s="34"/>
       <c r="S37" s="24"/>
     </row>
-    <row r="38" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A38" s="5">
         <v>37438</v>
       </c>
       <c r="B38" s="7">
         <v>49.468085106382979</v>
       </c>
       <c r="C38" s="15">
         <v>55.135640771977229</v>
       </c>
       <c r="D38" s="7">
         <v>50.531914893617021</v>
       </c>
       <c r="E38" s="15">
         <v>56.549159079626612</v>
       </c>
       <c r="F38" s="9">
         <v>42.934782608695649</v>
       </c>
       <c r="G38" s="7">
         <v>50</v>
       </c>
       <c r="H38" s="15">
         <v>53.61606910783059</v>
       </c>
       <c r="I38" s="7">
@@ -26722,54 +26685,53 @@
       </c>
       <c r="J38" s="15">
         <v>55.981212398884495</v>
       </c>
       <c r="K38" s="9">
         <v>75.263157894736835</v>
       </c>
       <c r="L38" s="7">
         <v>48.936170212765958</v>
       </c>
       <c r="M38" s="15">
         <v>50.593198658870747</v>
       </c>
       <c r="N38" s="9">
         <v>50.531914893617021</v>
       </c>
       <c r="O38" s="9">
         <v>64.736842105263165</v>
       </c>
       <c r="P38" s="7">
         <v>50.629339305711085</v>
       </c>
       <c r="Q38" s="15">
         <v>54.375056003437933</v>
       </c>
-      <c r="R38" s="34"/>
       <c r="S38" s="24"/>
     </row>
-    <row r="39" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A39" s="5">
         <v>37469</v>
       </c>
       <c r="B39" s="7">
         <v>59.313725490196077</v>
       </c>
       <c r="C39" s="15">
         <v>59.475453563048262</v>
       </c>
       <c r="D39" s="7">
         <v>57.352941176470587</v>
       </c>
       <c r="E39" s="15">
         <v>59.364907833691191</v>
       </c>
       <c r="F39" s="9">
         <v>44.5</v>
       </c>
       <c r="G39" s="7">
         <v>54.368932038834949</v>
       </c>
       <c r="H39" s="15">
         <v>53.467644963817769</v>
       </c>
       <c r="I39" s="7">
@@ -26777,54 +26739,53 @@
       </c>
       <c r="J39" s="15">
         <v>52.10786900386065</v>
       </c>
       <c r="K39" s="9">
         <v>71.634615384615387</v>
       </c>
       <c r="L39" s="7">
         <v>50</v>
       </c>
       <c r="M39" s="15">
         <v>48.713358325228029</v>
       </c>
       <c r="N39" s="9">
         <v>54.368932038834949</v>
       </c>
       <c r="O39" s="9">
         <v>72.59615384615384</v>
       </c>
       <c r="P39" s="7">
         <v>54.303273587254168</v>
       </c>
       <c r="Q39" s="15">
         <v>54.62584673792918</v>
       </c>
-      <c r="R39" s="34"/>
       <c r="S39" s="24"/>
     </row>
-    <row r="40" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A40" s="5">
         <v>37500</v>
       </c>
       <c r="B40" s="7">
         <v>67.5</v>
       </c>
       <c r="C40" s="15">
         <v>60.628294357228832</v>
       </c>
       <c r="D40" s="7">
         <v>66.5</v>
       </c>
       <c r="E40" s="15">
         <v>61.854106499540826</v>
       </c>
       <c r="F40" s="9">
         <v>50</v>
       </c>
       <c r="G40" s="7">
         <v>56.435643564356432</v>
       </c>
       <c r="H40" s="15">
         <v>53.636471123565705</v>
       </c>
       <c r="I40" s="7">
@@ -26832,54 +26793,53 @@
       </c>
       <c r="J40" s="15">
         <v>54.481743154083418</v>
       </c>
       <c r="K40" s="9">
         <v>82.352941176470594</v>
       </c>
       <c r="L40" s="7">
         <v>55</v>
       </c>
       <c r="M40" s="15">
         <v>52.474867172930672</v>
       </c>
       <c r="N40" s="9">
         <v>57.843137254901961</v>
       </c>
       <c r="O40" s="9">
         <v>69.117647058823536</v>
       </c>
       <c r="P40" s="7">
         <v>60.067520869734025</v>
       </c>
       <c r="Q40" s="15">
         <v>56.615096461469896</v>
       </c>
-      <c r="R40" s="34"/>
       <c r="S40" s="24"/>
     </row>
-    <row r="41" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A41" s="5">
         <v>37530</v>
       </c>
       <c r="B41" s="7">
         <v>65.957446808510639</v>
       </c>
       <c r="C41" s="15">
         <v>57.772406443281533</v>
       </c>
       <c r="D41" s="7">
         <v>65.053763440860209</v>
       </c>
       <c r="E41" s="15">
         <v>60.459551569605225</v>
       </c>
       <c r="F41" s="9">
         <v>50.543478260869563</v>
       </c>
       <c r="G41" s="7">
         <v>60.526315789473685</v>
       </c>
       <c r="H41" s="15">
         <v>56.660293751373047</v>
       </c>
       <c r="I41" s="7">
@@ -26887,54 +26847,53 @@
       </c>
       <c r="J41" s="15">
         <v>51.98785556740502</v>
       </c>
       <c r="K41" s="9">
         <v>81.578947368421055</v>
       </c>
       <c r="L41" s="7">
         <v>52.659574468085104</v>
       </c>
       <c r="M41" s="15">
         <v>51.652681198036866</v>
       </c>
       <c r="N41" s="9">
         <v>65.263157894736835</v>
       </c>
       <c r="O41" s="9">
         <v>67.89473684210526</v>
       </c>
       <c r="P41" s="7">
         <v>59.260472732964878</v>
       </c>
       <c r="Q41" s="15">
         <v>55.706557705940341</v>
       </c>
-      <c r="R41" s="34"/>
       <c r="S41" s="24"/>
     </row>
-    <row r="42" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A42" s="5">
         <v>37561</v>
       </c>
       <c r="B42" s="7">
         <v>67.924528301886795</v>
       </c>
       <c r="C42" s="15">
         <v>56.137863675749955</v>
       </c>
       <c r="D42" s="7">
         <v>68.095238095238102</v>
       </c>
       <c r="E42" s="15">
         <v>55.906630662688585</v>
       </c>
       <c r="F42" s="9">
         <v>48.019801980198018</v>
       </c>
       <c r="G42" s="7">
         <v>65.887850467289724</v>
       </c>
       <c r="H42" s="15">
         <v>57.51301300520327</v>
       </c>
       <c r="I42" s="7">
@@ -26942,54 +26901,53 @@
       </c>
       <c r="J42" s="15">
         <v>51.933720510800384</v>
       </c>
       <c r="K42" s="9">
         <v>65.277777777777771</v>
       </c>
       <c r="L42" s="7">
         <v>54.716981132075475</v>
       </c>
       <c r="M42" s="15">
         <v>50.949937706441737</v>
       </c>
       <c r="N42" s="9">
         <v>63.20754716981132</v>
       </c>
       <c r="O42" s="9">
         <v>71.759259259259252</v>
       </c>
       <c r="P42" s="7">
         <v>61.787882562260997</v>
       </c>
       <c r="Q42" s="15">
         <v>54.488233112176793</v>
       </c>
-      <c r="R42" s="34"/>
       <c r="S42" s="24"/>
     </row>
-    <row r="43" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A43" s="5">
         <v>37591</v>
       </c>
       <c r="B43" s="7">
         <v>61.875</v>
       </c>
       <c r="C43" s="15">
         <v>57.82784232648627</v>
       </c>
       <c r="D43" s="7">
         <v>63.75</v>
       </c>
       <c r="E43" s="15">
         <v>58.451992269139026</v>
       </c>
       <c r="F43" s="9">
         <v>51.92307692307692</v>
       </c>
       <c r="G43" s="7">
         <v>60.625</v>
       </c>
       <c r="H43" s="15">
         <v>57.33829108803711</v>
       </c>
       <c r="I43" s="7">
@@ -26997,54 +26955,53 @@
       </c>
       <c r="J43" s="15">
         <v>48.642134171998272</v>
       </c>
       <c r="K43" s="9">
         <v>54.320987654320987</v>
       </c>
       <c r="L43" s="7">
         <v>53.75</v>
       </c>
       <c r="M43" s="15">
         <v>51.303537884866429</v>
       </c>
       <c r="N43" s="9">
         <v>62.5</v>
       </c>
       <c r="O43" s="9">
         <v>69.753086419753089</v>
       </c>
       <c r="P43" s="7">
         <v>58.370370370370367</v>
       </c>
       <c r="Q43" s="15">
         <v>54.712759548105431</v>
       </c>
-      <c r="R43" s="34"/>
       <c r="S43" s="24"/>
     </row>
-    <row r="44" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A44" s="5">
         <v>37622</v>
       </c>
       <c r="B44" s="7">
         <v>52.352941176470587</v>
       </c>
       <c r="C44" s="15">
         <v>66.364034288752549</v>
       </c>
       <c r="D44" s="7">
         <v>54.117647058823529</v>
       </c>
       <c r="E44" s="15">
         <v>59.375902956017136</v>
       </c>
       <c r="F44" s="9">
         <v>42.352941176470587</v>
       </c>
       <c r="G44" s="7">
         <v>47.058823529411768</v>
       </c>
       <c r="H44" s="15">
         <v>52.95087484209467</v>
       </c>
       <c r="I44" s="7">
@@ -27052,54 +27009,53 @@
       </c>
       <c r="J44" s="15">
         <v>44.766012820930023</v>
       </c>
       <c r="K44" s="9">
         <v>57.647058823529413</v>
       </c>
       <c r="L44" s="7">
         <v>49.411764705882355</v>
       </c>
       <c r="M44" s="15">
         <v>52.123356746189693</v>
       </c>
       <c r="N44" s="9">
         <v>47.647058823529413</v>
       </c>
       <c r="O44" s="9">
         <v>72.941176470588232</v>
       </c>
       <c r="P44" s="7">
         <v>49.764705882352942</v>
       </c>
       <c r="Q44" s="15">
         <v>55.116036330796817</v>
       </c>
-      <c r="R44" s="34"/>
       <c r="S44" s="24"/>
     </row>
-    <row r="45" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A45" s="5">
         <v>37653</v>
       </c>
       <c r="B45" s="7">
         <v>50.5</v>
       </c>
       <c r="C45" s="15">
         <v>51.951949082057233</v>
       </c>
       <c r="D45" s="7">
         <v>54.081632653061227</v>
       </c>
       <c r="E45" s="15">
         <v>56.254737485158543</v>
       </c>
       <c r="F45" s="9">
         <v>39.583333333333336</v>
       </c>
       <c r="G45" s="7">
         <v>54</v>
       </c>
       <c r="H45" s="15">
         <v>57.295878935018116</v>
       </c>
       <c r="I45" s="7">
@@ -27107,54 +27063,53 @@
       </c>
       <c r="J45" s="15">
         <v>49.050628723505945</v>
       </c>
       <c r="K45" s="9">
         <v>57</v>
       </c>
       <c r="L45" s="7">
         <v>46.5</v>
       </c>
       <c r="M45" s="15">
         <v>47.181202676584277</v>
       </c>
       <c r="N45" s="9">
         <v>50.505050505050505</v>
       </c>
       <c r="O45" s="9">
         <v>72.277227722772281</v>
       </c>
       <c r="P45" s="7">
         <v>51.115336431602344</v>
       </c>
       <c r="Q45" s="15">
         <v>52.346879380464813</v>
       </c>
-      <c r="R45" s="34"/>
       <c r="S45" s="24"/>
     </row>
-    <row r="46" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A46" s="5">
         <v>37681</v>
       </c>
       <c r="B46" s="7">
         <v>44.31818181818182</v>
       </c>
       <c r="C46" s="15">
         <v>46.63206371530304</v>
       </c>
       <c r="D46" s="7">
         <v>49.425287356321839</v>
       </c>
       <c r="E46" s="15">
         <v>50.89744709873758</v>
       </c>
       <c r="F46" s="9">
         <v>41.860465116279073</v>
       </c>
       <c r="G46" s="7">
         <v>58.522727272727273</v>
       </c>
       <c r="H46" s="15">
         <v>56.83925982219391</v>
       </c>
       <c r="I46" s="7">
@@ -27162,54 +27117,53 @@
       </c>
       <c r="J46" s="15">
         <v>47.141960509079226</v>
       </c>
       <c r="K46" s="9">
         <v>53.932584269662918</v>
       </c>
       <c r="L46" s="7">
         <v>46.022727272727273</v>
       </c>
       <c r="M46" s="15">
         <v>47.352715755770511</v>
       </c>
       <c r="N46" s="9">
         <v>52.840909090909093</v>
       </c>
       <c r="O46" s="9">
         <v>63.483146067415731</v>
       </c>
       <c r="P46" s="7">
         <v>49.095986991182656</v>
       </c>
       <c r="Q46" s="15">
         <v>49.772689380216853</v>
       </c>
-      <c r="R46" s="34"/>
       <c r="S46" s="24"/>
     </row>
-    <row r="47" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A47" s="5">
         <v>37712</v>
       </c>
       <c r="B47" s="7">
         <v>46.354166666666664</v>
       </c>
       <c r="C47" s="15">
         <v>50.913514588037003</v>
       </c>
       <c r="D47" s="7">
         <v>45.263157894736842</v>
       </c>
       <c r="E47" s="15">
         <v>49.193294335403579</v>
       </c>
       <c r="F47" s="9">
         <v>33.157894736842103</v>
       </c>
       <c r="G47" s="7">
         <v>50.510204081632651</v>
       </c>
       <c r="H47" s="15">
         <v>53.011724980729596</v>
       </c>
       <c r="I47" s="7">
@@ -27217,54 +27171,53 @@
       </c>
       <c r="J47" s="15">
         <v>47.30963383282792</v>
       </c>
       <c r="K47" s="9">
         <v>51.020408163265309</v>
       </c>
       <c r="L47" s="7">
         <v>43.229166666666664</v>
       </c>
       <c r="M47" s="15">
         <v>45.522870817784536</v>
       </c>
       <c r="N47" s="9">
         <v>49.489795918367349</v>
       </c>
       <c r="O47" s="9">
         <v>61.734693877551024</v>
       </c>
       <c r="P47" s="7">
         <v>46.459094163981376</v>
       </c>
       <c r="Q47" s="15">
         <v>49.190207710956528</v>
       </c>
-      <c r="R47" s="34"/>
       <c r="S47" s="24"/>
     </row>
-    <row r="48" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A48" s="5">
         <v>37742</v>
       </c>
       <c r="B48" s="7">
         <v>44</v>
       </c>
       <c r="C48" s="15">
         <v>45.285982743452344</v>
       </c>
       <c r="D48" s="7">
         <v>45.454545454545453</v>
       </c>
       <c r="E48" s="15">
         <v>46.498112980241473</v>
       </c>
       <c r="F48" s="9">
         <v>37.373737373737377</v>
       </c>
       <c r="G48" s="7">
         <v>47.5</v>
       </c>
       <c r="H48" s="15">
         <v>49.990432244346323</v>
       </c>
       <c r="I48" s="7">
@@ -27272,54 +27225,53 @@
       </c>
       <c r="J48" s="15">
         <v>46.768960166231949</v>
       </c>
       <c r="K48" s="9">
         <v>40.5</v>
       </c>
       <c r="L48" s="7">
         <v>44</v>
       </c>
       <c r="M48" s="15">
         <v>44.230997945079309</v>
       </c>
       <c r="N48" s="9">
         <v>42.929292929292927</v>
       </c>
       <c r="O48" s="9">
         <v>59.5</v>
       </c>
       <c r="P48" s="7">
         <v>45.190909090909088</v>
       </c>
       <c r="Q48" s="15">
         <v>46.554897215870277</v>
       </c>
-      <c r="R48" s="34"/>
       <c r="S48" s="24"/>
     </row>
-    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A49" s="5">
         <v>37773</v>
       </c>
       <c r="B49" s="7">
         <v>45.108695652173914</v>
       </c>
       <c r="C49" s="15">
         <v>46.435104643608476</v>
       </c>
       <c r="D49" s="7">
         <v>40.217391304347828</v>
       </c>
       <c r="E49" s="15">
         <v>43.419607602115178</v>
       </c>
       <c r="F49" s="9">
         <v>32.967032967032964</v>
       </c>
       <c r="G49" s="7">
         <v>49.462365591397848</v>
       </c>
       <c r="H49" s="15">
         <v>51.900250117193337</v>
       </c>
       <c r="I49" s="7">
@@ -27327,54 +27279,53 @@
       </c>
       <c r="J49" s="15">
         <v>44.479589981072372</v>
       </c>
       <c r="K49" s="9">
         <v>37.096774193548384</v>
       </c>
       <c r="L49" s="7">
         <v>42.391304347826086</v>
       </c>
       <c r="M49" s="15">
         <v>43.60909255314013</v>
       </c>
       <c r="N49" s="9">
         <v>41.397849462365592</v>
       </c>
       <c r="O49" s="9">
         <v>63.44086021505376</v>
       </c>
       <c r="P49" s="7">
         <v>44.145628798503978</v>
       </c>
       <c r="Q49" s="15">
         <v>45.968728979425897</v>
       </c>
-      <c r="R49" s="34"/>
       <c r="S49" s="24"/>
     </row>
-    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A50" s="5">
         <v>37803</v>
       </c>
       <c r="B50" s="7">
         <v>42.8</v>
       </c>
       <c r="C50" s="15">
         <v>47.107448543364576</v>
       </c>
       <c r="D50" s="7">
         <v>45.6</v>
       </c>
       <c r="E50" s="15">
         <v>49.872996233707312</v>
       </c>
       <c r="F50" s="9">
         <v>31.967213114754099</v>
       </c>
       <c r="G50" s="7">
         <v>47.2</v>
       </c>
       <c r="H50" s="15">
         <v>50.124986526292318</v>
       </c>
       <c r="I50" s="7">
@@ -27382,54 +27333,53 @@
       </c>
       <c r="J50" s="15">
         <v>45.106255993199291</v>
       </c>
       <c r="K50" s="9">
         <v>40.799999999999997</v>
       </c>
       <c r="L50" s="7">
         <v>45.6</v>
       </c>
       <c r="M50" s="15">
         <v>46.851513258783832</v>
       </c>
       <c r="N50" s="9">
         <v>46.341463414634148</v>
       </c>
       <c r="O50" s="9">
         <v>69.2</v>
       </c>
       <c r="P50" s="7">
         <v>44.879999999999995</v>
       </c>
       <c r="Q50" s="15">
         <v>47.812640111069456</v>
       </c>
-      <c r="R50" s="34"/>
       <c r="S50" s="24"/>
     </row>
-    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A51" s="5">
         <v>37834</v>
       </c>
       <c r="B51" s="7">
         <v>49.576271186440678</v>
       </c>
       <c r="C51" s="15">
         <v>49.47085568578224</v>
       </c>
       <c r="D51" s="7">
         <v>47.008547008547012</v>
       </c>
       <c r="E51" s="15">
         <v>48.015523388437948</v>
       </c>
       <c r="F51" s="9">
         <v>35.217391304347828</v>
       </c>
       <c r="G51" s="7">
         <v>50.833333333333336</v>
       </c>
       <c r="H51" s="15">
         <v>49.322396642827897</v>
       </c>
       <c r="I51" s="7">
@@ -27437,54 +27387,53 @@
       </c>
       <c r="J51" s="15">
         <v>48.55886978098814</v>
       </c>
       <c r="K51" s="9">
         <v>45.833333333333336</v>
       </c>
       <c r="L51" s="7">
         <v>48.728813559322035</v>
       </c>
       <c r="M51" s="15">
         <v>47.249396671379849</v>
       </c>
       <c r="N51" s="9">
         <v>44.537815126050418</v>
       </c>
       <c r="O51" s="9">
         <v>65</v>
       </c>
       <c r="P51" s="7">
         <v>48.557124109965585</v>
       </c>
       <c r="Q51" s="15">
         <v>48.523408433883219</v>
       </c>
-      <c r="R51" s="34"/>
       <c r="S51" s="24"/>
     </row>
-    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A52" s="5">
         <v>37865</v>
       </c>
       <c r="B52" s="7">
         <v>48.198198198198199</v>
       </c>
       <c r="C52" s="15">
         <v>43.289097638950068</v>
       </c>
       <c r="D52" s="7">
         <v>50</v>
       </c>
       <c r="E52" s="15">
         <v>46.216405372146887</v>
       </c>
       <c r="F52" s="9">
         <v>33.027522935779814</v>
       </c>
       <c r="G52" s="7">
         <v>51.351351351351354</v>
       </c>
       <c r="H52" s="15">
         <v>48.907552014000046</v>
       </c>
       <c r="I52" s="7">
@@ -27492,54 +27441,53 @@
       </c>
       <c r="J52" s="15">
         <v>45.14151760701759</v>
       </c>
       <c r="K52" s="9">
         <v>42.410714285714285</v>
       </c>
       <c r="L52" s="7">
         <v>47.727272727272727</v>
       </c>
       <c r="M52" s="15">
         <v>45.573578244481894</v>
       </c>
       <c r="N52" s="9">
         <v>46.396396396396398</v>
       </c>
       <c r="O52" s="9">
         <v>59.821428571428569</v>
       </c>
       <c r="P52" s="7">
         <v>48.55446355446356</v>
       </c>
       <c r="Q52" s="15">
         <v>45.82563017531929</v>
       </c>
-      <c r="R52" s="34"/>
       <c r="S52" s="24"/>
     </row>
-    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A53" s="5">
         <v>37895</v>
       </c>
       <c r="B53" s="7">
         <v>53.515625</v>
       </c>
       <c r="C53" s="15">
         <v>46.947005101843686</v>
       </c>
       <c r="D53" s="7">
         <v>53.937007874015748</v>
       </c>
       <c r="E53" s="15">
         <v>50.073341006065583</v>
       </c>
       <c r="F53" s="9">
         <v>41.6</v>
       </c>
       <c r="G53" s="7">
         <v>53.488372093023258</v>
       </c>
       <c r="H53" s="15">
         <v>49.900102677983483</v>
       </c>
       <c r="I53" s="7">
@@ -27547,54 +27495,53 @@
       </c>
       <c r="J53" s="15">
         <v>46.988704551743332</v>
       </c>
       <c r="K53" s="9">
         <v>35.039370078740156</v>
       </c>
       <c r="L53" s="7">
         <v>45.703125</v>
       </c>
       <c r="M53" s="15">
         <v>44.662527071525581</v>
       </c>
       <c r="N53" s="9">
         <v>46.062992125984252</v>
       </c>
       <c r="O53" s="9">
         <v>56.048387096774192</v>
       </c>
       <c r="P53" s="7">
         <v>50.786190334493071</v>
       </c>
       <c r="Q53" s="15">
         <v>47.714336081832329</v>
       </c>
-      <c r="R53" s="34"/>
       <c r="S53" s="24"/>
     </row>
-    <row r="54" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A54" s="5">
         <v>37926</v>
       </c>
       <c r="B54" s="7">
         <v>68.085106382978722</v>
       </c>
       <c r="C54" s="15">
         <v>56.630730307217526</v>
       </c>
       <c r="D54" s="7">
         <v>66.666666666666671</v>
       </c>
       <c r="E54" s="15">
         <v>55.482353488795532</v>
       </c>
       <c r="F54" s="9">
         <v>47.826086956521742</v>
       </c>
       <c r="G54" s="7">
         <v>60.638297872340424</v>
       </c>
       <c r="H54" s="15">
         <v>52.820657048371181</v>
       </c>
       <c r="I54" s="7">
@@ -27602,54 +27549,53 @@
       </c>
       <c r="J54" s="15">
         <v>47.593906965418093</v>
       </c>
       <c r="K54" s="9">
         <v>36.55913978494624</v>
       </c>
       <c r="L54" s="7">
         <v>52.127659574468083</v>
       </c>
       <c r="M54" s="15">
         <v>49.376806929154981</v>
       </c>
       <c r="N54" s="9">
         <v>54.301075268817208</v>
       </c>
       <c r="O54" s="9">
         <v>60.106382978723403</v>
       </c>
       <c r="P54" s="7">
         <v>59.078014184397169</v>
       </c>
       <c r="Q54" s="15">
         <v>52.380890947791464</v>
       </c>
-      <c r="R54" s="34"/>
       <c r="S54" s="24"/>
     </row>
-    <row r="55" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A55" s="5">
         <v>37956</v>
       </c>
       <c r="B55" s="7">
         <v>57.303370786516851</v>
       </c>
       <c r="C55" s="15">
         <v>53.639331236092531</v>
       </c>
       <c r="D55" s="7">
         <v>59.090909090909093</v>
       </c>
       <c r="E55" s="15">
         <v>54.469242833191082</v>
       </c>
       <c r="F55" s="9">
         <v>45.402298850574709</v>
       </c>
       <c r="G55" s="7">
         <v>55.555555555555557</v>
       </c>
       <c r="H55" s="15">
         <v>52.749315840408322</v>
       </c>
       <c r="I55" s="7">
@@ -27657,54 +27603,53 @@
       </c>
       <c r="J55" s="15">
         <v>46.783565847642919</v>
       </c>
       <c r="K55" s="9">
         <v>37.777777777777779</v>
       </c>
       <c r="L55" s="7">
         <v>49.438202247191015</v>
       </c>
       <c r="M55" s="15">
         <v>47.52527373234971</v>
       </c>
       <c r="N55" s="9">
         <v>54.444444444444443</v>
       </c>
       <c r="O55" s="9">
         <v>62.777777777777779</v>
       </c>
       <c r="P55" s="7">
         <v>54.388718647145609</v>
       </c>
       <c r="Q55" s="15">
         <v>51.033345897936911</v>
       </c>
-      <c r="R55" s="34"/>
       <c r="S55" s="24"/>
     </row>
-    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A56" s="5">
         <v>37987</v>
       </c>
       <c r="B56" s="7">
         <v>46.039603960396036</v>
       </c>
       <c r="C56" s="15">
         <v>58.420673796879058</v>
       </c>
       <c r="D56" s="7">
         <v>53</v>
       </c>
       <c r="E56" s="15">
         <v>58.934900196633656</v>
       </c>
       <c r="F56" s="9">
         <v>40.404040404040401</v>
       </c>
       <c r="G56" s="7">
         <v>47.058823529411768</v>
       </c>
       <c r="H56" s="15">
         <v>53.479726666571715</v>
       </c>
       <c r="I56" s="7">
@@ -27712,54 +27657,53 @@
       </c>
       <c r="J56" s="15">
         <v>50.256399356973283</v>
       </c>
       <c r="K56" s="9">
         <v>50</v>
       </c>
       <c r="L56" s="7">
         <v>44.444444444444443</v>
       </c>
       <c r="M56" s="15">
         <v>47.205123188838449</v>
       </c>
       <c r="N56" s="9">
         <v>51.485148514851488</v>
       </c>
       <c r="O56" s="9">
         <v>69.306930693069305</v>
       </c>
       <c r="P56" s="7">
         <v>48.304652818222998</v>
       </c>
       <c r="Q56" s="15">
         <v>53.659364641179231</v>
       </c>
-      <c r="R56" s="34"/>
       <c r="S56" s="24"/>
     </row>
-    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A57" s="5">
         <v>38021</v>
       </c>
       <c r="B57" s="7">
         <v>55.670103092783506</v>
       </c>
       <c r="C57" s="15">
         <v>57.678854285368942</v>
       </c>
       <c r="D57" s="7">
         <v>55.729166666666664</v>
       </c>
       <c r="E57" s="15">
         <v>58.685462936366591</v>
       </c>
       <c r="F57" s="9">
         <v>40.526315789473685</v>
       </c>
       <c r="G57" s="7">
         <v>46.969696969696969</v>
       </c>
       <c r="H57" s="15">
         <v>50.402405998528323</v>
       </c>
       <c r="I57" s="7">
@@ -27767,54 +27711,53 @@
       </c>
       <c r="J57" s="15">
         <v>47.024912036923865</v>
       </c>
       <c r="K57" s="9">
         <v>58.762886597938142</v>
       </c>
       <c r="L57" s="7">
         <v>50</v>
       </c>
       <c r="M57" s="15">
         <v>50.84133886848516</v>
       </c>
       <c r="N57" s="9">
         <v>48.469387755102041</v>
       </c>
       <c r="O57" s="9">
         <v>63.636363636363633</v>
       </c>
       <c r="P57" s="7">
         <v>51.269752941789022</v>
       </c>
       <c r="Q57" s="15">
         <v>52.926594825134579</v>
       </c>
-      <c r="R57" s="34"/>
       <c r="S57" s="24"/>
     </row>
-    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A58" s="5">
         <v>38055</v>
       </c>
       <c r="B58" s="7">
         <v>56.565656565656568</v>
       </c>
       <c r="C58" s="15">
         <v>59.204330140609926</v>
       </c>
       <c r="D58" s="7">
         <v>59.595959595959599</v>
       </c>
       <c r="E58" s="15">
         <v>61.278223120883979</v>
       </c>
       <c r="F58" s="9">
         <v>44.845360824742265</v>
       </c>
       <c r="G58" s="7">
         <v>56.5</v>
       </c>
       <c r="H58" s="15">
         <v>55.269052597106132</v>
       </c>
       <c r="I58" s="7">
@@ -27822,54 +27765,53 @@
       </c>
       <c r="J58" s="15">
         <v>49.787934623895893</v>
       </c>
       <c r="K58" s="9">
         <v>57.5</v>
       </c>
       <c r="L58" s="7">
         <v>47.474747474747474</v>
       </c>
       <c r="M58" s="15">
         <v>48.294513533194042</v>
       </c>
       <c r="N58" s="9">
         <v>53.571428571428569</v>
       </c>
       <c r="O58" s="9">
         <v>64.646464646464651</v>
       </c>
       <c r="P58" s="7">
         <v>54.027272727272724</v>
       </c>
       <c r="Q58" s="15">
         <v>54.766810803137993</v>
       </c>
-      <c r="R58" s="34"/>
       <c r="S58" s="24"/>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A59" s="5">
         <v>38089</v>
       </c>
       <c r="B59" s="7">
         <v>54.216867469879517</v>
       </c>
       <c r="C59" s="15">
         <v>59.66890544201847</v>
       </c>
       <c r="D59" s="7">
         <v>56.707317073170735</v>
       </c>
       <c r="E59" s="15">
         <v>61.678227223606264</v>
       </c>
       <c r="F59" s="9">
         <v>45.679012345679013</v>
       </c>
       <c r="G59" s="7">
         <v>49.404761904761905</v>
       </c>
       <c r="H59" s="15">
         <v>51.778036099023062</v>
       </c>
       <c r="I59" s="7">
@@ -27877,54 +27819,53 @@
       </c>
       <c r="J59" s="15">
         <v>48.294662920913446</v>
       </c>
       <c r="K59" s="9">
         <v>64.285714285714292</v>
       </c>
       <c r="L59" s="7">
         <v>52.409638554216869</v>
       </c>
       <c r="M59" s="15">
         <v>55.52494328126938</v>
       </c>
       <c r="N59" s="9">
         <v>55.487804878048777</v>
       </c>
       <c r="O59" s="9">
         <v>71.428571428571431</v>
       </c>
       <c r="P59" s="7">
         <v>52.071526524215322</v>
       </c>
       <c r="Q59" s="15">
         <v>55.38895499336612</v>
       </c>
-      <c r="R59" s="34"/>
       <c r="S59" s="24"/>
     </row>
-    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A60" s="5">
         <v>38123</v>
       </c>
       <c r="B60" s="7">
         <v>56.741573033707866</v>
       </c>
       <c r="C60" s="15">
         <v>58.272717894412338</v>
       </c>
       <c r="D60" s="7">
         <v>58.522727272727273</v>
       </c>
       <c r="E60" s="15">
         <v>60.49408407352503</v>
       </c>
       <c r="F60" s="9">
         <v>44.186046511627907</v>
       </c>
       <c r="G60" s="7">
         <v>55</v>
       </c>
       <c r="H60" s="15">
         <v>57.710337074229415</v>
       </c>
       <c r="I60" s="7">
@@ -27932,54 +27873,53 @@
       </c>
       <c r="J60" s="15">
         <v>47.889823622722261</v>
       </c>
       <c r="K60" s="9">
         <v>66.666666666666671</v>
       </c>
       <c r="L60" s="7">
         <v>54.545454545454547</v>
       </c>
       <c r="M60" s="15">
         <v>54.646466192659226</v>
       </c>
       <c r="N60" s="9">
         <v>56.741573033707866</v>
       </c>
       <c r="O60" s="9">
         <v>71.111111111111114</v>
       </c>
       <c r="P60" s="7">
         <v>54.184173192600156</v>
       </c>
       <c r="Q60" s="15">
         <v>55.802685771509651</v>
       </c>
-      <c r="R60" s="34"/>
       <c r="S60" s="24"/>
     </row>
-    <row r="61" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A61" s="5">
         <v>38157</v>
       </c>
       <c r="B61" s="7">
         <v>60.588235294117645</v>
       </c>
       <c r="C61" s="15">
         <v>62.31922633945436</v>
       </c>
       <c r="D61" s="7">
         <v>56.547619047619051</v>
       </c>
       <c r="E61" s="15">
         <v>60.556329932544003</v>
       </c>
       <c r="F61" s="9">
         <v>42.7710843373494</v>
       </c>
       <c r="G61" s="7">
         <v>52.352941176470587</v>
       </c>
       <c r="H61" s="15">
         <v>55.34723409251351</v>
       </c>
       <c r="I61" s="7">
@@ -27987,54 +27927,53 @@
       </c>
       <c r="J61" s="15">
         <v>49.998954666695525</v>
       </c>
       <c r="K61" s="9">
         <v>59.036144578313255</v>
       </c>
       <c r="L61" s="7">
         <v>49.397590361445786</v>
       </c>
       <c r="M61" s="15">
         <v>50.240562255296638</v>
       </c>
       <c r="N61" s="9">
         <v>54.166666666666664</v>
       </c>
       <c r="O61" s="9">
         <v>70.588235294117652</v>
       </c>
       <c r="P61" s="7">
         <v>53.777277175930614</v>
       </c>
       <c r="Q61" s="15">
         <v>55.692461457300809</v>
       </c>
-      <c r="R61" s="34"/>
       <c r="S61" s="24"/>
     </row>
-    <row r="62" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A62" s="5">
         <v>38191</v>
       </c>
       <c r="B62" s="7">
         <v>54.347826086956523</v>
       </c>
       <c r="C62" s="15">
         <v>59.474430574122835</v>
       </c>
       <c r="D62" s="7">
         <v>55.434782608695649</v>
       </c>
       <c r="E62" s="15">
         <v>58.776414958346173</v>
       </c>
       <c r="F62" s="9">
         <v>41.758241758241759</v>
       </c>
       <c r="G62" s="7">
         <v>53.191489361702125</v>
       </c>
       <c r="H62" s="15">
         <v>55.620018316032706</v>
       </c>
       <c r="I62" s="7">
@@ -28042,54 +27981,53 @@
       </c>
       <c r="J62" s="15">
         <v>49.976961471383433</v>
       </c>
       <c r="K62" s="9">
         <v>46.842105263157897</v>
       </c>
       <c r="L62" s="7">
         <v>48.913043478260867</v>
       </c>
       <c r="M62" s="15">
         <v>49.896871635349235</v>
       </c>
       <c r="N62" s="9">
         <v>50.526315789473685</v>
       </c>
       <c r="O62" s="9">
         <v>68.94736842105263</v>
       </c>
       <c r="P62" s="7">
         <v>52.061638833438828</v>
       </c>
       <c r="Q62" s="15">
         <v>54.748939391046882</v>
       </c>
-      <c r="R62" s="34"/>
       <c r="S62" s="24"/>
     </row>
-    <row r="63" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A63" s="5">
         <v>38225</v>
       </c>
       <c r="B63" s="7">
         <v>61.578947368421055</v>
       </c>
       <c r="C63" s="15">
         <v>61.224735649250988</v>
       </c>
       <c r="D63" s="7">
         <v>61.05263157894737</v>
       </c>
       <c r="E63" s="15">
         <v>61.464961270290779</v>
       </c>
       <c r="F63" s="9">
         <v>44.148936170212764</v>
       </c>
       <c r="G63" s="7">
         <v>60.526315789473685</v>
       </c>
       <c r="H63" s="15">
         <v>58.04722121590197</v>
       </c>
       <c r="I63" s="7">
@@ -28097,54 +28035,53 @@
       </c>
       <c r="J63" s="15">
         <v>51.060797770725813</v>
       </c>
       <c r="K63" s="9">
         <v>47.340425531914896</v>
       </c>
       <c r="L63" s="7">
         <v>53.157894736842103</v>
       </c>
       <c r="M63" s="15">
         <v>51.430028318600151</v>
       </c>
       <c r="N63" s="9">
         <v>57.978723404255319</v>
       </c>
       <c r="O63" s="9">
         <v>69.791666666666671</v>
       </c>
       <c r="P63" s="7">
         <v>57.052631578947377</v>
       </c>
       <c r="Q63" s="15">
         <v>56.645548844953943</v>
       </c>
-      <c r="R63" s="34"/>
       <c r="S63" s="24"/>
     </row>
-    <row r="64" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A64" s="5">
         <v>38259</v>
       </c>
       <c r="B64" s="7">
         <v>67.368421052631575</v>
       </c>
       <c r="C64" s="15">
         <v>60.47032345031969</v>
       </c>
       <c r="D64" s="7">
         <v>67.368421052631575</v>
       </c>
       <c r="E64" s="15">
         <v>62.392067121542972</v>
       </c>
       <c r="F64" s="9">
         <v>46.739130434782609</v>
       </c>
       <c r="G64" s="7">
         <v>59.375</v>
       </c>
       <c r="H64" s="15">
         <v>56.499499856327795</v>
       </c>
       <c r="I64" s="7">
@@ -28152,54 +28089,53 @@
       </c>
       <c r="J64" s="15">
         <v>49.16399226470471</v>
       </c>
       <c r="K64" s="9">
         <v>64.948453608247419</v>
       </c>
       <c r="L64" s="7">
         <v>55.319148936170215</v>
       </c>
       <c r="M64" s="15">
         <v>53.203551011459879</v>
       </c>
       <c r="N64" s="9">
         <v>55.263157894736842</v>
       </c>
       <c r="O64" s="9">
         <v>67.525773195876283</v>
       </c>
       <c r="P64" s="7">
         <v>59.783105424781525</v>
       </c>
       <c r="Q64" s="15">
         <v>56.345886740871002</v>
       </c>
-      <c r="R64" s="34"/>
       <c r="S64" s="24"/>
     </row>
-    <row r="65" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A65" s="5">
         <v>38262</v>
       </c>
       <c r="B65" s="7">
         <v>67.821782178217816</v>
       </c>
       <c r="C65" s="15">
         <v>59.618292504375709</v>
       </c>
       <c r="D65" s="7">
         <v>63.861386138613859</v>
       </c>
       <c r="E65" s="15">
         <v>58.713790025027379</v>
       </c>
       <c r="F65" s="9">
         <v>46.5</v>
       </c>
       <c r="G65" s="7">
         <v>58.910891089108908</v>
       </c>
       <c r="H65" s="15">
         <v>54.6380288159421</v>
       </c>
       <c r="I65" s="7">
@@ -28207,54 +28143,53 @@
       </c>
       <c r="J65" s="15">
         <v>53.712698381368689</v>
       </c>
       <c r="K65" s="9">
         <v>67.821782178217816</v>
       </c>
       <c r="L65" s="7">
         <v>48.019801980198018</v>
       </c>
       <c r="M65" s="15">
         <v>46.631739890815226</v>
       </c>
       <c r="N65" s="9">
         <v>59.693877551020407</v>
       </c>
       <c r="O65" s="9">
         <v>68.627450980392155</v>
       </c>
       <c r="P65" s="7">
         <v>58.514851485148519</v>
       </c>
       <c r="Q65" s="15">
         <v>54.662909923505822</v>
       </c>
-      <c r="R65" s="34"/>
       <c r="S65" s="24"/>
     </row>
-    <row r="66" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A66" s="5">
         <v>38296</v>
       </c>
       <c r="B66" s="7">
         <v>69.191919191919197</v>
       </c>
       <c r="C66" s="15">
         <v>57.978523904412256</v>
       </c>
       <c r="D66" s="7">
         <v>71.212121212121218</v>
       </c>
       <c r="E66" s="15">
         <v>59.902075741730542</v>
       </c>
       <c r="F66" s="9">
         <v>46.938775510204081</v>
       </c>
       <c r="G66" s="7">
         <v>57.653061224489797</v>
       </c>
       <c r="H66" s="15">
         <v>50.229775752541272</v>
       </c>
       <c r="I66" s="7">
@@ -28262,54 +28197,53 @@
       </c>
       <c r="J66" s="15">
         <v>49.25761393010508</v>
       </c>
       <c r="K66" s="9">
         <v>60.606060606060609</v>
       </c>
       <c r="L66" s="7">
         <v>47.979797979797979</v>
       </c>
       <c r="M66" s="15">
         <v>46.008202111186343</v>
       </c>
       <c r="N66" s="9">
         <v>59.693877551020407</v>
       </c>
       <c r="O66" s="9">
         <v>65.656565656565661</v>
       </c>
       <c r="P66" s="7">
         <v>59.106369820655537</v>
       </c>
       <c r="Q66" s="15">
         <v>52.6752382879951</v>
       </c>
-      <c r="R66" s="34"/>
       <c r="S66" s="24"/>
     </row>
-    <row r="67" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A67" s="5">
         <v>38330</v>
       </c>
       <c r="B67" s="7">
         <v>58.219178082191782</v>
       </c>
       <c r="C67" s="15">
         <v>54.461663539604118</v>
       </c>
       <c r="D67" s="7">
         <v>63.013698630136986</v>
       </c>
       <c r="E67" s="15">
         <v>58.414620042127602</v>
       </c>
       <c r="F67" s="9">
         <v>54.166666666666664</v>
       </c>
       <c r="G67" s="7">
         <v>59.589041095890408</v>
       </c>
       <c r="H67" s="15">
         <v>57.009508549522423</v>
       </c>
       <c r="I67" s="7">
@@ -28317,54 +28251,53 @@
       </c>
       <c r="J67" s="15">
         <v>54.007860986148899</v>
       </c>
       <c r="K67" s="9">
         <v>49.315068493150683</v>
       </c>
       <c r="L67" s="7">
         <v>48.611111111111114</v>
       </c>
       <c r="M67" s="15">
         <v>46.998731489549634</v>
       </c>
       <c r="N67" s="9">
         <v>54.861111111111114</v>
       </c>
       <c r="O67" s="9">
         <v>61.486486486486484</v>
       </c>
       <c r="P67" s="7">
         <v>57.373092270352551</v>
       </c>
       <c r="Q67" s="15">
         <v>54.178476921390526</v>
       </c>
-      <c r="R67" s="34"/>
       <c r="S67" s="24"/>
     </row>
-    <row r="68" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A68" s="5">
         <v>38364</v>
       </c>
       <c r="B68" s="7">
         <v>43.434343434343432</v>
       </c>
       <c r="C68" s="15">
         <v>54.976322138204857</v>
       </c>
       <c r="D68" s="7">
         <v>45</v>
       </c>
       <c r="E68" s="15">
         <v>50.886484150964151</v>
       </c>
       <c r="F68" s="9">
         <v>41.326530612244895</v>
       </c>
       <c r="G68" s="7">
         <v>46.907216494845358</v>
       </c>
       <c r="H68" s="15">
         <v>53.320194674566253</v>
       </c>
       <c r="I68" s="7">
@@ -28372,54 +28305,53 @@
       </c>
       <c r="J68" s="15">
         <v>49.365595992652466</v>
       </c>
       <c r="K68" s="9">
         <v>58.5</v>
       </c>
       <c r="L68" s="7">
         <v>46</v>
       </c>
       <c r="M68" s="15">
         <v>48.974725827313009</v>
       </c>
       <c r="N68" s="9">
         <v>44.387755102040813</v>
       </c>
       <c r="O68" s="9">
         <v>67.5</v>
       </c>
       <c r="P68" s="7">
         <v>46.268311985837755</v>
       </c>
       <c r="Q68" s="15">
         <v>51.504664556740146</v>
       </c>
-      <c r="R68" s="34"/>
       <c r="S68" s="24"/>
     </row>
-    <row r="69" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A69" s="5">
         <v>38398</v>
       </c>
       <c r="B69" s="7">
         <v>57.446808510638299</v>
       </c>
       <c r="C69" s="15">
         <v>59.679425192179949</v>
       </c>
       <c r="D69" s="7">
         <v>54.787234042553195</v>
       </c>
       <c r="E69" s="15">
         <v>58.551858496377776</v>
       </c>
       <c r="F69" s="9">
         <v>41.397849462365592</v>
       </c>
       <c r="G69" s="7">
         <v>50.531914893617021</v>
       </c>
       <c r="H69" s="15">
         <v>54.682144599855292</v>
       </c>
       <c r="I69" s="7">
@@ -28427,54 +28359,53 @@
       </c>
       <c r="J69" s="15">
         <v>51.776731364655213</v>
       </c>
       <c r="K69" s="9">
         <v>57.446808510638299</v>
       </c>
       <c r="L69" s="7">
         <v>48.404255319148938</v>
       </c>
       <c r="M69" s="15">
         <v>49.179111101644786</v>
       </c>
       <c r="N69" s="9">
         <v>51.063829787234042</v>
       </c>
       <c r="O69" s="9">
         <v>66.315789473684205</v>
       </c>
       <c r="P69" s="7">
         <v>52.655095184770445</v>
       </c>
       <c r="Q69" s="15">
         <v>54.773854150942597</v>
       </c>
-      <c r="R69" s="34"/>
       <c r="S69" s="24"/>
     </row>
-    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A70" s="5">
         <v>38432</v>
       </c>
       <c r="B70" s="7">
         <v>56.97674418604651</v>
       </c>
       <c r="C70" s="15">
         <v>59.341248856071189</v>
       </c>
       <c r="D70" s="7">
         <v>58.139534883720927</v>
       </c>
       <c r="E70" s="15">
         <v>59.950544992986309</v>
       </c>
       <c r="F70" s="9">
         <v>42.941176470588232</v>
       </c>
       <c r="G70" s="7">
         <v>56.395348837209305</v>
       </c>
       <c r="H70" s="15">
         <v>55.808928150482082</v>
       </c>
       <c r="I70" s="7">
@@ -28482,54 +28413,53 @@
       </c>
       <c r="J70" s="15">
         <v>54.72881227580968</v>
       </c>
       <c r="K70" s="9">
         <v>61.494252873563219</v>
       </c>
       <c r="L70" s="7">
         <v>54.651162790697676</v>
       </c>
       <c r="M70" s="15">
         <v>55.189259282380021</v>
       </c>
       <c r="N70" s="9">
         <v>58.720930232558139</v>
       </c>
       <c r="O70" s="9">
         <v>71.511627906976742</v>
       </c>
       <c r="P70" s="7">
         <v>56.162790697674417</v>
       </c>
       <c r="Q70" s="15">
         <v>57.003758711545856</v>
       </c>
-      <c r="R70" s="34"/>
       <c r="S70" s="24"/>
     </row>
-    <row r="71" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A71" s="5">
         <v>38466</v>
       </c>
       <c r="B71" s="7">
         <v>49.438202247191015</v>
       </c>
       <c r="C71" s="15">
         <v>54.416420955109857</v>
       </c>
       <c r="D71" s="7">
         <v>54.49438202247191</v>
       </c>
       <c r="E71" s="15">
         <v>59.43052077424786</v>
       </c>
       <c r="F71" s="9">
         <v>42.134831460674157</v>
       </c>
       <c r="G71" s="7">
         <v>53.370786516853933</v>
       </c>
       <c r="H71" s="15">
         <v>55.748323975346544</v>
       </c>
       <c r="I71" s="7">
@@ -28537,54 +28467,53 @@
       </c>
       <c r="J71" s="15">
         <v>51.366256886543276</v>
       </c>
       <c r="K71" s="9">
         <v>67.415730337078656</v>
       </c>
       <c r="L71" s="7">
         <v>46.629213483146067</v>
       </c>
       <c r="M71" s="15">
         <v>49.63657484505972</v>
       </c>
       <c r="N71" s="9">
         <v>47.222222222222221</v>
       </c>
       <c r="O71" s="9">
         <v>66.111111111111114</v>
       </c>
       <c r="P71" s="7">
         <v>50.900153217568949</v>
       </c>
       <c r="Q71" s="15">
         <v>54.11961948726146</v>
       </c>
-      <c r="R71" s="34"/>
       <c r="S71" s="24"/>
     </row>
-    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A72" s="5">
         <v>38500</v>
       </c>
       <c r="B72" s="7">
         <v>53.5</v>
       </c>
       <c r="C72" s="15">
         <v>54.960267206176411</v>
       </c>
       <c r="D72" s="7">
         <v>54.040404040404042</v>
       </c>
       <c r="E72" s="15">
         <v>56.145685493212113</v>
       </c>
       <c r="F72" s="9">
         <v>45.454545454545453</v>
       </c>
       <c r="G72" s="7">
         <v>54.545454545454547</v>
       </c>
       <c r="H72" s="15">
         <v>57.253343473588046</v>
       </c>
       <c r="I72" s="7">
@@ -28592,54 +28521,53 @@
       </c>
       <c r="J72" s="15">
         <v>49.550625548818786</v>
       </c>
       <c r="K72" s="9">
         <v>68.181818181818187</v>
       </c>
       <c r="L72" s="7">
         <v>50</v>
       </c>
       <c r="M72" s="15">
         <v>50.030404506487095</v>
       </c>
       <c r="N72" s="9">
         <v>47.95918367346939</v>
       </c>
       <c r="O72" s="9">
         <v>70.5</v>
       </c>
       <c r="P72" s="7">
         <v>52.013131313131318</v>
       </c>
       <c r="Q72" s="15">
         <v>53.588065245656495</v>
       </c>
-      <c r="R72" s="34"/>
       <c r="S72" s="24"/>
     </row>
-    <row r="73" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A73" s="5">
         <v>38504</v>
       </c>
       <c r="B73" s="7">
         <v>56.5</v>
       </c>
       <c r="C73" s="15">
         <v>58.386106960754766</v>
       </c>
       <c r="D73" s="7">
         <v>58</v>
       </c>
       <c r="E73" s="15">
         <v>61.655493410435945</v>
       </c>
       <c r="F73" s="9">
         <v>44.949494949494948</v>
       </c>
       <c r="G73" s="7">
         <v>61.386138613861384</v>
       </c>
       <c r="H73" s="15">
         <v>65.884091396488117</v>
       </c>
       <c r="I73" s="7">
@@ -28647,54 +28575,53 @@
       </c>
       <c r="J73" s="15">
         <v>49.042732281195072</v>
       </c>
       <c r="K73" s="9">
         <v>65.841584158415841</v>
       </c>
       <c r="L73" s="7">
         <v>50</v>
       </c>
       <c r="M73" s="15">
         <v>50.416562527881041</v>
       </c>
       <c r="N73" s="9">
         <v>60.101010101010104</v>
       </c>
       <c r="O73" s="9">
         <v>69.306930693069305</v>
       </c>
       <c r="P73" s="7">
         <v>55.177227722772273</v>
       </c>
       <c r="Q73" s="15">
         <v>57.076997315350994</v>
       </c>
-      <c r="R73" s="34"/>
       <c r="S73" s="24"/>
     </row>
-    <row r="74" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A74" s="5">
         <v>38537</v>
       </c>
       <c r="B74" s="7">
         <v>60.101010101010104</v>
       </c>
       <c r="C74" s="15">
         <v>65.439322959914534</v>
       </c>
       <c r="D74" s="7">
         <v>58.585858585858588</v>
       </c>
       <c r="E74" s="15">
         <v>61.162244933670252</v>
       </c>
       <c r="F74" s="9">
         <v>41.326530612244895</v>
       </c>
       <c r="G74" s="7">
         <v>55.555555555555557</v>
       </c>
       <c r="H74" s="15">
         <v>57.619810866635454</v>
       </c>
       <c r="I74" s="7">
@@ -28702,54 +28629,53 @@
       </c>
       <c r="J74" s="15">
         <v>48.627284324918058</v>
       </c>
       <c r="K74" s="9">
         <v>67.171717171717177</v>
       </c>
       <c r="L74" s="7">
         <v>47.474747474747474</v>
       </c>
       <c r="M74" s="15">
         <v>48.326694708466526</v>
       </c>
       <c r="N74" s="9">
         <v>53.061224489795919</v>
       </c>
       <c r="O74" s="9">
         <v>73.5</v>
       </c>
       <c r="P74" s="7">
         <v>53.838383838383834</v>
       </c>
       <c r="Q74" s="15">
         <v>56.235071558720961</v>
       </c>
-      <c r="R74" s="34"/>
       <c r="S74" s="24"/>
     </row>
-    <row r="75" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A75" s="5">
         <v>38570</v>
       </c>
       <c r="B75" s="7">
         <v>59.292035398230091</v>
       </c>
       <c r="C75" s="15">
         <v>58.743314930414577</v>
       </c>
       <c r="D75" s="7">
         <v>58.849557522123895</v>
       </c>
       <c r="E75" s="15">
         <v>58.167932029708901</v>
       </c>
       <c r="F75" s="9">
         <v>47.321428571428569</v>
       </c>
       <c r="G75" s="7">
         <v>54.504504504504503</v>
       </c>
       <c r="H75" s="15">
         <v>51.598554424561485</v>
       </c>
       <c r="I75" s="7">
@@ -28757,54 +28683,53 @@
       </c>
       <c r="J75" s="15">
         <v>54.497222479616205</v>
       </c>
       <c r="K75" s="9">
         <v>60.267857142857146</v>
       </c>
       <c r="L75" s="7">
         <v>50</v>
       </c>
       <c r="M75" s="15">
         <v>48.626512730676922</v>
       </c>
       <c r="N75" s="9">
         <v>54.954954954954957</v>
       </c>
       <c r="O75" s="9">
         <v>70.535714285714292</v>
       </c>
       <c r="P75" s="7">
         <v>54.979669935422145</v>
       </c>
       <c r="Q75" s="15">
         <v>54.326707318995616</v>
       </c>
-      <c r="R75" s="34"/>
       <c r="S75" s="24"/>
     </row>
-    <row r="76" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A76" s="5">
         <v>38603</v>
       </c>
       <c r="B76" s="7">
         <v>65.591397849462368</v>
       </c>
       <c r="C76" s="15">
         <v>58.851157643217476</v>
       </c>
       <c r="D76" s="7">
         <v>66.129032258064512</v>
       </c>
       <c r="E76" s="15">
         <v>61.02509962586096</v>
       </c>
       <c r="F76" s="9">
         <v>44.623655913978496</v>
       </c>
       <c r="G76" s="7">
         <v>59.042553191489361</v>
       </c>
       <c r="H76" s="15">
         <v>55.732429462220267</v>
       </c>
       <c r="I76" s="7">
@@ -28812,54 +28737,53 @@
       </c>
       <c r="J76" s="15">
         <v>43.288938096968174</v>
       </c>
       <c r="K76" s="9">
         <v>62.234042553191486</v>
       </c>
       <c r="L76" s="7">
         <v>51.086956521739133</v>
       </c>
       <c r="M76" s="15">
         <v>49.373806897171477</v>
       </c>
       <c r="N76" s="9">
         <v>55.851063829787236</v>
       </c>
       <c r="O76" s="9">
         <v>65.425531914893611</v>
       </c>
       <c r="P76" s="7">
         <v>57.093392219470218</v>
       </c>
       <c r="Q76" s="15">
         <v>53.654286345087669</v>
       </c>
-      <c r="R76" s="34"/>
       <c r="S76" s="24"/>
     </row>
-    <row r="77" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A77" s="5">
         <v>38636</v>
       </c>
       <c r="B77" s="7">
         <v>62.886597938144327</v>
       </c>
       <c r="C77" s="15">
         <v>55.291002921309442</v>
       </c>
       <c r="D77" s="7">
         <v>59.793814432989691</v>
       </c>
       <c r="E77" s="15">
         <v>53.796187033579663</v>
       </c>
       <c r="F77" s="9">
         <v>46.875</v>
       </c>
       <c r="G77" s="7">
         <v>61.340206185567013</v>
       </c>
       <c r="H77" s="15">
         <v>56.401140216099314</v>
       </c>
       <c r="I77" s="7">
@@ -28867,54 +28791,53 @@
       </c>
       <c r="J77" s="15">
         <v>46.411906024003258</v>
       </c>
       <c r="K77" s="9">
         <v>66.666666666666671</v>
       </c>
       <c r="L77" s="7">
         <v>53.092783505154642</v>
       </c>
       <c r="M77" s="15">
         <v>51.051908839717264</v>
       </c>
       <c r="N77" s="9">
         <v>55.670103092783506</v>
       </c>
       <c r="O77" s="9">
         <v>65.979381443298962</v>
       </c>
       <c r="P77" s="7">
         <v>56.80412371134021</v>
       </c>
       <c r="Q77" s="15">
         <v>52.59042900694179</v>
       </c>
-      <c r="R77" s="34"/>
       <c r="S77" s="24"/>
     </row>
-    <row r="78" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A78" s="5">
         <v>38669</v>
       </c>
       <c r="B78" s="7">
         <v>62.886597938144327</v>
       </c>
       <c r="C78" s="15">
         <v>53.137618278981364</v>
       </c>
       <c r="D78" s="7">
         <v>62.886597938144327</v>
       </c>
       <c r="E78" s="15">
         <v>53.737353875103608</v>
       </c>
       <c r="F78" s="9">
         <v>47.916666666666664</v>
       </c>
       <c r="G78" s="7">
         <v>63.402061855670105</v>
       </c>
       <c r="H78" s="15">
         <v>55.405459716832674</v>
       </c>
       <c r="I78" s="7">
@@ -28922,54 +28845,53 @@
       </c>
       <c r="J78" s="15">
         <v>50.568960959876371</v>
       </c>
       <c r="K78" s="9">
         <v>68.55670103092784</v>
       </c>
       <c r="L78" s="7">
         <v>48.96907216494845</v>
       </c>
       <c r="M78" s="15">
         <v>47.445215550820549</v>
       </c>
       <c r="N78" s="9">
         <v>57.8125</v>
       </c>
       <c r="O78" s="9">
         <v>64.432989690721655</v>
       </c>
       <c r="P78" s="7">
         <v>57.731958762886599</v>
       </c>
       <c r="Q78" s="15">
         <v>52.058921676322917</v>
       </c>
-      <c r="R78" s="34"/>
       <c r="S78" s="24"/>
     </row>
-    <row r="79" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A79" s="5">
         <v>38702</v>
       </c>
       <c r="B79" s="7">
         <v>60.215053763440864</v>
       </c>
       <c r="C79" s="15">
         <v>56.437231118359989</v>
       </c>
       <c r="D79" s="7">
         <v>58.695652173913047</v>
       </c>
       <c r="E79" s="15">
         <v>54.704582988335083</v>
       </c>
       <c r="F79" s="9">
         <v>46.739130434782609</v>
       </c>
       <c r="G79" s="7">
         <v>55.978260869565219</v>
       </c>
       <c r="H79" s="15">
         <v>53.79755977390019</v>
       </c>
       <c r="I79" s="7">
@@ -28977,54 +28899,53 @@
       </c>
       <c r="J79" s="15">
         <v>50.836957474679906</v>
       </c>
       <c r="K79" s="9">
         <v>60.752688172043008</v>
       </c>
       <c r="L79" s="7">
         <v>50.537634408602152</v>
       </c>
       <c r="M79" s="15">
         <v>48.924618153751759</v>
       </c>
       <c r="N79" s="9">
         <v>56.451612903225808</v>
       </c>
       <c r="O79" s="9">
         <v>67.391304347826093</v>
       </c>
       <c r="P79" s="7">
         <v>55.945535296867696</v>
       </c>
       <c r="Q79" s="15">
         <v>52.94018990180539</v>
       </c>
-      <c r="R79" s="34"/>
       <c r="S79" s="24"/>
     </row>
-    <row r="80" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A80" s="5">
         <v>38735</v>
       </c>
       <c r="B80" s="7">
         <v>39.634146341463413</v>
       </c>
       <c r="C80" s="15">
         <v>50.091113447578479</v>
       </c>
       <c r="D80" s="7">
         <v>45.121951219512198</v>
       </c>
       <c r="E80" s="15">
         <v>52.199565951989449</v>
       </c>
       <c r="F80" s="9">
         <v>41.97530864197531</v>
       </c>
       <c r="G80" s="7">
         <v>39.75903614457831</v>
       </c>
       <c r="H80" s="15">
         <v>45.172423037542103</v>
       </c>
       <c r="I80" s="7">
@@ -29032,54 +28953,53 @@
       </c>
       <c r="J80" s="15">
         <v>50.87789860858399</v>
       </c>
       <c r="K80" s="9">
         <v>62.650602409638552</v>
       </c>
       <c r="L80" s="7">
         <v>44.512195121951223</v>
       </c>
       <c r="M80" s="15">
         <v>47.252805135222232</v>
       </c>
       <c r="N80" s="9">
         <v>45.061728395061728</v>
       </c>
       <c r="O80" s="9">
         <v>69.879518072289159</v>
       </c>
       <c r="P80" s="7">
         <v>44.049368204525415</v>
       </c>
       <c r="Q80" s="15">
         <v>49.118761236183246</v>
       </c>
-      <c r="R80" s="34"/>
       <c r="S80" s="24"/>
     </row>
-    <row r="81" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A81" s="5">
         <v>38768</v>
       </c>
       <c r="B81" s="7">
         <v>47.252747252747255</v>
       </c>
       <c r="C81" s="15">
         <v>49.017387252046568</v>
       </c>
       <c r="D81" s="7">
         <v>47.802197802197803</v>
       </c>
       <c r="E81" s="15">
         <v>51.596834258777406</v>
       </c>
       <c r="F81" s="9">
         <v>41.666666666666664</v>
       </c>
       <c r="G81" s="7">
         <v>53.846153846153847</v>
       </c>
       <c r="H81" s="15">
         <v>57.858010662735666</v>
       </c>
       <c r="I81" s="7">
@@ -29087,54 +29007,53 @@
       </c>
       <c r="J81" s="15">
         <v>49.905984640152063</v>
       </c>
       <c r="K81" s="9">
         <v>60.989010989010985</v>
       </c>
       <c r="L81" s="7">
         <v>45.054945054945058</v>
       </c>
       <c r="M81" s="15">
         <v>45.542222835760235</v>
       </c>
       <c r="N81" s="9">
         <v>48.901098901098898</v>
       </c>
       <c r="O81" s="9">
         <v>71.428571428571431</v>
       </c>
       <c r="P81" s="7">
         <v>48.791208791208788</v>
       </c>
       <c r="Q81" s="15">
         <v>50.78408792989439</v>
       </c>
-      <c r="R81" s="34"/>
       <c r="S81" s="24"/>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A82" s="5">
         <v>38801</v>
       </c>
       <c r="B82" s="7">
         <v>52.80898876404494</v>
       </c>
       <c r="C82" s="15">
         <v>54.45404975024541</v>
       </c>
       <c r="D82" s="7">
         <v>52.80898876404494</v>
       </c>
       <c r="E82" s="15">
         <v>54.592270826490122</v>
       </c>
       <c r="F82" s="9">
         <v>43.75</v>
       </c>
       <c r="G82" s="7">
         <v>56.179775280898873</v>
       </c>
       <c r="H82" s="15">
         <v>56.636730509409958</v>
       </c>
       <c r="I82" s="7">
@@ -29142,54 +29061,53 @@
       </c>
       <c r="J82" s="15">
         <v>47.712238801340206</v>
       </c>
       <c r="K82" s="9">
         <v>64.044943820224717</v>
       </c>
       <c r="L82" s="7">
         <v>46.629213483146067</v>
       </c>
       <c r="M82" s="15">
         <v>46.771545602402639</v>
       </c>
       <c r="N82" s="9">
         <v>53.977272727272727</v>
       </c>
       <c r="O82" s="9">
         <v>68.390804597701148</v>
       </c>
       <c r="P82" s="7">
         <v>51.123595505617971</v>
       </c>
       <c r="Q82" s="15">
         <v>52.033367097977667</v>
       </c>
-      <c r="R82" s="34"/>
       <c r="S82" s="24"/>
     </row>
-    <row r="83" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A83" s="5">
         <v>38832</v>
       </c>
       <c r="B83" s="7">
         <v>50.625</v>
       </c>
       <c r="C83" s="15">
         <v>55.720618954632272</v>
       </c>
       <c r="D83" s="7">
         <v>53.75</v>
       </c>
       <c r="E83" s="15">
         <v>58.823780785663374</v>
       </c>
       <c r="F83" s="9">
         <v>40.506329113924053</v>
       </c>
       <c r="G83" s="7">
         <v>58.22784810126582</v>
       </c>
       <c r="H83" s="15">
         <v>60.733069525359767</v>
       </c>
       <c r="I83" s="7">
@@ -29197,54 +29115,53 @@
       </c>
       <c r="J83" s="15">
         <v>48.246513944283556</v>
       </c>
       <c r="K83" s="9">
         <v>66.875</v>
       </c>
       <c r="L83" s="7">
         <v>45.625</v>
       </c>
       <c r="M83" s="15">
         <v>48.733125339801141</v>
       </c>
       <c r="N83" s="9">
         <v>54.375</v>
       </c>
       <c r="O83" s="9">
         <v>68.125</v>
       </c>
       <c r="P83" s="7">
         <v>51.145569620253163</v>
       </c>
       <c r="Q83" s="15">
         <v>54.451421709948022</v>
       </c>
-      <c r="R83" s="34"/>
       <c r="S83" s="24"/>
     </row>
-    <row r="84" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A84" s="5">
         <v>38862</v>
       </c>
       <c r="B84" s="7">
         <v>57.526881720430104</v>
       </c>
       <c r="C84" s="15">
         <v>59.188905060616989</v>
       </c>
       <c r="D84" s="7">
         <v>60.752688172043008</v>
       </c>
       <c r="E84" s="15">
         <v>63.273225376570679</v>
       </c>
       <c r="F84" s="9">
         <v>46.739130434782609</v>
       </c>
       <c r="G84" s="7">
         <v>53.763440860215056</v>
       </c>
       <c r="H84" s="15">
         <v>56.490274971902537</v>
       </c>
       <c r="I84" s="7">
@@ -29252,54 +29169,53 @@
       </c>
       <c r="J84" s="15">
         <v>49.43943311540427</v>
       </c>
       <c r="K84" s="9">
         <v>68.817204301075265</v>
       </c>
       <c r="L84" s="7">
         <v>50.537634408602152</v>
       </c>
       <c r="M84" s="15">
         <v>50.793099411977963</v>
       </c>
       <c r="N84" s="9">
         <v>54.838709677419352</v>
       </c>
       <c r="O84" s="9">
         <v>69.892473118279568</v>
       </c>
       <c r="P84" s="7">
         <v>54.193548387096769</v>
       </c>
       <c r="Q84" s="15">
         <v>55.83698758729448</v>
       </c>
-      <c r="R84" s="34"/>
       <c r="S84" s="24"/>
     </row>
-    <row r="85" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A85" s="5">
         <v>38893</v>
       </c>
       <c r="B85" s="7">
         <v>57.954545454545453</v>
       </c>
       <c r="C85" s="15">
         <v>59.999585877878729</v>
       </c>
       <c r="D85" s="7">
         <v>59.659090909090907</v>
       </c>
       <c r="E85" s="15">
         <v>62.947013123993578</v>
       </c>
       <c r="F85" s="9">
         <v>52.272727272727273</v>
       </c>
       <c r="G85" s="7">
         <v>57.386363636363633</v>
       </c>
       <c r="H85" s="15">
         <v>62.768664553108188</v>
       </c>
       <c r="I85" s="7">
@@ -29307,54 +29223,53 @@
       </c>
       <c r="J85" s="15">
         <v>51.860386999405478</v>
       </c>
       <c r="K85" s="9">
         <v>77.272727272727266</v>
       </c>
       <c r="L85" s="7">
         <v>53.977272727272727</v>
       </c>
       <c r="M85" s="15">
         <v>54.310973726865704</v>
       </c>
       <c r="N85" s="9">
         <v>57.386363636363633</v>
       </c>
       <c r="O85" s="9">
         <v>69.318181818181813</v>
       </c>
       <c r="P85" s="7">
         <v>56.477272727272727</v>
       </c>
       <c r="Q85" s="15">
         <v>58.377324856250333</v>
       </c>
-      <c r="R85" s="34"/>
       <c r="S85" s="24"/>
     </row>
-    <row r="86" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A86" s="5">
         <v>38923</v>
       </c>
       <c r="B86" s="7">
         <v>59.793814432989691</v>
       </c>
       <c r="C86" s="15">
         <v>64.715648575855795</v>
       </c>
       <c r="D86" s="7">
         <v>61.340206185567013</v>
       </c>
       <c r="E86" s="15">
         <v>63.775710694760797</v>
       </c>
       <c r="F86" s="9">
         <v>52.10526315789474</v>
       </c>
       <c r="G86" s="7">
         <v>60.824742268041234</v>
       </c>
       <c r="H86" s="15">
         <v>63.053748183971237</v>
       </c>
       <c r="I86" s="7">
@@ -29362,54 +29277,53 @@
       </c>
       <c r="J86" s="15">
         <v>51.48759237265584</v>
       </c>
       <c r="K86" s="9">
         <v>85.78947368421052</v>
       </c>
       <c r="L86" s="7">
         <v>53.608247422680414</v>
       </c>
       <c r="M86" s="15">
         <v>54.632818553986404</v>
       </c>
       <c r="N86" s="9">
         <v>58.94736842105263</v>
       </c>
       <c r="O86" s="9">
         <v>72.395833333333329</v>
       </c>
       <c r="P86" s="7">
         <v>57.21649484536082</v>
       </c>
       <c r="Q86" s="15">
         <v>59.533103676246014</v>
       </c>
-      <c r="R86" s="34"/>
       <c r="S86" s="24"/>
     </row>
-    <row r="87" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A87" s="5">
         <v>38930</v>
       </c>
       <c r="B87" s="7">
         <v>61.578947368421055</v>
       </c>
       <c r="C87" s="15">
         <v>61.206266828006399</v>
       </c>
       <c r="D87" s="7">
         <v>63.157894736842103</v>
       </c>
       <c r="E87" s="15">
         <v>62.057187551636254</v>
       </c>
       <c r="F87" s="9">
         <v>49.468085106382979</v>
       </c>
       <c r="G87" s="7">
         <v>69.148936170212764</v>
       </c>
       <c r="H87" s="15">
         <v>65.297790775936477</v>
       </c>
       <c r="I87" s="7">
@@ -29417,54 +29331,53 @@
       </c>
       <c r="J87" s="15">
         <v>49.648236011987606</v>
       </c>
       <c r="K87" s="9">
         <v>84.21052631578948</v>
       </c>
       <c r="L87" s="7">
         <v>54.736842105263158</v>
       </c>
       <c r="M87" s="15">
         <v>53.928531341046202</v>
       </c>
       <c r="N87" s="9">
         <v>62.234042553191486</v>
       </c>
       <c r="O87" s="9">
         <v>67.89473684210526</v>
       </c>
       <c r="P87" s="7">
         <v>59.092945128779398</v>
       </c>
       <c r="Q87" s="15">
         <v>58.427602501722582</v>
       </c>
-      <c r="R87" s="34"/>
       <c r="S87" s="24"/>
     </row>
-    <row r="88" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A88" s="5">
         <v>38968</v>
       </c>
       <c r="B88" s="7">
         <v>63.372093023255815</v>
       </c>
       <c r="C88" s="15">
         <v>57.089128477190719</v>
       </c>
       <c r="D88" s="7">
         <v>62.790697674418603</v>
       </c>
       <c r="E88" s="15">
         <v>57.636312305675233</v>
       </c>
       <c r="F88" s="9">
         <v>48.837209302325583</v>
       </c>
       <c r="G88" s="7">
         <v>67.441860465116278</v>
       </c>
       <c r="H88" s="15">
         <v>62.763983028979318</v>
       </c>
       <c r="I88" s="7">
@@ -29472,54 +29385,53 @@
       </c>
       <c r="J88" s="15">
         <v>52.555834531303603</v>
       </c>
       <c r="K88" s="9">
         <v>81.976744186046517</v>
       </c>
       <c r="L88" s="7">
         <v>55.882352941176471</v>
       </c>
       <c r="M88" s="15">
         <v>54.369047732299002</v>
       </c>
       <c r="N88" s="9">
         <v>60.465116279069768</v>
       </c>
       <c r="O88" s="9">
         <v>72.674418604651166</v>
       </c>
       <c r="P88" s="7">
         <v>60.478796169630641</v>
       </c>
       <c r="Q88" s="15">
         <v>56.882861215089576</v>
       </c>
-      <c r="R88" s="34"/>
       <c r="S88" s="24"/>
     </row>
-    <row r="89" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A89" s="5">
         <v>38991</v>
       </c>
       <c r="B89" s="7">
         <v>66.17647058823529</v>
       </c>
       <c r="C89" s="15">
         <v>58.172172713208397</v>
       </c>
       <c r="D89" s="7">
         <v>69.117647058823536</v>
       </c>
       <c r="E89" s="15">
         <v>60.836470762185968</v>
       </c>
       <c r="F89" s="9">
         <v>50.970873786407765</v>
       </c>
       <c r="G89" s="7">
         <v>66.34615384615384</v>
       </c>
       <c r="H89" s="15">
         <v>60.712409858860653</v>
       </c>
       <c r="I89" s="7">
@@ -29527,54 +29439,53 @@
       </c>
       <c r="J89" s="15">
         <v>46.418630132519141</v>
       </c>
       <c r="K89" s="9">
         <v>85.784313725490193</v>
       </c>
       <c r="L89" s="7">
         <v>57.352941176470587</v>
       </c>
       <c r="M89" s="15">
         <v>54.489763004792643</v>
       </c>
       <c r="N89" s="9">
         <v>66.17647058823529</v>
       </c>
       <c r="O89" s="9">
         <v>67.475728155339809</v>
       </c>
       <c r="P89" s="7">
         <v>61.216118262091996</v>
       </c>
       <c r="Q89" s="15">
         <v>56.125889294313353</v>
       </c>
-      <c r="R89" s="34"/>
       <c r="S89" s="24"/>
     </row>
-    <row r="90" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A90" s="5">
         <v>39022</v>
       </c>
       <c r="B90" s="7">
         <v>67.553191489361708</v>
       </c>
       <c r="C90" s="15">
         <v>57.449621830371527</v>
       </c>
       <c r="D90" s="7">
         <v>68.085106382978722</v>
       </c>
       <c r="E90" s="15">
         <v>58.674406042588707</v>
       </c>
       <c r="F90" s="9">
         <v>56.98924731182796</v>
       </c>
       <c r="G90" s="7">
         <v>68.421052631578945</v>
       </c>
       <c r="H90" s="15">
         <v>59.675349681499149</v>
       </c>
       <c r="I90" s="7">
@@ -29582,54 +29493,53 @@
       </c>
       <c r="J90" s="15">
         <v>50.982129908669933</v>
       </c>
       <c r="K90" s="9">
         <v>83.510638297872347</v>
       </c>
       <c r="L90" s="7">
         <v>55.319148936170215</v>
       </c>
       <c r="M90" s="15">
         <v>53.784412447181069</v>
       </c>
       <c r="N90" s="9">
         <v>64.893617021276597</v>
       </c>
       <c r="O90" s="9">
         <v>64.893617021276597</v>
       </c>
       <c r="P90" s="7">
         <v>62.086226203807406</v>
       </c>
       <c r="Q90" s="15">
         <v>56.113183982062068</v>
       </c>
-      <c r="R90" s="34"/>
       <c r="S90" s="24"/>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A91" s="5">
         <v>39052</v>
       </c>
       <c r="B91" s="7">
         <v>59.677419354838712</v>
       </c>
       <c r="C91" s="15">
         <v>56.254750935614254</v>
       </c>
       <c r="D91" s="7">
         <v>61.29032258064516</v>
       </c>
       <c r="E91" s="15">
         <v>57.004222829288047</v>
       </c>
       <c r="F91" s="9">
         <v>48.387096774193552</v>
       </c>
       <c r="G91" s="7">
         <v>59.523809523809526</v>
       </c>
       <c r="H91" s="15">
         <v>57.063885304864272</v>
       </c>
       <c r="I91" s="7">
@@ -29637,54 +29547,53 @@
       </c>
       <c r="J91" s="15">
         <v>53.696886298597946</v>
       </c>
       <c r="K91" s="9">
         <v>73.387096774193552</v>
       </c>
       <c r="L91" s="7">
         <v>54.838709677419352</v>
       </c>
       <c r="M91" s="15">
         <v>52.804118396752365</v>
       </c>
       <c r="N91" s="9">
         <v>55.555555555555557</v>
       </c>
       <c r="O91" s="9">
         <v>65.079365079365076</v>
       </c>
       <c r="P91" s="7">
         <v>58.335893497183818</v>
       </c>
       <c r="Q91" s="15">
         <v>55.364772753023374</v>
       </c>
-      <c r="R91" s="34"/>
       <c r="S91" s="24"/>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A92" s="5">
         <v>39083</v>
       </c>
       <c r="B92" s="7">
         <v>48.571428571428569</v>
       </c>
       <c r="C92" s="15">
         <v>61.344693385017358</v>
       </c>
       <c r="D92" s="7">
         <v>51.428571428571431</v>
       </c>
       <c r="E92" s="15">
         <v>60.682126603110568</v>
       </c>
       <c r="F92" s="9">
         <v>54.477611940298509</v>
       </c>
       <c r="G92" s="7">
         <v>56.338028169014088</v>
       </c>
       <c r="H92" s="15">
         <v>63.961499250657496</v>
       </c>
       <c r="I92" s="7">
@@ -29692,54 +29601,53 @@
       </c>
       <c r="J92" s="15">
         <v>51.823947574525803</v>
       </c>
       <c r="K92" s="9">
         <v>76.760563380281695</v>
       </c>
       <c r="L92" s="7">
         <v>47.857142857142854</v>
       </c>
       <c r="M92" s="15">
         <v>50.38869095113693</v>
       </c>
       <c r="N92" s="9">
         <v>62.142857142857146</v>
       </c>
       <c r="O92" s="9">
         <v>67.910447761194035</v>
       </c>
       <c r="P92" s="7">
         <v>51.261569416498993</v>
       </c>
       <c r="Q92" s="15">
         <v>57.640191552889632</v>
       </c>
-      <c r="R92" s="34"/>
       <c r="S92" s="24"/>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A93" s="5">
         <v>39114</v>
       </c>
       <c r="B93" s="7">
         <v>59.876543209876544</v>
       </c>
       <c r="C93" s="15">
         <v>61.528518793424681</v>
       </c>
       <c r="D93" s="7">
         <v>60.365853658536587</v>
       </c>
       <c r="E93" s="15">
         <v>65.568744300695741</v>
       </c>
       <c r="F93" s="9">
         <v>51.23456790123457</v>
       </c>
       <c r="G93" s="7">
         <v>56.707317073170735</v>
       </c>
       <c r="H93" s="15">
         <v>60.056094114434408</v>
       </c>
       <c r="I93" s="7">
@@ -29747,54 +29655,53 @@
       </c>
       <c r="J93" s="15">
         <v>51.363495800910336</v>
       </c>
       <c r="K93" s="9">
         <v>73.780487804878049</v>
       </c>
       <c r="L93" s="7">
         <v>56.707317073170735</v>
       </c>
       <c r="M93" s="15">
         <v>57.085977234012695</v>
       </c>
       <c r="N93" s="9">
         <v>62.804878048780488</v>
       </c>
       <c r="O93" s="9">
         <v>71.518987341772146</v>
       </c>
       <c r="P93" s="7">
         <v>56.97530864197531</v>
       </c>
       <c r="Q93" s="15">
         <v>59.120566048695572</v>
       </c>
-      <c r="R93" s="34"/>
       <c r="S93" s="24"/>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A94" s="5">
         <v>39148</v>
       </c>
       <c r="B94" s="7">
         <v>61.038961038961041</v>
       </c>
       <c r="C94" s="15">
         <v>62.017713860386685</v>
       </c>
       <c r="D94" s="7">
         <v>62.337662337662337</v>
       </c>
       <c r="E94" s="15">
         <v>64.920073918921375</v>
       </c>
       <c r="F94" s="9">
         <v>51.948051948051948</v>
       </c>
       <c r="G94" s="7">
         <v>57.142857142857146</v>
       </c>
       <c r="H94" s="15">
         <v>58.485363946957023</v>
       </c>
       <c r="I94" s="7">
@@ -29802,54 +29709,53 @@
       </c>
       <c r="J94" s="15">
         <v>54.88955357195492</v>
       </c>
       <c r="K94" s="9">
         <v>76.623376623376629</v>
       </c>
       <c r="L94" s="7">
         <v>56.578947368421055</v>
       </c>
       <c r="M94" s="15">
         <v>56.421097811012238</v>
       </c>
       <c r="N94" s="9">
         <v>59.090909090909093</v>
       </c>
       <c r="O94" s="9">
         <v>66.025641025641022</v>
       </c>
       <c r="P94" s="7">
         <v>58.198906356801089</v>
       </c>
       <c r="Q94" s="15">
         <v>59.346760621846443</v>
       </c>
-      <c r="R94" s="34"/>
       <c r="S94" s="24"/>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A95" s="5">
         <v>39179</v>
       </c>
       <c r="B95" s="7">
         <v>54.938271604938272</v>
       </c>
       <c r="C95" s="15">
         <v>60.465330480853538</v>
       </c>
       <c r="D95" s="7">
         <v>53.75</v>
       </c>
       <c r="E95" s="15">
         <v>58.835562666080747</v>
       </c>
       <c r="F95" s="9">
         <v>45.569620253164558</v>
       </c>
       <c r="G95" s="7">
         <v>59.25925925925926</v>
       </c>
       <c r="H95" s="15">
         <v>61.865939490958226</v>
       </c>
       <c r="I95" s="7">
@@ -29857,54 +29763,53 @@
       </c>
       <c r="J95" s="15">
         <v>53.481699861973205</v>
       </c>
       <c r="K95" s="9">
         <v>80.246913580246911</v>
       </c>
       <c r="L95" s="7">
         <v>51.25</v>
       </c>
       <c r="M95" s="15">
         <v>54.648600706367304</v>
       </c>
       <c r="N95" s="9">
         <v>54.938271604938272</v>
       </c>
       <c r="O95" s="9">
         <v>69.375</v>
       </c>
       <c r="P95" s="7">
         <v>54.456790123456791</v>
       </c>
       <c r="Q95" s="15">
         <v>57.8594266412466</v>
       </c>
-      <c r="R95" s="34"/>
       <c r="S95" s="24"/>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A96" s="5">
         <v>39209</v>
       </c>
       <c r="B96" s="7">
         <v>56.451612903225808</v>
       </c>
       <c r="C96" s="15">
         <v>58.046742154396142</v>
       </c>
       <c r="D96" s="7">
         <v>56.521739130434781</v>
       </c>
       <c r="E96" s="15">
         <v>58.482396248490183</v>
       </c>
       <c r="F96" s="9">
         <v>48.913043478260867</v>
       </c>
       <c r="G96" s="7">
         <v>58.064516129032256</v>
       </c>
       <c r="H96" s="15">
         <v>61.058949627753911</v>
       </c>
       <c r="I96" s="7">
@@ -29912,54 +29817,53 @@
       </c>
       <c r="J96" s="15">
         <v>54.705401765743488</v>
       </c>
       <c r="K96" s="9">
         <v>81.182795698924735</v>
       </c>
       <c r="L96" s="7">
         <v>52.197802197802197</v>
       </c>
       <c r="M96" s="15">
         <v>52.762131544409627</v>
       </c>
       <c r="N96" s="9">
         <v>56.451612903225808</v>
       </c>
       <c r="O96" s="9">
         <v>67.741935483870961</v>
       </c>
       <c r="P96" s="7">
         <v>55.507349125862447</v>
       </c>
       <c r="Q96" s="15">
         <v>57.011124268158675</v>
       </c>
-      <c r="R96" s="34"/>
       <c r="S96" s="24"/>
     </row>
-    <row r="97" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A97" s="5">
         <v>39240</v>
       </c>
       <c r="B97" s="7">
         <v>55.172413793103445</v>
       </c>
       <c r="C97" s="15">
         <v>57.676757132897386</v>
       </c>
       <c r="D97" s="7">
         <v>53.448275862068968</v>
       </c>
       <c r="E97" s="15">
         <v>56.30563967594162</v>
       </c>
       <c r="F97" s="9">
         <v>41.279069767441861</v>
       </c>
       <c r="G97" s="7">
         <v>51.724137931034484</v>
       </c>
       <c r="H97" s="15">
         <v>57.586690607814099</v>
       </c>
       <c r="I97" s="7">
@@ -29967,54 +29871,53 @@
       </c>
       <c r="J97" s="15">
         <v>54.532108606787595</v>
       </c>
       <c r="K97" s="9">
         <v>84.659090909090907</v>
       </c>
       <c r="L97" s="7">
         <v>54.597701149425291</v>
       </c>
       <c r="M97" s="15">
         <v>55.4217096560089</v>
       </c>
       <c r="N97" s="9">
         <v>51.136363636363633</v>
       </c>
       <c r="O97" s="9">
         <v>65.909090909090907</v>
       </c>
       <c r="P97" s="7">
         <v>54.238505747126439</v>
       </c>
       <c r="Q97" s="15">
         <v>56.304581135889919</v>
       </c>
-      <c r="R97" s="34"/>
       <c r="S97" s="24"/>
     </row>
-    <row r="98" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A98" s="5">
         <v>39270</v>
       </c>
       <c r="B98" s="7">
         <v>54.49438202247191</v>
       </c>
       <c r="C98" s="15">
         <v>58.57334888256586</v>
       </c>
       <c r="D98" s="7">
         <v>57.303370786516851</v>
       </c>
       <c r="E98" s="15">
         <v>60.356348921435902</v>
       </c>
       <c r="F98" s="9">
         <v>45.454545454545453</v>
       </c>
       <c r="G98" s="7">
         <v>58.888888888888886</v>
       </c>
       <c r="H98" s="15">
         <v>61.700069460321409</v>
       </c>
       <c r="I98" s="7">
@@ -30022,54 +29925,53 @@
       </c>
       <c r="J98" s="15">
         <v>52.023580713334297</v>
       </c>
       <c r="K98" s="9">
         <v>81.666666666666671</v>
       </c>
       <c r="L98" s="7">
         <v>52.80898876404494</v>
       </c>
       <c r="M98" s="15">
         <v>53.993683447722759</v>
       </c>
       <c r="N98" s="9">
         <v>52.80898876404494</v>
       </c>
       <c r="O98" s="9">
         <v>68.333333333333329</v>
       </c>
       <c r="P98" s="7">
         <v>54.921348314606732</v>
       </c>
       <c r="Q98" s="15">
         <v>57.32940628507604</v>
       </c>
-      <c r="R98" s="34"/>
       <c r="S98" s="24"/>
     </row>
-    <row r="99" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A99" s="5">
         <v>39301</v>
       </c>
       <c r="B99" s="7">
         <v>51.829268292682926</v>
       </c>
       <c r="C99" s="15">
         <v>51.808448637703272</v>
       </c>
       <c r="D99" s="7">
         <v>56.790123456790127</v>
       </c>
       <c r="E99" s="15">
         <v>55.715064216647349</v>
       </c>
       <c r="F99" s="9">
         <v>46.296296296296298</v>
       </c>
       <c r="G99" s="7">
         <v>59.756097560975611</v>
       </c>
       <c r="H99" s="15">
         <v>56.538901583670039</v>
       </c>
       <c r="I99" s="7">
@@ -30077,54 +29979,53 @@
       </c>
       <c r="J99" s="15">
         <v>49.143187601197063</v>
       </c>
       <c r="K99" s="9">
         <v>79.268292682926827</v>
       </c>
       <c r="L99" s="7">
         <v>58.536585365853661</v>
       </c>
       <c r="M99" s="15">
         <v>58.654220277754121</v>
       </c>
       <c r="N99" s="9">
         <v>57.31707317073171</v>
       </c>
       <c r="O99" s="9">
         <v>65.243902439024396</v>
       </c>
       <c r="P99" s="7">
         <v>54.632414935260464</v>
       </c>
       <c r="Q99" s="15">
         <v>54.371964463394363</v>
       </c>
-      <c r="R99" s="34"/>
       <c r="S99" s="24"/>
     </row>
-    <row r="100" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A100" s="5">
         <v>39332</v>
       </c>
       <c r="B100" s="7">
         <v>54.729729729729726</v>
       </c>
       <c r="C100" s="15">
         <v>49.528433787817555</v>
       </c>
       <c r="D100" s="7">
         <v>57.432432432432435</v>
       </c>
       <c r="E100" s="15">
         <v>52.49052772605247</v>
       </c>
       <c r="F100" s="9">
         <v>45.890410958904113</v>
       </c>
       <c r="G100" s="7">
         <v>59.45945945945946</v>
       </c>
       <c r="H100" s="15">
         <v>54.684050014946806</v>
       </c>
       <c r="I100" s="7">
@@ -30132,54 +30033,53 @@
       </c>
       <c r="J100" s="15">
         <v>51.636639813601789</v>
       </c>
       <c r="K100" s="9">
         <v>82.432432432432435</v>
       </c>
       <c r="L100" s="7">
         <v>52.702702702702702</v>
       </c>
       <c r="M100" s="15">
         <v>51.395481035982442</v>
       </c>
       <c r="N100" s="9">
         <v>59.589041095890408</v>
       </c>
       <c r="O100" s="9">
         <v>60.135135135135137</v>
       </c>
       <c r="P100" s="7">
         <v>55.270270270270274</v>
       </c>
       <c r="Q100" s="15">
         <v>51.947026475680218</v>
       </c>
-      <c r="R100" s="34"/>
       <c r="S100" s="24"/>
     </row>
-    <row r="101" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A101" s="5">
         <v>39362</v>
       </c>
       <c r="B101" s="7">
         <v>60.989010989010985</v>
       </c>
       <c r="C101" s="15">
         <v>53.505523024202212</v>
       </c>
       <c r="D101" s="7">
         <v>65.384615384615387</v>
       </c>
       <c r="E101" s="15">
         <v>56.489810193083862</v>
       </c>
       <c r="F101" s="9">
         <v>50</v>
       </c>
       <c r="G101" s="7">
         <v>66.666666666666671</v>
       </c>
       <c r="H101" s="15">
         <v>60.937035033591272</v>
       </c>
       <c r="I101" s="7">
@@ -30187,54 +30087,53 @@
       </c>
       <c r="J101" s="15">
         <v>50.708806992974012</v>
       </c>
       <c r="K101" s="9">
         <v>75.27472527472527</v>
       </c>
       <c r="L101" s="7">
         <v>54.945054945054942</v>
       </c>
       <c r="M101" s="15">
         <v>51.879422296807839</v>
       </c>
       <c r="N101" s="9">
         <v>60</v>
       </c>
       <c r="O101" s="9">
         <v>61.53846153846154</v>
       </c>
       <c r="P101" s="7">
         <v>59.926739926739927</v>
       </c>
       <c r="Q101" s="15">
         <v>54.704119508131839</v>
       </c>
-      <c r="R101" s="34"/>
       <c r="S101" s="24"/>
     </row>
-    <row r="102" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A102" s="5">
         <v>39393</v>
       </c>
       <c r="B102" s="7">
         <v>62.5</v>
       </c>
       <c r="C102" s="15">
         <v>53.507113659676321</v>
       </c>
       <c r="D102" s="7">
         <v>63.69047619047619</v>
       </c>
       <c r="E102" s="15">
         <v>55.308370097724847</v>
       </c>
       <c r="F102" s="9">
         <v>51.807228915662648</v>
       </c>
       <c r="G102" s="7">
         <v>66.666666666666671</v>
       </c>
       <c r="H102" s="15">
         <v>58.230786202005703</v>
       </c>
       <c r="I102" s="7">
@@ -30242,54 +30141,53 @@
       </c>
       <c r="J102" s="15">
         <v>50.99259466042362</v>
       </c>
       <c r="K102" s="9">
         <v>70.238095238095241</v>
       </c>
       <c r="L102" s="7">
         <v>54.166666666666664</v>
       </c>
       <c r="M102" s="15">
         <v>52.560798660856754</v>
       </c>
       <c r="N102" s="9">
         <v>59.523809523809526</v>
       </c>
       <c r="O102" s="9">
         <v>58.928571428571431</v>
       </c>
       <c r="P102" s="7">
         <v>59.642857142857146</v>
       </c>
       <c r="Q102" s="15">
         <v>54.119932656137451</v>
       </c>
-      <c r="R102" s="34"/>
       <c r="S102" s="24"/>
     </row>
-    <row r="103" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A103" s="5">
         <v>39423</v>
       </c>
       <c r="B103" s="7">
         <v>56.451612903225808</v>
       </c>
       <c r="C103" s="15">
         <v>53.51313952386284</v>
       </c>
       <c r="D103" s="7">
         <v>57.142857142857146</v>
       </c>
       <c r="E103" s="15">
         <v>53.095027998586787</v>
       </c>
       <c r="F103" s="9">
         <v>50.806451612903224</v>
       </c>
       <c r="G103" s="7">
         <v>57.936507936507937</v>
       </c>
       <c r="H103" s="15">
         <v>54.96980149704833</v>
       </c>
       <c r="I103" s="7">
@@ -30297,54 +30195,53 @@
       </c>
       <c r="J103" s="15">
         <v>48.74999776604421</v>
       </c>
       <c r="K103" s="9">
         <v>76.984126984126988</v>
       </c>
       <c r="L103" s="7">
         <v>57.936507936507937</v>
       </c>
       <c r="M103" s="15">
         <v>55.522686314151841</v>
       </c>
       <c r="N103" s="9">
         <v>57.936507936507937</v>
       </c>
       <c r="O103" s="9">
         <v>59.523809523809526</v>
       </c>
       <c r="P103" s="7">
         <v>56.054787506400416</v>
       </c>
       <c r="Q103" s="15">
         <v>53.17013061993881</v>
       </c>
-      <c r="R103" s="34"/>
       <c r="S103" s="24"/>
     </row>
-    <row r="104" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A104" s="5">
         <v>39454</v>
       </c>
       <c r="B104" s="7">
         <v>38.46153846153846</v>
       </c>
       <c r="C104" s="15">
         <v>48.628744492363708</v>
       </c>
       <c r="D104" s="7">
         <v>43.589743589743591</v>
       </c>
       <c r="E104" s="15">
         <v>51.852707092952464</v>
       </c>
       <c r="F104" s="9">
         <v>40.789473684210527</v>
       </c>
       <c r="G104" s="7">
         <v>46.153846153846153</v>
       </c>
       <c r="H104" s="15">
         <v>52.15489533603759</v>
       </c>
       <c r="I104" s="7">
@@ -30352,54 +30249,53 @@
       </c>
       <c r="J104" s="15">
         <v>51.158377806352284</v>
       </c>
       <c r="K104" s="9">
         <v>79.487179487179489</v>
       </c>
       <c r="L104" s="7">
         <v>51.282051282051285</v>
       </c>
       <c r="M104" s="15">
         <v>53.456118405269322</v>
       </c>
       <c r="N104" s="9">
         <v>47.435897435897438</v>
       </c>
       <c r="O104" s="9">
         <v>52.702702702702702</v>
       </c>
       <c r="P104" s="7">
         <v>46.153846153846153</v>
       </c>
       <c r="Q104" s="15">
         <v>51.450168626595065</v>
       </c>
-      <c r="R104" s="34"/>
       <c r="S104" s="24"/>
     </row>
-    <row r="105" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A105" s="5">
         <v>39485</v>
       </c>
       <c r="B105" s="7">
         <v>40.659340659340657</v>
       </c>
       <c r="C105" s="15">
         <v>41.337803719388326</v>
       </c>
       <c r="D105" s="7">
         <v>42.857142857142854</v>
       </c>
       <c r="E105" s="15">
         <v>46.175853944877232</v>
       </c>
       <c r="F105" s="9">
         <v>40</v>
       </c>
       <c r="G105" s="7">
         <v>48.901098901098898</v>
       </c>
       <c r="H105" s="15">
         <v>50.764016762287021</v>
       </c>
       <c r="I105" s="7">
@@ -30407,54 +30303,53 @@
       </c>
       <c r="J105" s="15">
         <v>52.384793611884547</v>
       </c>
       <c r="K105" s="9">
         <v>86.813186813186817</v>
       </c>
       <c r="L105" s="7">
         <v>43.406593406593409</v>
       </c>
       <c r="M105" s="15">
         <v>43.193662950715627</v>
       </c>
       <c r="N105" s="9">
         <v>50.549450549450547</v>
       </c>
       <c r="O105" s="9">
         <v>48.888888888888886</v>
       </c>
       <c r="P105" s="7">
         <v>45.604395604395599</v>
       </c>
       <c r="Q105" s="15">
         <v>46.771226197830551</v>
       </c>
-      <c r="R105" s="34"/>
       <c r="S105" s="24"/>
     </row>
-    <row r="106" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A106" s="5">
         <v>39514</v>
       </c>
       <c r="B106" s="7">
         <v>37.654320987654323</v>
       </c>
       <c r="C106" s="15">
         <v>37.72286663129961</v>
       </c>
       <c r="D106" s="7">
         <v>43.209876543209873</v>
       </c>
       <c r="E106" s="15">
         <v>45.018361996064961</v>
       </c>
       <c r="F106" s="9">
         <v>36.25</v>
       </c>
       <c r="G106" s="7">
         <v>54.320987654320987</v>
       </c>
       <c r="H106" s="15">
         <v>56.017240325030272</v>
       </c>
       <c r="I106" s="7">
@@ -30462,54 +30357,53 @@
       </c>
       <c r="J106" s="15">
         <v>48.208716455455608</v>
       </c>
       <c r="K106" s="9">
         <v>90.740740740740748</v>
       </c>
       <c r="L106" s="7">
         <v>42.592592592592595</v>
       </c>
       <c r="M106" s="15">
         <v>42.205633424515057</v>
       </c>
       <c r="N106" s="9">
         <v>48.76543209876543</v>
       </c>
       <c r="O106" s="9">
         <v>45.512820512820511</v>
       </c>
       <c r="P106" s="7">
         <v>44.938271604938265</v>
       </c>
       <c r="Q106" s="15">
         <v>45.834563766473096</v>
       </c>
-      <c r="R106" s="34"/>
       <c r="S106" s="24"/>
     </row>
-    <row r="107" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A107" s="5">
         <v>39545</v>
       </c>
       <c r="B107" s="7">
         <v>47.701149425287355</v>
       </c>
       <c r="C107" s="15">
         <v>52.48884819751558</v>
       </c>
       <c r="D107" s="7">
         <v>48.850574712643677</v>
       </c>
       <c r="E107" s="15">
         <v>53.416087688629815</v>
       </c>
       <c r="F107" s="9">
         <v>43.103448275862071</v>
       </c>
       <c r="G107" s="7">
         <v>52.298850574712645</v>
       </c>
       <c r="H107" s="15">
         <v>54.574604770014517</v>
       </c>
       <c r="I107" s="7">
@@ -30517,54 +30411,53 @@
       </c>
       <c r="J107" s="15">
         <v>56.924533092885639</v>
       </c>
       <c r="K107" s="9">
         <v>93.103448275862064</v>
       </c>
       <c r="L107" s="7">
         <v>50</v>
       </c>
       <c r="M107" s="15">
         <v>52.996186933760143</v>
       </c>
       <c r="N107" s="9">
         <v>53.488372093023258</v>
       </c>
       <c r="O107" s="9">
         <v>47.647058823529413</v>
       </c>
       <c r="P107" s="7">
         <v>51.149425287356323</v>
       </c>
       <c r="Q107" s="15">
         <v>54.080052136561129</v>
       </c>
-      <c r="R107" s="34"/>
       <c r="S107" s="24"/>
     </row>
-    <row r="108" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A108" s="5">
         <v>39575</v>
       </c>
       <c r="B108" s="7">
         <v>45.3125</v>
       </c>
       <c r="C108" s="15">
         <v>46.381418204022559</v>
       </c>
       <c r="D108" s="7">
         <v>44.270833333333336</v>
       </c>
       <c r="E108" s="15">
         <v>45.599096502454515</v>
       </c>
       <c r="F108" s="9">
         <v>40</v>
       </c>
       <c r="G108" s="7">
         <v>53.125</v>
       </c>
       <c r="H108" s="15">
         <v>55.98768052770599</v>
       </c>
       <c r="I108" s="7">
@@ -30572,54 +30465,53 @@
       </c>
       <c r="J108" s="15">
         <v>53.075076040897706</v>
       </c>
       <c r="K108" s="9">
         <v>91.145833333333329</v>
       </c>
       <c r="L108" s="7">
         <v>48.958333333333336</v>
       </c>
       <c r="M108" s="15">
         <v>49.904356773933799</v>
       </c>
       <c r="N108" s="9">
         <v>48.94736842105263</v>
       </c>
       <c r="O108" s="9">
         <v>55.319148936170215</v>
       </c>
       <c r="P108" s="7">
         <v>48.958333333333336</v>
       </c>
       <c r="Q108" s="15">
         <v>50.189525609802914</v>
       </c>
-      <c r="R108" s="34"/>
       <c r="S108" s="24"/>
     </row>
-    <row r="109" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A109" s="5">
         <v>39606</v>
       </c>
       <c r="B109" s="7">
         <v>38.586956521739133</v>
       </c>
       <c r="C109" s="15">
         <v>40.688431322960071</v>
       </c>
       <c r="D109" s="7">
         <v>41.758241758241759</v>
       </c>
       <c r="E109" s="15">
         <v>44.168728154435314</v>
       </c>
       <c r="F109" s="9">
         <v>35.393258426966291</v>
       </c>
       <c r="G109" s="7">
         <v>48.369565217391305</v>
       </c>
       <c r="H109" s="15">
         <v>54.579497541283764</v>
       </c>
       <c r="I109" s="7">
@@ -30627,54 +30519,53 @@
       </c>
       <c r="J109" s="15">
         <v>47.80932605083008</v>
       </c>
       <c r="K109" s="9">
         <v>90.760869565217391</v>
       </c>
       <c r="L109" s="7">
         <v>45.054945054945058</v>
       </c>
       <c r="M109" s="15">
         <v>46.56829636168257</v>
       </c>
       <c r="N109" s="9">
         <v>45.108695652173914</v>
       </c>
       <c r="O109" s="9">
         <v>52.197802197802197</v>
       </c>
       <c r="P109" s="7">
         <v>44.645246058289544</v>
       </c>
       <c r="Q109" s="15">
         <v>46.762855886238356</v>
       </c>
-      <c r="R109" s="34"/>
       <c r="S109" s="24"/>
     </row>
-    <row r="110" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A110" s="5">
         <v>39636</v>
       </c>
       <c r="B110" s="7">
         <v>39.805825242718448</v>
       </c>
       <c r="C110" s="15">
         <v>42.742680193701943</v>
       </c>
       <c r="D110" s="7">
         <v>37.864077669902912</v>
       </c>
       <c r="E110" s="15">
         <v>40.63088824330611</v>
       </c>
       <c r="F110" s="9">
         <v>35.784313725490193</v>
       </c>
       <c r="G110" s="7">
         <v>46.153846153846153</v>
       </c>
       <c r="H110" s="15">
         <v>49.170929491778296</v>
       </c>
       <c r="I110" s="7">
@@ -30682,54 +30573,53 @@
       </c>
       <c r="J110" s="15">
         <v>55.875723192000983</v>
       </c>
       <c r="K110" s="9">
         <v>91.82692307692308</v>
       </c>
       <c r="L110" s="7">
         <v>42.079207920792079</v>
       </c>
       <c r="M110" s="15">
         <v>43.166382028893537</v>
       </c>
       <c r="N110" s="9">
         <v>46.634615384615387</v>
       </c>
       <c r="O110" s="9">
         <v>50</v>
       </c>
       <c r="P110" s="7">
         <v>44.14212985899038</v>
       </c>
       <c r="Q110" s="15">
         <v>46.317320629936169</v>
       </c>
-      <c r="R110" s="34"/>
       <c r="S110" s="24"/>
     </row>
-    <row r="111" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A111" s="5">
         <v>39667</v>
       </c>
       <c r="B111" s="7">
         <v>45.833333333333336</v>
       </c>
       <c r="C111" s="15">
         <v>46.058169420377176</v>
       </c>
       <c r="D111" s="7">
         <v>45.3125</v>
       </c>
       <c r="E111" s="15">
         <v>44.808227694742726</v>
       </c>
       <c r="F111" s="9">
         <v>37.096774193548384</v>
       </c>
       <c r="G111" s="7">
         <v>57.8125</v>
       </c>
       <c r="H111" s="15">
         <v>55.419980539190611</v>
       </c>
       <c r="I111" s="7">
@@ -30737,54 +30627,53 @@
       </c>
       <c r="J111" s="15">
         <v>56.574944381067347</v>
       </c>
       <c r="K111" s="9">
         <v>87.5</v>
       </c>
       <c r="L111" s="7">
         <v>45.744680851063826</v>
       </c>
       <c r="M111" s="15">
         <v>46.565420585652255</v>
       </c>
       <c r="N111" s="9">
         <v>51.5625</v>
       </c>
       <c r="O111" s="9">
         <v>53.846153846153847</v>
       </c>
       <c r="P111" s="7">
         <v>49.773936170212764</v>
       </c>
       <c r="Q111" s="15">
         <v>49.885348524206023</v>
       </c>
-      <c r="R111" s="34"/>
       <c r="S111" s="24"/>
     </row>
-    <row r="112" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A112" s="5">
         <v>39698</v>
       </c>
       <c r="B112" s="7">
         <v>47.61904761904762</v>
       </c>
       <c r="C112" s="15">
         <v>43.256256393623161</v>
       </c>
       <c r="D112" s="7">
         <v>49.404761904761905</v>
       </c>
       <c r="E112" s="15">
         <v>45.204705345253537</v>
       </c>
       <c r="F112" s="9">
         <v>40.74074074074074</v>
       </c>
       <c r="G112" s="7">
         <v>59.523809523809526</v>
       </c>
       <c r="H112" s="15">
         <v>54.28582829960655</v>
       </c>
       <c r="I112" s="7">
@@ -30792,54 +30681,53 @@
       </c>
       <c r="J112" s="15">
         <v>51.994691754438911</v>
       </c>
       <c r="K112" s="9">
         <v>81.547619047619051</v>
       </c>
       <c r="L112" s="7">
         <v>48.192771084337352</v>
       </c>
       <c r="M112" s="15">
         <v>47.177183403915286</v>
       </c>
       <c r="N112" s="9">
         <v>46.428571428571431</v>
       </c>
       <c r="O112" s="9">
         <v>57.831325301204821</v>
       </c>
       <c r="P112" s="7">
         <v>51.424268502581754</v>
       </c>
       <c r="Q112" s="15">
         <v>48.383733039367492</v>
       </c>
-      <c r="R112" s="34"/>
       <c r="S112" s="24"/>
     </row>
-    <row r="113" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A113" s="5">
         <v>39728</v>
       </c>
       <c r="B113" s="7">
         <v>47.95918367346939</v>
       </c>
       <c r="C113" s="15">
         <v>42.151065423925672</v>
       </c>
       <c r="D113" s="7">
         <v>47.938144329896907</v>
       </c>
       <c r="E113" s="15">
         <v>41.057841792687</v>
       </c>
       <c r="F113" s="9">
         <v>33.854166666666664</v>
       </c>
       <c r="G113" s="7">
         <v>54.081632653061227</v>
       </c>
       <c r="H113" s="15">
         <v>49.561578930346947</v>
       </c>
       <c r="I113" s="7">
@@ -30847,54 +30735,53 @@
       </c>
       <c r="J113" s="15">
         <v>53.42380532483854</v>
       </c>
       <c r="K113" s="9">
         <v>85.714285714285708</v>
       </c>
       <c r="L113" s="7">
         <v>49.489795918367349</v>
       </c>
       <c r="M113" s="15">
         <v>46.649612773485693</v>
       </c>
       <c r="N113" s="9">
         <v>45.918367346938773</v>
       </c>
       <c r="O113" s="9">
         <v>49.479166666666664</v>
       </c>
       <c r="P113" s="7">
         <v>50.812118661897749</v>
       </c>
       <c r="Q113" s="15">
         <v>46.568780849056772</v>
       </c>
-      <c r="R113" s="34"/>
       <c r="S113" s="24"/>
     </row>
-    <row r="114" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A114" s="5">
         <v>39759</v>
       </c>
       <c r="B114" s="7">
         <v>35.897435897435898</v>
       </c>
       <c r="C114" s="15">
         <v>30.882278924256298</v>
       </c>
       <c r="D114" s="7">
         <v>41.025641025641029</v>
       </c>
       <c r="E114" s="15">
         <v>35.574807759700363</v>
       </c>
       <c r="F114" s="9">
         <v>29.220779220779221</v>
       </c>
       <c r="G114" s="7">
         <v>49.358974358974358</v>
       </c>
       <c r="H114" s="15">
         <v>42.960026837608083</v>
       </c>
       <c r="I114" s="7">
@@ -30902,54 +30789,53 @@
       </c>
       <c r="J114" s="15">
         <v>48.562491847794327</v>
       </c>
       <c r="K114" s="9">
         <v>84.615384615384613</v>
       </c>
       <c r="L114" s="7">
         <v>46.753246753246756</v>
       </c>
       <c r="M114" s="15">
         <v>44.958839243441112</v>
       </c>
       <c r="N114" s="9">
         <v>45.454545454545453</v>
       </c>
       <c r="O114" s="9">
         <v>29.870129870129869</v>
       </c>
       <c r="P114" s="7">
         <v>44.477189477189476</v>
       </c>
       <c r="Q114" s="15">
         <v>40.587688922560041</v>
       </c>
-      <c r="R114" s="34"/>
       <c r="S114" s="24"/>
     </row>
-    <row r="115" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A115" s="5">
         <v>39789</v>
       </c>
       <c r="B115" s="7">
         <v>35.2112676056338</v>
       </c>
       <c r="C115" s="15">
         <v>33.505536534304973</v>
       </c>
       <c r="D115" s="7">
         <v>39.436619718309856</v>
       </c>
       <c r="E115" s="15">
         <v>36.8222806674138</v>
       </c>
       <c r="F115" s="9">
         <v>31.690140845070424</v>
       </c>
       <c r="G115" s="7">
         <v>50.70422535211268</v>
       </c>
       <c r="H115" s="15">
         <v>47.454988210724224</v>
       </c>
       <c r="I115" s="7">
@@ -30957,54 +30843,53 @@
       </c>
       <c r="J115" s="15">
         <v>47.940067034541961</v>
       </c>
       <c r="K115" s="9">
         <v>71.83098591549296</v>
       </c>
       <c r="L115" s="7">
         <v>46.478873239436616</v>
       </c>
       <c r="M115" s="15">
         <v>44.377963474810208</v>
       </c>
       <c r="N115" s="9">
         <v>41.549295774647888</v>
       </c>
       <c r="O115" s="9">
         <v>39.436619718309856</v>
       </c>
       <c r="P115" s="7">
         <v>44.225352112676049</v>
       </c>
       <c r="Q115" s="15">
         <v>42.020167184359032</v>
       </c>
-      <c r="R115" s="34"/>
       <c r="S115" s="24"/>
     </row>
-    <row r="116" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A116" s="5">
         <v>39820</v>
       </c>
       <c r="B116" s="7">
         <v>28.488372093023255</v>
       </c>
       <c r="C116" s="15">
         <v>35.961779554891578</v>
       </c>
       <c r="D116" s="7">
         <v>27.906976744186046</v>
       </c>
       <c r="E116" s="15">
         <v>32.998049401103543</v>
       </c>
       <c r="F116" s="9">
         <v>30.813953488372093</v>
       </c>
       <c r="G116" s="7">
         <v>47.093023255813954</v>
       </c>
       <c r="H116" s="15">
         <v>53.190414856632557</v>
       </c>
       <c r="I116" s="7">
@@ -31012,54 +30897,53 @@
       </c>
       <c r="J116" s="15">
         <v>49.291161824971461</v>
       </c>
       <c r="K116" s="9">
         <v>59.883720930232556</v>
       </c>
       <c r="L116" s="7">
         <v>40.116279069767444</v>
       </c>
       <c r="M116" s="15">
         <v>41.470966230987713</v>
       </c>
       <c r="N116" s="9">
         <v>36.627906976744185</v>
       </c>
       <c r="O116" s="9">
         <v>40.588235294117645</v>
       </c>
       <c r="P116" s="7">
         <v>38.604651162790695</v>
       </c>
       <c r="Q116" s="15">
         <v>42.582474373717375</v>
       </c>
-      <c r="R116" s="34"/>
       <c r="S116" s="24"/>
     </row>
-    <row r="117" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A117" s="5">
         <v>39851</v>
       </c>
       <c r="B117" s="7">
         <v>31.410256410256409</v>
       </c>
       <c r="C117" s="15">
         <v>31.594671417579804</v>
       </c>
       <c r="D117" s="7">
         <v>28.846153846153847</v>
       </c>
       <c r="E117" s="15">
         <v>30.530150629351365</v>
       </c>
       <c r="F117" s="9">
         <v>28.846153846153847</v>
       </c>
       <c r="G117" s="7">
         <v>42.948717948717949</v>
       </c>
       <c r="H117" s="15">
         <v>44.087597515495183</v>
       </c>
       <c r="I117" s="7">
@@ -31067,54 +30951,53 @@
       </c>
       <c r="J117" s="15">
         <v>55.410012742605659</v>
       </c>
       <c r="K117" s="9">
         <v>60.897435897435898</v>
       </c>
       <c r="L117" s="7">
         <v>39.743589743589745</v>
       </c>
       <c r="M117" s="15">
         <v>39.070681340711097</v>
       </c>
       <c r="N117" s="9">
         <v>31.168831168831169</v>
       </c>
       <c r="O117" s="9">
         <v>38.311688311688314</v>
       </c>
       <c r="P117" s="7">
         <v>39.628704628704632</v>
       </c>
       <c r="Q117" s="15">
         <v>40.138622729148622</v>
       </c>
-      <c r="R117" s="34"/>
       <c r="S117" s="24"/>
     </row>
-    <row r="118" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A118" s="5">
         <v>39879</v>
       </c>
       <c r="B118" s="7">
         <v>30.555555555555557</v>
       </c>
       <c r="C118" s="15">
         <v>30.24436105240008</v>
       </c>
       <c r="D118" s="7">
         <v>31.666666666666668</v>
       </c>
       <c r="E118" s="15">
         <v>32.812785414299306</v>
       </c>
       <c r="F118" s="9">
         <v>21.111111111111111</v>
       </c>
       <c r="G118" s="7">
         <v>36.111111111111114</v>
       </c>
       <c r="H118" s="15">
         <v>36.96559093737968</v>
       </c>
       <c r="I118" s="7">
@@ -31122,54 +31005,53 @@
       </c>
       <c r="J118" s="15">
         <v>46.416640232203846</v>
       </c>
       <c r="K118" s="9">
         <v>60</v>
       </c>
       <c r="L118" s="7">
         <v>38.888888888888886</v>
       </c>
       <c r="M118" s="15">
         <v>38.475787448421116</v>
       </c>
       <c r="N118" s="9">
         <v>34.269662921348313</v>
       </c>
       <c r="O118" s="9">
         <v>46.551724137931032</v>
       </c>
       <c r="P118" s="7">
         <v>36.444444444444443</v>
       </c>
       <c r="Q118" s="15">
         <v>36.983033016940809</v>
       </c>
-      <c r="R118" s="34"/>
       <c r="S118" s="24"/>
     </row>
-    <row r="119" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A119" s="5">
         <v>39912</v>
       </c>
       <c r="B119" s="7">
         <v>29.545454545454547</v>
       </c>
       <c r="C119" s="15">
         <v>32.304310331524967</v>
       </c>
       <c r="D119" s="7">
         <v>31.03448275862069</v>
       </c>
       <c r="E119" s="15">
         <v>33.667469337428415</v>
       </c>
       <c r="F119" s="9">
         <v>20.454545454545453</v>
       </c>
       <c r="G119" s="7">
         <v>28.160919540229884</v>
       </c>
       <c r="H119" s="15">
         <v>29.427896579424893</v>
       </c>
       <c r="I119" s="7">
@@ -31177,54 +31059,53 @@
       </c>
       <c r="J119" s="15">
         <v>46.365463071369291</v>
       </c>
       <c r="K119" s="9">
         <v>57.954545454545453</v>
       </c>
       <c r="L119" s="7">
         <v>33.522727272727273</v>
       </c>
       <c r="M119" s="15">
         <v>35.172598492887012</v>
       </c>
       <c r="N119" s="9">
         <v>29.885057471264368</v>
       </c>
       <c r="O119" s="9">
         <v>48.295454545454547</v>
       </c>
       <c r="P119" s="7">
         <v>33.76306165099269</v>
       </c>
       <c r="Q119" s="15">
         <v>35.387547562526912</v>
       </c>
-      <c r="R119" s="34"/>
       <c r="S119" s="24"/>
     </row>
-    <row r="120" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A120" s="5">
         <v>39942</v>
       </c>
       <c r="B120" s="7">
         <v>34.567901234567898</v>
       </c>
       <c r="C120" s="15">
         <v>35.233073111838415</v>
       </c>
       <c r="D120" s="7">
         <v>35.185185185185183</v>
       </c>
       <c r="E120" s="15">
         <v>36.098806982356223</v>
       </c>
       <c r="F120" s="9">
         <v>27.215189873417721</v>
       </c>
       <c r="G120" s="7">
         <v>33.950617283950621</v>
       </c>
       <c r="H120" s="15">
         <v>35.541838482066858</v>
       </c>
       <c r="I120" s="7">
@@ -31232,54 +31113,53 @@
       </c>
       <c r="J120" s="15">
         <v>45.456072882287707</v>
       </c>
       <c r="K120" s="9">
         <v>45.625</v>
       </c>
       <c r="L120" s="7">
         <v>37.037037037037038</v>
       </c>
       <c r="M120" s="15">
         <v>37.688736744261952</v>
       </c>
       <c r="N120" s="9">
         <v>29.62962962962963</v>
       </c>
       <c r="O120" s="9">
         <v>51.25</v>
       </c>
       <c r="P120" s="7">
         <v>37.283950617283956</v>
       </c>
       <c r="Q120" s="15">
         <v>38.003705640562231</v>
       </c>
-      <c r="R120" s="34"/>
       <c r="S120" s="24"/>
     </row>
-    <row r="121" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A121" s="5">
         <v>39973</v>
       </c>
       <c r="B121" s="7">
         <v>37.078651685393261</v>
       </c>
       <c r="C121" s="15">
         <v>39.730816677562416</v>
       </c>
       <c r="D121" s="7">
         <v>36.93181818181818</v>
       </c>
       <c r="E121" s="15">
         <v>39.508731901597706</v>
       </c>
       <c r="F121" s="9">
         <v>23.863636363636363</v>
       </c>
       <c r="G121" s="7">
         <v>26.666666666666668</v>
       </c>
       <c r="H121" s="15">
         <v>30.296466801575775</v>
       </c>
       <c r="I121" s="7">
@@ -31287,54 +31167,53 @@
       </c>
       <c r="J121" s="15">
         <v>46.189815600092921</v>
       </c>
       <c r="K121" s="9">
         <v>51.685393258426963</v>
       </c>
       <c r="L121" s="7">
         <v>37.5</v>
       </c>
       <c r="M121" s="15">
         <v>39.781048011039076</v>
       </c>
       <c r="N121" s="9">
         <v>31.111111111111111</v>
       </c>
       <c r="O121" s="9">
         <v>52.80898876404494</v>
       </c>
       <c r="P121" s="7">
         <v>37.079871751220068</v>
       </c>
       <c r="Q121" s="15">
         <v>39.101375798373581</v>
       </c>
-      <c r="R121" s="34"/>
       <c r="S121" s="24"/>
     </row>
-    <row r="122" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A122" s="5">
         <v>40003</v>
       </c>
       <c r="B122" s="7">
         <v>32.911392405063289</v>
       </c>
       <c r="C122" s="15">
         <v>35.58239517818734</v>
       </c>
       <c r="D122" s="7">
         <v>36.075949367088604</v>
       </c>
       <c r="E122" s="15">
         <v>39.629134575340601</v>
       </c>
       <c r="F122" s="9">
         <v>29.746835443037973</v>
       </c>
       <c r="G122" s="7">
         <v>33.544303797468352</v>
       </c>
       <c r="H122" s="15">
         <v>36.404468264111181</v>
       </c>
       <c r="I122" s="7">
@@ -31342,54 +31221,53 @@
       </c>
       <c r="J122" s="15">
         <v>44.708838559551992</v>
       </c>
       <c r="K122" s="9">
         <v>48.734177215189874</v>
       </c>
       <c r="L122" s="7">
         <v>40.131578947368418</v>
       </c>
       <c r="M122" s="15">
         <v>41.5276640847976</v>
       </c>
       <c r="N122" s="9">
         <v>36.708860759493668</v>
       </c>
       <c r="O122" s="9">
         <v>55.063291139240505</v>
       </c>
       <c r="P122" s="7">
         <v>37.140239840106595</v>
       </c>
       <c r="Q122" s="15">
         <v>39.570500132397747</v>
       </c>
-      <c r="R122" s="34"/>
       <c r="S122" s="24"/>
     </row>
-    <row r="123" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A123" s="5">
         <v>40034</v>
       </c>
       <c r="B123" s="7">
         <v>39.534883720930232</v>
       </c>
       <c r="C123" s="15">
         <v>39.82922134606244</v>
       </c>
       <c r="D123" s="7">
         <v>40.697674418604649</v>
       </c>
       <c r="E123" s="15">
         <v>40.529897431595181</v>
       </c>
       <c r="F123" s="9">
         <v>27.325581395348838</v>
       </c>
       <c r="G123" s="7">
         <v>40.116279069767444</v>
       </c>
       <c r="H123" s="15">
         <v>38.872397010950102</v>
       </c>
       <c r="I123" s="7">
@@ -31397,54 +31275,53 @@
       </c>
       <c r="J123" s="15">
         <v>43.692567296269402</v>
       </c>
       <c r="K123" s="9">
         <v>45.348837209302324</v>
       </c>
       <c r="L123" s="7">
         <v>39.534883720930232</v>
       </c>
       <c r="M123" s="15">
         <v>40.533905205997051</v>
       </c>
       <c r="N123" s="9">
         <v>36.627906976744185</v>
       </c>
       <c r="O123" s="9">
         <v>59.302325581395351</v>
       </c>
       <c r="P123" s="7">
         <v>40.232558139534881</v>
       </c>
       <c r="Q123" s="15">
         <v>40.691597658174835</v>
       </c>
-      <c r="R123" s="34"/>
       <c r="S123" s="24"/>
     </row>
-    <row r="124" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A124" s="5">
         <v>40065</v>
       </c>
       <c r="B124" s="7">
         <v>53.797468354430379</v>
       </c>
       <c r="C124" s="15">
         <v>48.985034941015172</v>
       </c>
       <c r="D124" s="7">
         <v>53.797468354430379</v>
       </c>
       <c r="E124" s="15">
         <v>49.272780566239369</v>
       </c>
       <c r="F124" s="9">
         <v>34.415584415584412</v>
       </c>
       <c r="G124" s="7">
         <v>50.632911392405063</v>
       </c>
       <c r="H124" s="15">
         <v>46.016963330673924</v>
       </c>
       <c r="I124" s="7">
@@ -31452,54 +31329,53 @@
       </c>
       <c r="J124" s="15">
         <v>48.018882148959811</v>
       </c>
       <c r="K124" s="9">
         <v>48.07692307692308</v>
       </c>
       <c r="L124" s="7">
         <v>43.670886075949369</v>
       </c>
       <c r="M124" s="15">
         <v>42.853325117725028</v>
       </c>
       <c r="N124" s="9">
         <v>44.303797468354432</v>
       </c>
       <c r="O124" s="9">
         <v>70.25316455696202</v>
       </c>
       <c r="P124" s="7">
         <v>50</v>
       </c>
       <c r="Q124" s="15">
         <v>47.029397220922661</v>
       </c>
-      <c r="R124" s="34"/>
       <c r="S124" s="24"/>
     </row>
-    <row r="125" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="7">
         <v>55.952380952380949</v>
       </c>
       <c r="C125" s="15">
         <v>49.257464131319963</v>
       </c>
       <c r="D125" s="7">
         <v>57.142857142857146</v>
       </c>
       <c r="E125" s="15">
         <v>49.064394073608732</v>
       </c>
       <c r="F125" s="9">
         <v>41.566265060240966</v>
       </c>
       <c r="G125" s="7">
         <v>47.023809523809526</v>
       </c>
       <c r="H125" s="15">
         <v>43.511392340373092</v>
       </c>
       <c r="I125" s="7">
@@ -31507,54 +31383,53 @@
       </c>
       <c r="J125" s="15">
         <v>48.351742829138672</v>
       </c>
       <c r="K125" s="9">
         <v>47.61904761904762</v>
       </c>
       <c r="L125" s="7">
         <v>48.214285714285715</v>
       </c>
       <c r="M125" s="15">
         <v>45.467241385437937</v>
       </c>
       <c r="N125" s="9">
         <v>50</v>
       </c>
       <c r="O125" s="9">
         <v>67.857142857142861</v>
       </c>
       <c r="P125" s="7">
         <v>51.666666666666671</v>
       </c>
       <c r="Q125" s="15">
         <v>47.130446951975685</v>
       </c>
-      <c r="R125" s="34"/>
       <c r="S125" s="24"/>
     </row>
-    <row r="126" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A126" s="5">
         <v>40126</v>
       </c>
       <c r="B126" s="7">
         <v>55.092592592592595</v>
       </c>
       <c r="C126" s="15">
         <v>47.320239670662133</v>
       </c>
       <c r="D126" s="7">
         <v>61.111111111111114</v>
       </c>
       <c r="E126" s="15">
         <v>52.944412383541462</v>
       </c>
       <c r="F126" s="9">
         <v>45.283018867924525</v>
       </c>
       <c r="G126" s="7">
         <v>55.555555555555557</v>
       </c>
       <c r="H126" s="15">
         <v>48.619253999365711</v>
       </c>
       <c r="I126" s="7">
@@ -31562,54 +31437,53 @@
       </c>
       <c r="J126" s="15">
         <v>51.604545787515548</v>
       </c>
       <c r="K126" s="9">
         <v>49.074074074074076</v>
       </c>
       <c r="L126" s="7">
         <v>48.148148148148145</v>
       </c>
       <c r="M126" s="15">
         <v>45.694808215187443</v>
       </c>
       <c r="N126" s="9">
         <v>50.925925925925924</v>
       </c>
       <c r="O126" s="9">
         <v>64.953271028037378</v>
       </c>
       <c r="P126" s="7">
         <v>54.537037037037031</v>
       </c>
       <c r="Q126" s="15">
         <v>49.236652011254463</v>
       </c>
-      <c r="R126" s="34"/>
       <c r="S126" s="24"/>
     </row>
-    <row r="127" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A127" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B127" s="7">
         <v>56.930693069306933</v>
       </c>
       <c r="C127" s="15">
         <v>54.376406277595308</v>
       </c>
       <c r="D127" s="7">
         <v>57.920792079207921</v>
       </c>
       <c r="E127" s="15">
         <v>54.781059521855276</v>
       </c>
       <c r="F127" s="9">
         <v>44</v>
       </c>
       <c r="G127" s="7">
         <v>56.435643564356432</v>
       </c>
       <c r="H127" s="15">
         <v>52.399873804089786</v>
       </c>
       <c r="I127" s="7">
@@ -31617,54 +31491,53 @@
       </c>
       <c r="J127" s="15">
         <v>50.310114279544983</v>
       </c>
       <c r="K127" s="9">
         <v>55</v>
       </c>
       <c r="L127" s="7">
         <v>50.990099009900987</v>
       </c>
       <c r="M127" s="15">
         <v>48.734692725845456</v>
       </c>
       <c r="N127" s="9">
         <v>49.504950495049506</v>
       </c>
       <c r="O127" s="9">
         <v>69.5</v>
       </c>
       <c r="P127" s="7">
         <v>54.752475247524764</v>
       </c>
       <c r="Q127" s="15">
         <v>52.120429321786162</v>
       </c>
-      <c r="R127" s="34"/>
       <c r="S127" s="24"/>
     </row>
-    <row r="128" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B128" s="7">
         <v>43.75</v>
       </c>
       <c r="C128" s="15">
         <v>54.897116519139431</v>
       </c>
       <c r="D128" s="7">
         <v>45.402298850574709</v>
       </c>
       <c r="E128" s="15">
         <v>53.009404439402836</v>
       </c>
       <c r="F128" s="9">
         <v>29.885057471264368</v>
       </c>
       <c r="G128" s="7">
         <v>45.402298850574709</v>
       </c>
       <c r="H128" s="15">
         <v>50.931489026329729</v>
       </c>
       <c r="I128" s="7">
@@ -31672,54 +31545,53 @@
       </c>
       <c r="J128" s="15">
         <v>49.518442370524589</v>
       </c>
       <c r="K128" s="9">
         <v>52.840909090909093</v>
       </c>
       <c r="L128" s="7">
         <v>48.295454545454547</v>
       </c>
       <c r="M128" s="15">
         <v>49.8867279589685</v>
       </c>
       <c r="N128" s="9">
         <v>48.255813953488371</v>
       </c>
       <c r="O128" s="9">
         <v>73.295454545454547</v>
       </c>
       <c r="P128" s="7">
         <v>46.45637408568443</v>
       </c>
       <c r="Q128" s="15">
         <v>51.648636062873017</v>
       </c>
-      <c r="R128" s="34"/>
       <c r="S128" s="24"/>
     </row>
-    <row r="129" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A129" s="5">
         <v>40219</v>
       </c>
       <c r="B129" s="7">
         <v>59.313725490196077</v>
       </c>
       <c r="C129" s="15">
         <v>59.051460829657721</v>
       </c>
       <c r="D129" s="7">
         <v>58.910891089108908</v>
       </c>
       <c r="E129" s="15">
         <v>60.660458898867752</v>
       </c>
       <c r="F129" s="9">
         <v>41.089108910891092</v>
       </c>
       <c r="G129" s="7">
         <v>54.901960784313722</v>
       </c>
       <c r="H129" s="15">
         <v>55.688115031543738</v>
       </c>
       <c r="I129" s="7">
@@ -31727,54 +31599,53 @@
       </c>
       <c r="J129" s="15">
         <v>48.26571870240042</v>
       </c>
       <c r="K129" s="9">
         <v>61.881188118811885</v>
       </c>
       <c r="L129" s="7">
         <v>51.470588235294116</v>
       </c>
       <c r="M129" s="15">
         <v>49.830985427618273</v>
       </c>
       <c r="N129" s="9">
         <v>51.470588235294116</v>
       </c>
       <c r="O129" s="9">
         <v>74.019607843137251</v>
       </c>
       <c r="P129" s="7">
         <v>54.527276257037464</v>
       </c>
       <c r="Q129" s="15">
         <v>54.699347778017582</v>
       </c>
-      <c r="R129" s="34"/>
       <c r="S129" s="24"/>
     </row>
-    <row r="130" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A130" s="5">
         <v>40247</v>
       </c>
       <c r="B130" s="7">
         <v>57.070707070707073</v>
       </c>
       <c r="C130" s="15">
         <v>56.101739644664811</v>
       </c>
       <c r="D130" s="7">
         <v>52.020202020202021</v>
       </c>
       <c r="E130" s="15">
         <v>53.174109932836927</v>
       </c>
       <c r="F130" s="9">
         <v>38.888888888888886</v>
       </c>
       <c r="G130" s="7">
         <v>53.535353535353536</v>
       </c>
       <c r="H130" s="15">
         <v>54.195588392370638</v>
       </c>
       <c r="I130" s="7">
@@ -31782,54 +31653,53 @@
       </c>
       <c r="J130" s="15">
         <v>51.592473417774094</v>
       </c>
       <c r="K130" s="9">
         <v>61.616161616161619</v>
       </c>
       <c r="L130" s="7">
         <v>53.061224489795919</v>
       </c>
       <c r="M130" s="15">
         <v>52.604923922688229</v>
       </c>
       <c r="N130" s="9">
         <v>46.969696969696969</v>
       </c>
       <c r="O130" s="9">
         <v>73.232323232323239</v>
       </c>
       <c r="P130" s="7">
         <v>53.238507524221816</v>
       </c>
       <c r="Q130" s="15">
         <v>53.533767062066929</v>
       </c>
-      <c r="R130" s="34"/>
       <c r="S130" s="24"/>
     </row>
-    <row r="131" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A131" s="5">
         <v>40278</v>
       </c>
       <c r="B131" s="7">
         <v>48.095238095238095</v>
       </c>
       <c r="C131" s="15">
         <v>52.389806739500088</v>
       </c>
       <c r="D131" s="7">
         <v>50.476190476190474</v>
       </c>
       <c r="E131" s="15">
         <v>54.241694671636573</v>
       </c>
       <c r="F131" s="9">
         <v>36.666666666666664</v>
       </c>
       <c r="G131" s="7">
         <v>49.047619047619051</v>
       </c>
       <c r="H131" s="15">
         <v>51.07222668483206</v>
       </c>
       <c r="I131" s="7">
@@ -31837,54 +31707,53 @@
       </c>
       <c r="J131" s="15">
         <v>54.978172590710543</v>
       </c>
       <c r="K131" s="9">
         <v>63.80952380952381</v>
       </c>
       <c r="L131" s="7">
         <v>50.96153846153846</v>
       </c>
       <c r="M131" s="15">
         <v>53.202046263835406</v>
       </c>
       <c r="N131" s="9">
         <v>48.571428571428569</v>
       </c>
       <c r="O131" s="9">
         <v>65.714285714285708</v>
       </c>
       <c r="P131" s="7">
         <v>50.773809523809533</v>
       </c>
       <c r="Q131" s="15">
         <v>53.176789390102932</v>
       </c>
-      <c r="R131" s="34"/>
       <c r="S131" s="24"/>
     </row>
-    <row r="132" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A132" s="5">
         <v>40308</v>
       </c>
       <c r="B132" s="7">
         <v>48.557692307692307</v>
       </c>
       <c r="C132" s="15">
         <v>49.400936096562738</v>
       </c>
       <c r="D132" s="7">
         <v>50.96153846153846</v>
       </c>
       <c r="E132" s="15">
         <v>52.385607165339913</v>
       </c>
       <c r="F132" s="9">
         <v>35.096153846153847</v>
       </c>
       <c r="G132" s="7">
         <v>52.884615384615387</v>
       </c>
       <c r="H132" s="15">
         <v>54.924953721605746</v>
       </c>
       <c r="I132" s="7">
@@ -31892,54 +31761,53 @@
       </c>
       <c r="J132" s="15">
         <v>54.874521124768741</v>
       </c>
       <c r="K132" s="9">
         <v>67.788461538461533</v>
       </c>
       <c r="L132" s="7">
         <v>46.601941747572816</v>
       </c>
       <c r="M132" s="15">
         <v>47.156079161730332</v>
       </c>
       <c r="N132" s="9">
         <v>51.92307692307692</v>
       </c>
       <c r="O132" s="9">
         <v>64.077669902912618</v>
       </c>
       <c r="P132" s="7">
         <v>50.762696041822252</v>
       </c>
       <c r="Q132" s="15">
         <v>51.7484194540015</v>
       </c>
-      <c r="R132" s="34"/>
       <c r="S132" s="24"/>
     </row>
-    <row r="133" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B133" s="7">
         <v>45.263157894736842</v>
       </c>
       <c r="C133" s="15">
         <v>49.180368666308354</v>
       </c>
       <c r="D133" s="7">
         <v>47.916666666666664</v>
       </c>
       <c r="E133" s="15">
         <v>51.67041231731735</v>
       </c>
       <c r="F133" s="9">
         <v>37.5</v>
       </c>
       <c r="G133" s="7">
         <v>47.916666666666664</v>
       </c>
       <c r="H133" s="15">
         <v>54.485635695798088</v>
       </c>
       <c r="I133" s="7">
@@ -31947,54 +31815,53 @@
       </c>
       <c r="J133" s="15">
         <v>51.810153777161105</v>
       </c>
       <c r="K133" s="9">
         <v>64.583333333333329</v>
       </c>
       <c r="L133" s="7">
         <v>45.3125</v>
       </c>
       <c r="M133" s="15">
         <v>49.12138526615071</v>
       </c>
       <c r="N133" s="9">
         <v>50</v>
       </c>
       <c r="O133" s="9">
         <v>59.473684210526315</v>
       </c>
       <c r="P133" s="7">
         <v>47.698464912280699</v>
       </c>
       <c r="Q133" s="15">
         <v>51.253591144547123</v>
       </c>
-      <c r="R133" s="34"/>
       <c r="S133" s="24"/>
     </row>
-    <row r="134" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A134" s="5">
         <v>40369</v>
       </c>
       <c r="B134" s="7">
         <v>49.418604651162788</v>
       </c>
       <c r="C134" s="15">
         <v>53.960487355604059</v>
       </c>
       <c r="D134" s="7">
         <v>47.674418604651166</v>
       </c>
       <c r="E134" s="15">
         <v>53.281658129687273</v>
       </c>
       <c r="F134" s="9">
         <v>40.116279069767444</v>
       </c>
       <c r="G134" s="7">
         <v>51.162790697674417</v>
       </c>
       <c r="H134" s="15">
         <v>56.331068085927768</v>
       </c>
       <c r="I134" s="7">
@@ -32002,54 +31869,53 @@
       </c>
       <c r="J134" s="15">
         <v>50.692101676118511</v>
       </c>
       <c r="K134" s="9">
         <v>59.411764705882355</v>
       </c>
       <c r="L134" s="7">
         <v>47.674418604651166</v>
       </c>
       <c r="M134" s="15">
         <v>49.720716155675341</v>
       </c>
       <c r="N134" s="9">
         <v>48.255813953488371</v>
       </c>
       <c r="O134" s="9">
         <v>57.738095238095241</v>
       </c>
       <c r="P134" s="7">
         <v>48.95348837209302</v>
       </c>
       <c r="Q134" s="15">
         <v>52.797206280602587</v>
       </c>
-      <c r="R134" s="34"/>
       <c r="S134" s="24"/>
     </row>
-    <row r="135" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A135" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B135" s="7">
         <v>48.404255319148938</v>
       </c>
       <c r="C135" s="15">
         <v>48.851282047661194</v>
       </c>
       <c r="D135" s="7">
         <v>54.255319148936174</v>
       </c>
       <c r="E135" s="15">
         <v>54.571397369283154</v>
       </c>
       <c r="F135" s="9">
         <v>38.829787234042556</v>
       </c>
       <c r="G135" s="7">
         <v>55.913978494623656</v>
       </c>
       <c r="H135" s="15">
         <v>54.687286151647641</v>
       </c>
       <c r="I135" s="7">
@@ -32057,54 +31923,53 @@
       </c>
       <c r="J135" s="15">
         <v>53.023354480020942</v>
       </c>
       <c r="K135" s="9">
         <v>60.638297872340424</v>
       </c>
       <c r="L135" s="7">
         <v>48.404255319148938</v>
       </c>
       <c r="M135" s="15">
         <v>49.698685767078686</v>
       </c>
       <c r="N135" s="9">
         <v>49.468085106382979</v>
       </c>
       <c r="O135" s="9">
         <v>59.574468085106382</v>
       </c>
       <c r="P135" s="7">
         <v>51.714710592541756</v>
       </c>
       <c r="Q135" s="15">
         <v>52.166401163138325</v>
       </c>
-      <c r="R135" s="34"/>
       <c r="S135" s="24"/>
     </row>
-    <row r="136" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A136" s="5">
         <v>40431</v>
       </c>
       <c r="B136" s="7">
         <v>51.333333333333336</v>
       </c>
       <c r="C136" s="15">
         <v>46.794277332225519</v>
       </c>
       <c r="D136" s="7">
         <v>58</v>
       </c>
       <c r="E136" s="15">
         <v>53.24277132312546</v>
       </c>
       <c r="F136" s="9">
         <v>38.666666666666664</v>
       </c>
       <c r="G136" s="7">
         <v>55.333333333333336</v>
       </c>
       <c r="H136" s="15">
         <v>50.318215621384354</v>
       </c>
       <c r="I136" s="7">
@@ -32112,54 +31977,53 @@
       </c>
       <c r="J136" s="15">
         <v>50.078665098857527</v>
       </c>
       <c r="K136" s="9">
         <v>62.162162162162161</v>
       </c>
       <c r="L136" s="7">
         <v>50</v>
       </c>
       <c r="M136" s="15">
         <v>49.221679758805031</v>
       </c>
       <c r="N136" s="9">
         <v>52.666666666666664</v>
       </c>
       <c r="O136" s="9">
         <v>58.783783783783782</v>
       </c>
       <c r="P136" s="7">
         <v>52.933333333333337</v>
       </c>
       <c r="Q136" s="15">
         <v>49.931121826879583</v>
       </c>
-      <c r="R136" s="34"/>
       <c r="S136" s="24"/>
     </row>
-    <row r="137" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A137" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B137" s="7">
         <v>57.386363636363633</v>
       </c>
       <c r="C137" s="15">
         <v>50.566010905923022</v>
       </c>
       <c r="D137" s="7">
         <v>61.93181818181818</v>
       </c>
       <c r="E137" s="15">
         <v>53.928530955816008</v>
       </c>
       <c r="F137" s="9">
         <v>39.772727272727273</v>
       </c>
       <c r="G137" s="7">
         <v>61.93181818181818</v>
       </c>
       <c r="H137" s="15">
         <v>57.999666881872074</v>
       </c>
       <c r="I137" s="7">
@@ -32167,54 +32031,53 @@
       </c>
       <c r="J137" s="15">
         <v>50.893252504784549</v>
       </c>
       <c r="K137" s="9">
         <v>56.395348837209305</v>
       </c>
       <c r="L137" s="7">
         <v>48.295454545454547</v>
       </c>
       <c r="M137" s="15">
         <v>45.398365062620925</v>
       </c>
       <c r="N137" s="9">
         <v>51.724137931034484</v>
       </c>
       <c r="O137" s="9">
         <v>60.344827586206897</v>
       </c>
       <c r="P137" s="7">
         <v>56.36363636363636</v>
       </c>
       <c r="Q137" s="15">
         <v>51.757165262203316</v>
       </c>
-      <c r="R137" s="34"/>
       <c r="S137" s="24"/>
     </row>
-    <row r="138" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A138" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="7">
         <v>62.777777777777779</v>
       </c>
       <c r="C138" s="15">
         <v>53.696936824672918</v>
       </c>
       <c r="D138" s="7">
         <v>65.555555555555557</v>
       </c>
       <c r="E138" s="15">
         <v>56.67954575451926</v>
       </c>
       <c r="F138" s="9">
         <v>42.222222222222221</v>
       </c>
       <c r="G138" s="7">
         <v>60.555555555555557</v>
       </c>
       <c r="H138" s="15">
         <v>53.207505380537107</v>
       </c>
       <c r="I138" s="7">
@@ -32222,54 +32085,53 @@
       </c>
       <c r="J138" s="15">
         <v>49.103492830294357</v>
       </c>
       <c r="K138" s="9">
         <v>61.797752808988761</v>
       </c>
       <c r="L138" s="7">
         <v>50</v>
       </c>
       <c r="M138" s="15">
         <v>46.830937965371326</v>
       </c>
       <c r="N138" s="9">
         <v>57.222222222222221</v>
       </c>
       <c r="O138" s="9">
         <v>64.606741573033702</v>
       </c>
       <c r="P138" s="7">
         <v>58</v>
       </c>
       <c r="Q138" s="15">
         <v>51.903683751078994</v>
       </c>
-      <c r="R138" s="34"/>
       <c r="S138" s="24"/>
     </row>
-    <row r="139" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A139" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B139" s="7">
         <v>57.407407407407405</v>
       </c>
       <c r="C139" s="15">
         <v>55.070962914612956</v>
       </c>
       <c r="D139" s="7">
         <v>58.02469135802469</v>
       </c>
       <c r="E139" s="15">
         <v>55.73678905811235</v>
       </c>
       <c r="F139" s="9">
         <v>43.827160493827158</v>
       </c>
       <c r="G139" s="7">
         <v>61.111111111111114</v>
       </c>
       <c r="H139" s="15">
         <v>57.149613974989769</v>
       </c>
       <c r="I139" s="7">
@@ -32277,54 +32139,53 @@
       </c>
       <c r="J139" s="15">
         <v>48.895398852204295</v>
       </c>
       <c r="K139" s="9">
         <v>63.125</v>
       </c>
       <c r="L139" s="7">
         <v>48.148148148148145</v>
       </c>
       <c r="M139" s="15">
         <v>46.298759598782247</v>
       </c>
       <c r="N139" s="9">
         <v>53.086419753086417</v>
       </c>
       <c r="O139" s="9">
         <v>62.5</v>
       </c>
       <c r="P139" s="7">
         <v>55.061728395061735</v>
       </c>
       <c r="Q139" s="15">
         <v>52.630304879740322</v>
       </c>
-      <c r="R139" s="34"/>
       <c r="S139" s="24"/>
     </row>
-    <row r="140" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A140" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B140" s="7">
         <v>40.625</v>
       </c>
       <c r="C140" s="15">
         <v>50.641117218937872</v>
       </c>
       <c r="D140" s="7">
         <v>49.375</v>
       </c>
       <c r="E140" s="15">
         <v>56.757984216196007</v>
       </c>
       <c r="F140" s="9">
         <v>35</v>
       </c>
       <c r="G140" s="7">
         <v>51.875</v>
       </c>
       <c r="H140" s="15">
         <v>57.854340553713833</v>
       </c>
       <c r="I140" s="7">
@@ -32332,54 +32193,53 @@
       </c>
       <c r="J140" s="15">
         <v>56.622616826635813</v>
       </c>
       <c r="K140" s="9">
         <v>71.25</v>
       </c>
       <c r="L140" s="7">
         <v>46.25</v>
       </c>
       <c r="M140" s="15">
         <v>47.849056742429717</v>
       </c>
       <c r="N140" s="9">
         <v>44.375</v>
       </c>
       <c r="O140" s="9">
         <v>67.088607594936704</v>
       </c>
       <c r="P140" s="7">
         <v>48.875</v>
       </c>
       <c r="Q140" s="15">
         <v>53.945023111582643</v>
       </c>
-      <c r="R140" s="34"/>
       <c r="S140" s="24"/>
     </row>
-    <row r="141" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A141" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B141" s="7">
         <v>49.462365591397848</v>
       </c>
       <c r="C141" s="15">
         <v>48.921749700527073</v>
       </c>
       <c r="D141" s="7">
         <v>52.1505376344086</v>
       </c>
       <c r="E141" s="15">
         <v>51.998766783122292</v>
       </c>
       <c r="F141" s="9">
         <v>41.397849462365592</v>
       </c>
       <c r="G141" s="7">
         <v>53.763440860215056</v>
       </c>
       <c r="H141" s="15">
         <v>54.09007932551954</v>
       </c>
       <c r="I141" s="7">
@@ -32387,54 +32247,53 @@
       </c>
       <c r="J141" s="15">
         <v>55.66851855922026</v>
       </c>
       <c r="K141" s="9">
         <v>81.72043010752688</v>
       </c>
       <c r="L141" s="7">
         <v>51.612903225806448</v>
       </c>
       <c r="M141" s="15">
         <v>49.493733936582409</v>
       </c>
       <c r="N141" s="9">
         <v>50</v>
       </c>
       <c r="O141" s="9">
         <v>61.29032258064516</v>
       </c>
       <c r="P141" s="7">
         <v>52.473118279569896</v>
       </c>
       <c r="Q141" s="15">
         <v>52.034569660994315</v>
       </c>
-      <c r="R141" s="34"/>
       <c r="S141" s="24"/>
     </row>
-    <row r="142" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A142" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B142" s="7">
         <v>58</v>
       </c>
       <c r="C142" s="15">
         <v>56.545247450414053</v>
       </c>
       <c r="D142" s="7">
         <v>57.333333333333336</v>
       </c>
       <c r="E142" s="15">
         <v>57.800231806732953</v>
       </c>
       <c r="F142" s="9">
         <v>45.333333333333336</v>
       </c>
       <c r="G142" s="7">
         <v>56.756756756756758</v>
       </c>
       <c r="H142" s="15">
         <v>56.465924158251489</v>
       </c>
       <c r="I142" s="7">
@@ -32442,54 +32301,53 @@
       </c>
       <c r="J142" s="15">
         <v>54.38977429986987</v>
       </c>
       <c r="K142" s="9">
         <v>88</v>
       </c>
       <c r="L142" s="7">
         <v>47.333333333333336</v>
       </c>
       <c r="M142" s="15">
         <v>47.129266763865971</v>
       </c>
       <c r="N142" s="9">
         <v>52</v>
       </c>
       <c r="O142" s="9">
         <v>58.108108108108105</v>
       </c>
       <c r="P142" s="7">
         <v>54.551351351351357</v>
       </c>
       <c r="Q142" s="15">
         <v>54.466088895826864</v>
       </c>
-      <c r="R142" s="34"/>
       <c r="S142" s="24"/>
     </row>
-    <row r="143" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A143" s="5">
         <v>40644</v>
       </c>
       <c r="B143" s="7">
         <v>51.25</v>
       </c>
       <c r="C143" s="15">
         <v>55.755535638079891</v>
       </c>
       <c r="D143" s="7">
         <v>54.375</v>
       </c>
       <c r="E143" s="15">
         <v>57.923737196293587</v>
       </c>
       <c r="F143" s="9">
         <v>39.240506329113927</v>
       </c>
       <c r="G143" s="7">
         <v>56.875</v>
       </c>
       <c r="H143" s="15">
         <v>58.894881345749489</v>
       </c>
       <c r="I143" s="7">
@@ -32497,54 +32355,53 @@
       </c>
       <c r="J143" s="15">
         <v>50.746760710901967</v>
       </c>
       <c r="K143" s="9">
         <v>82.911392405063296</v>
       </c>
       <c r="L143" s="7">
         <v>46.25</v>
       </c>
       <c r="M143" s="15">
         <v>48.235525118459563</v>
       </c>
       <c r="N143" s="9">
         <v>53.75</v>
       </c>
       <c r="O143" s="9">
         <v>58.125</v>
       </c>
       <c r="P143" s="7">
         <v>52</v>
       </c>
       <c r="Q143" s="15">
         <v>54.311288001896898</v>
       </c>
-      <c r="R143" s="34"/>
       <c r="S143" s="24"/>
     </row>
-    <row r="144" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A144" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B144" s="7">
         <v>54.938271604938272</v>
       </c>
       <c r="C144" s="15">
         <v>55.612922285832376</v>
       </c>
       <c r="D144" s="7">
         <v>58.02469135802469</v>
       </c>
       <c r="E144" s="15">
         <v>59.800834019616012</v>
       </c>
       <c r="F144" s="9">
         <v>43.75</v>
       </c>
       <c r="G144" s="7">
         <v>51.851851851851855</v>
       </c>
       <c r="H144" s="15">
         <v>53.425504888404269</v>
       </c>
       <c r="I144" s="7">
@@ -32552,54 +32409,53 @@
       </c>
       <c r="J144" s="15">
         <v>51.060245920123741</v>
       </c>
       <c r="K144" s="9">
         <v>80</v>
       </c>
       <c r="L144" s="7">
         <v>46.25</v>
       </c>
       <c r="M144" s="15">
         <v>46.398634608457463</v>
       </c>
       <c r="N144" s="9">
         <v>56.790123456790127</v>
       </c>
       <c r="O144" s="9">
         <v>66.666666666666671</v>
       </c>
       <c r="P144" s="7">
         <v>52.336419753086417</v>
       </c>
       <c r="Q144" s="15">
         <v>53.259628344486771</v>
       </c>
-      <c r="R144" s="34"/>
       <c r="S144" s="24"/>
     </row>
-    <row r="145" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A145" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B145" s="7">
         <v>51.948051948051948</v>
       </c>
       <c r="C145" s="15">
         <v>57.011644123016126</v>
       </c>
       <c r="D145" s="7">
         <v>53.94736842105263</v>
       </c>
       <c r="E145" s="15">
         <v>58.912306770105026</v>
       </c>
       <c r="F145" s="9">
         <v>40.259740259740262</v>
       </c>
       <c r="G145" s="7">
         <v>50.649350649350652</v>
       </c>
       <c r="H145" s="15">
         <v>57.165233602849987</v>
       </c>
       <c r="I145" s="7">
@@ -32607,54 +32463,53 @@
       </c>
       <c r="J145" s="15">
         <v>50.867038765135057</v>
       </c>
       <c r="K145" s="9">
         <v>75.974025974025977</v>
       </c>
       <c r="L145" s="7">
         <v>44.805194805194802</v>
       </c>
       <c r="M145" s="15">
         <v>49.35098791769893</v>
       </c>
       <c r="N145" s="9">
         <v>52.597402597402599</v>
       </c>
       <c r="O145" s="9">
         <v>64.285714285714292</v>
       </c>
       <c r="P145" s="7">
         <v>50.399863294600138</v>
       </c>
       <c r="Q145" s="15">
         <v>54.661442235761022</v>
       </c>
-      <c r="R145" s="34"/>
       <c r="S145" s="24"/>
     </row>
-    <row r="146" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A146" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B146" s="7">
         <v>35.135135135135137</v>
       </c>
       <c r="C146" s="15">
         <v>38.850478982469092</v>
       </c>
       <c r="D146" s="7">
         <v>45.270270270270274</v>
       </c>
       <c r="E146" s="15">
         <v>51.033678470463848</v>
       </c>
       <c r="F146" s="9">
         <v>43.243243243243242</v>
       </c>
       <c r="G146" s="7">
         <v>45.890410958904113</v>
       </c>
       <c r="H146" s="15">
         <v>50.640087025758604</v>
       </c>
       <c r="I146" s="7">
@@ -32662,54 +32517,53 @@
       </c>
       <c r="J146" s="15">
         <v>53.284727192644716</v>
       </c>
       <c r="K146" s="9">
         <v>75</v>
       </c>
       <c r="L146" s="7">
         <v>38.356164383561641</v>
       </c>
       <c r="M146" s="15">
         <v>40.350462781812084</v>
       </c>
       <c r="N146" s="9">
         <v>45.833333333333336</v>
       </c>
       <c r="O146" s="9">
         <v>59.45945945945946</v>
       </c>
       <c r="P146" s="7">
         <v>43.200666419844502</v>
       </c>
       <c r="Q146" s="15">
         <v>46.831886890629661</v>
       </c>
-      <c r="R146" s="34"/>
       <c r="S146" s="24"/>
     </row>
-    <row r="147" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A147" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B147" s="7">
         <v>47.083333333333336</v>
       </c>
       <c r="C147" s="15">
         <v>47.720353020320125</v>
       </c>
       <c r="D147" s="7">
         <v>46.721311475409834</v>
       </c>
       <c r="E147" s="15">
         <v>47.003878232421485</v>
       </c>
       <c r="F147" s="9">
         <v>38.135593220338983</v>
       </c>
       <c r="G147" s="7">
         <v>54.545454545454547</v>
       </c>
       <c r="H147" s="15">
         <v>53.512641107232071</v>
       </c>
       <c r="I147" s="7">
@@ -32717,54 +32571,53 @@
       </c>
       <c r="J147" s="15">
         <v>51.423038355064563</v>
       </c>
       <c r="K147" s="9">
         <v>75.206611570247929</v>
       </c>
       <c r="L147" s="7">
         <v>42.213114754098363</v>
       </c>
       <c r="M147" s="15">
         <v>43.083422042025212</v>
       </c>
       <c r="N147" s="9">
         <v>44.957983193277308</v>
       </c>
       <c r="O147" s="9">
         <v>53.719008264462808</v>
       </c>
       <c r="P147" s="7">
         <v>48.277932077857571</v>
       </c>
       <c r="Q147" s="15">
         <v>48.548666551412694</v>
       </c>
-      <c r="R147" s="34"/>
       <c r="S147" s="24"/>
     </row>
-    <row r="148" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A148" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B148" s="7">
         <v>59.677419354838712</v>
       </c>
       <c r="C148" s="15">
         <v>54.257090307654174</v>
       </c>
       <c r="D148" s="7">
         <v>57.446808510638299</v>
       </c>
       <c r="E148" s="15">
         <v>53.196905717428294</v>
       </c>
       <c r="F148" s="9">
         <v>45.698924731182792</v>
       </c>
       <c r="G148" s="7">
         <v>62.365591397849464</v>
       </c>
       <c r="H148" s="15">
         <v>57.455057788926574</v>
       </c>
       <c r="I148" s="7">
@@ -32772,54 +32625,53 @@
       </c>
       <c r="J148" s="15">
         <v>54.561402833181262</v>
       </c>
       <c r="K148" s="9">
         <v>73.936170212765958</v>
       </c>
       <c r="L148" s="7">
         <v>45.212765957446805</v>
       </c>
       <c r="M148" s="15">
         <v>44.4182312128492</v>
       </c>
       <c r="N148" s="9">
         <v>54.301075268817208</v>
       </c>
       <c r="O148" s="9">
         <v>60.752688172043008</v>
       </c>
       <c r="P148" s="7">
         <v>55.791580873941896</v>
       </c>
       <c r="Q148" s="15">
         <v>52.777737572007901</v>
       </c>
-      <c r="R148" s="34"/>
       <c r="S148" s="24"/>
     </row>
-    <row r="149" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A149" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B149" s="7">
         <v>59.803921568627452</v>
       </c>
       <c r="C149" s="15">
         <v>52.949034109488856</v>
       </c>
       <c r="D149" s="7">
         <v>61.764705882352942</v>
       </c>
       <c r="E149" s="15">
         <v>54.765865556696383</v>
       </c>
       <c r="F149" s="9">
         <v>49.019607843137258</v>
       </c>
       <c r="G149" s="7">
         <v>55.882352941176471</v>
       </c>
       <c r="H149" s="15">
         <v>52.704121610816941</v>
       </c>
       <c r="I149" s="7">
@@ -32827,54 +32679,53 @@
       </c>
       <c r="J149" s="15">
         <v>54.048071571599486</v>
       </c>
       <c r="K149" s="9">
         <v>82.178217821782184</v>
       </c>
       <c r="L149" s="7">
         <v>48.514851485148512</v>
       </c>
       <c r="M149" s="15">
         <v>45.51904120740172</v>
       </c>
       <c r="N149" s="9">
         <v>55.392156862745097</v>
       </c>
       <c r="O149" s="9">
         <v>62.376237623762378</v>
       </c>
       <c r="P149" s="7">
         <v>56.173558532323817</v>
       </c>
       <c r="Q149" s="15">
         <v>51.997226811200676</v>
       </c>
-      <c r="R149" s="34"/>
       <c r="S149" s="24"/>
     </row>
-    <row r="150" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A150" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B150" s="7">
         <v>61.607142857142854</v>
       </c>
       <c r="C150" s="15">
         <v>52.496985426234339</v>
       </c>
       <c r="D150" s="7">
         <v>60.714285714285715</v>
       </c>
       <c r="E150" s="15">
         <v>52.284720255273818</v>
       </c>
       <c r="F150" s="9">
         <v>45.982142857142854</v>
       </c>
       <c r="G150" s="7">
         <v>63.063063063063062</v>
       </c>
       <c r="H150" s="15">
         <v>55.932907305039734</v>
       </c>
       <c r="I150" s="7">
@@ -32882,54 +32733,53 @@
       </c>
       <c r="J150" s="15">
         <v>54.128352934218235</v>
       </c>
       <c r="K150" s="9">
         <v>82.142857142857139</v>
       </c>
       <c r="L150" s="7">
         <v>49.107142857142854</v>
       </c>
       <c r="M150" s="15">
         <v>45.268798226989055</v>
       </c>
       <c r="N150" s="9">
         <v>53.125</v>
       </c>
       <c r="O150" s="9">
         <v>55</v>
       </c>
       <c r="P150" s="7">
         <v>58.1483268983269</v>
       </c>
       <c r="Q150" s="15">
         <v>52.022352829551039</v>
       </c>
-      <c r="R150" s="34"/>
       <c r="S150" s="24"/>
     </row>
-    <row r="151" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A151" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B151" s="7">
         <v>53.703703703703702</v>
       </c>
       <c r="C151" s="15">
         <v>52.046849218125864</v>
       </c>
       <c r="D151" s="7">
         <v>53.086419753086417</v>
       </c>
       <c r="E151" s="15">
         <v>51.915437125331742</v>
       </c>
       <c r="F151" s="9">
         <v>40.625</v>
       </c>
       <c r="G151" s="7">
         <v>56.790123456790127</v>
       </c>
       <c r="H151" s="15">
         <v>54.324908584388297</v>
       </c>
       <c r="I151" s="7">
@@ -32937,54 +32787,53 @@
       </c>
       <c r="J151" s="15">
         <v>53.315960689888428</v>
       </c>
       <c r="K151" s="9">
         <v>83.333333333333329</v>
       </c>
       <c r="L151" s="7">
         <v>48.148148148148145</v>
       </c>
       <c r="M151" s="15">
         <v>46.843218375587249</v>
       </c>
       <c r="N151" s="9">
         <v>45.625</v>
       </c>
       <c r="O151" s="9">
         <v>61.25</v>
       </c>
       <c r="P151" s="7">
         <v>53.456790123456791</v>
       </c>
       <c r="Q151" s="15">
         <v>51.689274798664314</v>
       </c>
-      <c r="R151" s="34"/>
       <c r="S151" s="24"/>
     </row>
-    <row r="152" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A152" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B152" s="7">
         <v>43.085106382978722</v>
       </c>
       <c r="C152" s="15">
         <v>53.224174506771831</v>
       </c>
       <c r="D152" s="7">
         <v>48.936170212765958</v>
       </c>
       <c r="E152" s="15">
         <v>55.304295138924701</v>
       </c>
       <c r="F152" s="9">
         <v>39.361702127659576</v>
       </c>
       <c r="G152" s="7">
         <v>45.212765957446805</v>
       </c>
       <c r="H152" s="15">
         <v>49.45458769055157</v>
       </c>
       <c r="I152" s="7">
@@ -32992,54 +32841,53 @@
       </c>
       <c r="J152" s="15">
         <v>58.118256421615499</v>
       </c>
       <c r="K152" s="9">
         <v>81.38297872340425</v>
       </c>
       <c r="L152" s="7">
         <v>44.680851063829785</v>
       </c>
       <c r="M152" s="15">
         <v>46.65169587294406</v>
       </c>
       <c r="N152" s="9">
         <v>49.468085106382979</v>
       </c>
       <c r="O152" s="9">
         <v>65.053763440860209</v>
       </c>
       <c r="P152" s="7">
         <v>47.872340425531917</v>
       </c>
       <c r="Q152" s="15">
         <v>52.550601926161526</v>
       </c>
-      <c r="R152" s="34"/>
       <c r="S152" s="24"/>
     </row>
-    <row r="153" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A153" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B153" s="7">
         <v>60.194174757281552</v>
       </c>
       <c r="C153" s="15">
         <v>58.814964707604084</v>
       </c>
       <c r="D153" s="7">
         <v>57.352941176470587</v>
       </c>
       <c r="E153" s="15">
         <v>55.652792183698537</v>
       </c>
       <c r="F153" s="9">
         <v>43.627450980392155</v>
       </c>
       <c r="G153" s="7">
         <v>51.470588235294116</v>
       </c>
       <c r="H153" s="15">
         <v>51.674838844318977</v>
       </c>
       <c r="I153" s="7">
@@ -33047,54 +32895,53 @@
       </c>
       <c r="J153" s="15">
         <v>50.47985601521016</v>
       </c>
       <c r="K153" s="9">
         <v>75.728155339805824</v>
       </c>
       <c r="L153" s="7">
         <v>49.029126213592235</v>
       </c>
       <c r="M153" s="15">
         <v>46.675804640199104</v>
       </c>
       <c r="N153" s="9">
         <v>51.941747572815537</v>
       </c>
       <c r="O153" s="9">
         <v>66.17647058823529</v>
       </c>
       <c r="P153" s="7">
         <v>53.609366076527706</v>
       </c>
       <c r="Q153" s="15">
         <v>52.659651278206169</v>
       </c>
-      <c r="R153" s="34"/>
       <c r="S153" s="24"/>
     </row>
-    <row r="154" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A154" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B154" s="7">
         <v>58.018867924528301</v>
       </c>
       <c r="C154" s="15">
         <v>55.996707178464227</v>
       </c>
       <c r="D154" s="7">
         <v>56.60377358490566</v>
       </c>
       <c r="E154" s="15">
         <v>56.253460610867002</v>
       </c>
       <c r="F154" s="9">
         <v>41.428571428571431</v>
       </c>
       <c r="G154" s="7">
         <v>55.607476635514018</v>
       </c>
       <c r="H154" s="15">
         <v>54.795029023916101</v>
       </c>
       <c r="I154" s="7">
@@ -33102,54 +32949,53 @@
       </c>
       <c r="J154" s="15">
         <v>50.622741829728966</v>
       </c>
       <c r="K154" s="9">
         <v>72.89719626168224</v>
       </c>
       <c r="L154" s="7">
         <v>47.641509433962263</v>
       </c>
       <c r="M154" s="15">
         <v>47.631714022715556</v>
       </c>
       <c r="N154" s="9">
         <v>49.528301886792455</v>
       </c>
       <c r="O154" s="9">
         <v>62.38095238095238</v>
       </c>
       <c r="P154" s="7">
         <v>53.480867571856813</v>
       </c>
       <c r="Q154" s="15">
         <v>53.05993053313837</v>
       </c>
-      <c r="R154" s="34"/>
       <c r="S154" s="24"/>
     </row>
-    <row r="155" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A155" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B155" s="7">
         <v>51.5625</v>
       </c>
       <c r="C155" s="15">
         <v>56.522317571983436</v>
       </c>
       <c r="D155" s="7">
         <v>50.520833333333336</v>
       </c>
       <c r="E155" s="15">
         <v>53.966248759746343</v>
       </c>
       <c r="F155" s="9">
         <v>42.1875</v>
       </c>
       <c r="G155" s="7">
         <v>53.645833333333336</v>
       </c>
       <c r="H155" s="15">
         <v>54.929437685486491</v>
       </c>
       <c r="I155" s="7">
@@ -33157,54 +33003,53 @@
       </c>
       <c r="J155" s="15">
         <v>48.190674320534804</v>
       </c>
       <c r="K155" s="9">
         <v>71.05263157894737</v>
       </c>
       <c r="L155" s="7">
         <v>46.875</v>
       </c>
       <c r="M155" s="15">
         <v>49.178483266838072</v>
       </c>
       <c r="N155" s="9">
         <v>48.96907216494845</v>
       </c>
       <c r="O155" s="9">
         <v>56.25</v>
       </c>
       <c r="P155" s="7">
         <v>50.314647766323027</v>
       </c>
       <c r="Q155" s="15">
         <v>52.557432320917826</v>
       </c>
-      <c r="R155" s="34"/>
       <c r="S155" s="24"/>
     </row>
-    <row r="156" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A156" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B156" s="7">
         <v>54.395604395604394</v>
       </c>
       <c r="C156" s="15">
         <v>54.55285514866722</v>
       </c>
       <c r="D156" s="7">
         <v>50</v>
       </c>
       <c r="E156" s="15">
         <v>51.51489084707319</v>
       </c>
       <c r="F156" s="9">
         <v>43.333333333333336</v>
       </c>
       <c r="G156" s="7">
         <v>56.593406593406591</v>
       </c>
       <c r="H156" s="15">
         <v>57.8718967148396</v>
       </c>
       <c r="I156" s="7">
@@ -33212,54 +33057,53 @@
       </c>
       <c r="J156" s="15">
         <v>50.157334924751837</v>
       </c>
       <c r="K156" s="9">
         <v>73.626373626373621</v>
       </c>
       <c r="L156" s="7">
         <v>50.555555555555557</v>
       </c>
       <c r="M156" s="15">
         <v>50.370866332859201</v>
       </c>
       <c r="N156" s="9">
         <v>52.747252747252745</v>
       </c>
       <c r="O156" s="9">
         <v>58.988764044943821</v>
       </c>
       <c r="P156" s="7">
         <v>52.199023199023202</v>
       </c>
       <c r="Q156" s="15">
         <v>52.89356879363821</v>
       </c>
-      <c r="R156" s="34"/>
       <c r="S156" s="24"/>
     </row>
-    <row r="157" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A157" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B157" s="7">
         <v>43.75</v>
       </c>
       <c r="C157" s="15">
         <v>48.167400934617227</v>
       </c>
       <c r="D157" s="7">
         <v>43.617021276595743</v>
       </c>
       <c r="E157" s="15">
         <v>47.96373825297465</v>
       </c>
       <c r="F157" s="9">
         <v>36.842105263157897</v>
       </c>
       <c r="G157" s="7">
         <v>46.875</v>
       </c>
       <c r="H157" s="15">
         <v>52.2782277005293</v>
       </c>
       <c r="I157" s="7">
@@ -33267,54 +33111,53 @@
       </c>
       <c r="J157" s="15">
         <v>51.568645957235901</v>
       </c>
       <c r="K157" s="9">
         <v>65.104166666666671</v>
       </c>
       <c r="L157" s="7">
         <v>43.684210526315788</v>
       </c>
       <c r="M157" s="15">
         <v>48.25243182535938</v>
       </c>
       <c r="N157" s="9">
         <v>46.315789473684212</v>
       </c>
       <c r="O157" s="9">
         <v>57.446808510638299</v>
       </c>
       <c r="P157" s="7">
         <v>45.795772676371783</v>
       </c>
       <c r="Q157" s="15">
         <v>49.646088934143293</v>
       </c>
-      <c r="R157" s="34"/>
       <c r="S157" s="24"/>
     </row>
-    <row r="158" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A158" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B158" s="7">
         <v>46.568627450980394</v>
       </c>
       <c r="C158" s="15">
         <v>51.877478385745192</v>
       </c>
       <c r="D158" s="7">
         <v>45.5</v>
       </c>
       <c r="E158" s="15">
         <v>51.538608687214975</v>
       </c>
       <c r="F158" s="9">
         <v>40.099009900990097</v>
       </c>
       <c r="G158" s="7">
         <v>49.019607843137258</v>
       </c>
       <c r="H158" s="15">
         <v>53.678057476629839</v>
       </c>
       <c r="I158" s="7">
@@ -33322,54 +33165,53 @@
       </c>
       <c r="J158" s="15">
         <v>50.903639716454919</v>
       </c>
       <c r="K158" s="9">
         <v>62.745098039215684</v>
       </c>
       <c r="L158" s="7">
         <v>45.544554455445542</v>
       </c>
       <c r="M158" s="15">
         <v>48.115789427017212</v>
       </c>
       <c r="N158" s="9">
         <v>48.529411764705884</v>
       </c>
       <c r="O158" s="9">
         <v>53.960396039603964</v>
       </c>
       <c r="P158" s="7">
         <v>47.130479518540092</v>
       </c>
       <c r="Q158" s="15">
         <v>51.222714738612432</v>
       </c>
-      <c r="R158" s="34"/>
       <c r="S158" s="24"/>
     </row>
-    <row r="159" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A159" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B159" s="7">
         <v>48.863636363636367</v>
       </c>
       <c r="C159" s="15">
         <v>49.962052742005604</v>
       </c>
       <c r="D159" s="7">
         <v>47.093023255813954</v>
       </c>
       <c r="E159" s="15">
         <v>47.23006849141489</v>
       </c>
       <c r="F159" s="9">
         <v>37.931034482758619</v>
       </c>
       <c r="G159" s="7">
         <v>52.840909090909093</v>
       </c>
       <c r="H159" s="15">
         <v>51.989190229850941</v>
       </c>
       <c r="I159" s="7">
@@ -33377,54 +33219,53 @@
       </c>
       <c r="J159" s="15">
         <v>51.739340081852752</v>
       </c>
       <c r="K159" s="9">
         <v>70.930232558139537</v>
       </c>
       <c r="L159" s="7">
         <v>48.850574712643677</v>
       </c>
       <c r="M159" s="15">
         <v>49.529232974800507</v>
       </c>
       <c r="N159" s="9">
         <v>51.704545454545453</v>
       </c>
       <c r="O159" s="9">
         <v>52.873563218390807</v>
       </c>
       <c r="P159" s="7">
         <v>49.870537775509703</v>
       </c>
       <c r="Q159" s="15">
         <v>50.08997690398494</v>
       </c>
-      <c r="R159" s="34"/>
       <c r="S159" s="24"/>
     </row>
-    <row r="160" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A160" s="5">
         <v>41164</v>
       </c>
       <c r="B160" s="7">
         <v>50</v>
       </c>
       <c r="C160" s="15">
         <v>45.474358034592676</v>
       </c>
       <c r="D160" s="7">
         <v>52.747252747252745</v>
       </c>
       <c r="E160" s="15">
         <v>49.246561918430082</v>
       </c>
       <c r="F160" s="9">
         <v>40.217391304347828</v>
       </c>
       <c r="G160" s="7">
         <v>54.838709677419352</v>
       </c>
       <c r="H160" s="15">
         <v>51.27321438865345</v>
       </c>
       <c r="I160" s="7">
@@ -33432,54 +33273,53 @@
       </c>
       <c r="J160" s="15">
         <v>51.134946482020496</v>
       </c>
       <c r="K160" s="9">
         <v>75.824175824175825</v>
       </c>
       <c r="L160" s="7">
         <v>47.826086956521742</v>
       </c>
       <c r="M160" s="15">
         <v>46.838540765962286</v>
       </c>
       <c r="N160" s="9">
         <v>51.075268817204304</v>
       </c>
       <c r="O160" s="9">
         <v>55.494505494505496</v>
       </c>
       <c r="P160" s="7">
         <v>51.189936757959195</v>
       </c>
       <c r="Q160" s="15">
         <v>48.793524317931798</v>
       </c>
-      <c r="R160" s="34"/>
       <c r="S160" s="24"/>
     </row>
-    <row r="161" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A161" s="5">
         <v>41194</v>
       </c>
       <c r="B161" s="7">
         <v>50</v>
       </c>
       <c r="C161" s="15">
         <v>44.613692630282877</v>
       </c>
       <c r="D161" s="7">
         <v>52.976190476190474</v>
       </c>
       <c r="E161" s="15">
         <v>47.524893215364003</v>
       </c>
       <c r="F161" s="9">
         <v>43.529411764705884</v>
       </c>
       <c r="G161" s="7">
         <v>53.571428571428569</v>
       </c>
       <c r="H161" s="15">
         <v>50.659014111349244</v>
       </c>
       <c r="I161" s="7">
@@ -33487,54 +33327,53 @@
       </c>
       <c r="J161" s="15">
         <v>53.3561584758503</v>
       </c>
       <c r="K161" s="9">
         <v>77.058823529411768</v>
       </c>
       <c r="L161" s="7">
         <v>51.764705882352942</v>
       </c>
       <c r="M161" s="15">
         <v>48.483947297218357</v>
       </c>
       <c r="N161" s="9">
         <v>52.941176470588232</v>
       </c>
       <c r="O161" s="9">
         <v>57.058823529411768</v>
       </c>
       <c r="P161" s="7">
         <v>52.368347338935564</v>
       </c>
       <c r="Q161" s="15">
         <v>48.927541146012956</v>
       </c>
-      <c r="R161" s="34"/>
       <c r="S161" s="24"/>
     </row>
-    <row r="162" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A162" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B162" s="7">
         <v>53.571428571428569</v>
       </c>
       <c r="C162" s="15">
         <v>45.599962402297948</v>
       </c>
       <c r="D162" s="7">
         <v>55.952380952380949</v>
       </c>
       <c r="E162" s="15">
         <v>48.221633909051889</v>
       </c>
       <c r="F162" s="9">
         <v>39.285714285714285</v>
       </c>
       <c r="G162" s="7">
         <v>56.547619047619051</v>
       </c>
       <c r="H162" s="15">
         <v>50.496434218775093</v>
       </c>
       <c r="I162" s="7">
@@ -33542,54 +33381,53 @@
       </c>
       <c r="J162" s="15">
         <v>54.30622782740268</v>
       </c>
       <c r="K162" s="9">
         <v>79.518072289156621</v>
       </c>
       <c r="L162" s="7">
         <v>54.761904761904759</v>
       </c>
       <c r="M162" s="15">
         <v>49.956702703796324</v>
       </c>
       <c r="N162" s="9">
         <v>50.595238095238095</v>
       </c>
       <c r="O162" s="9">
         <v>52.409638554216869</v>
       </c>
       <c r="P162" s="7">
         <v>55.476190476190467</v>
       </c>
       <c r="Q162" s="15">
         <v>49.716192212264787</v>
       </c>
-      <c r="R162" s="34"/>
       <c r="S162" s="24"/>
     </row>
-    <row r="163" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A163" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B163" s="7">
         <v>50</v>
       </c>
       <c r="C163" s="15">
         <v>48.927257616305113</v>
       </c>
       <c r="D163" s="7">
         <v>47.468354430379748</v>
       </c>
       <c r="E163" s="15">
         <v>47.16115790761625</v>
       </c>
       <c r="F163" s="9">
         <v>34.615384615384613</v>
       </c>
       <c r="G163" s="7">
         <v>52.531645569620252</v>
       </c>
       <c r="H163" s="15">
         <v>51.639994735555248</v>
       </c>
       <c r="I163" s="7">
@@ -33597,54 +33435,53 @@
       </c>
       <c r="J163" s="15">
         <v>54.281778124334203</v>
       </c>
       <c r="K163" s="9">
         <v>79.74683544303798</v>
       </c>
       <c r="L163" s="7">
         <v>46.835443037974684</v>
       </c>
       <c r="M163" s="15">
         <v>45.994458533619934</v>
       </c>
       <c r="N163" s="9">
         <v>51.898734177215189</v>
       </c>
       <c r="O163" s="9">
         <v>55.128205128205131</v>
       </c>
       <c r="P163" s="7">
         <v>50.75949367088608</v>
       </c>
       <c r="Q163" s="15">
         <v>49.600929383486154</v>
       </c>
-      <c r="R163" s="34"/>
       <c r="S163" s="24"/>
     </row>
-    <row r="164" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A164" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B164" s="7">
         <v>39.864864864864863</v>
       </c>
       <c r="C164" s="15">
         <v>48.953932907009666</v>
       </c>
       <c r="D164" s="7">
         <v>44.594594594594597</v>
       </c>
       <c r="E164" s="15">
         <v>49.857587241117308</v>
       </c>
       <c r="F164" s="9">
         <v>30.555555555555557</v>
       </c>
       <c r="G164" s="7">
         <v>50.675675675675677</v>
       </c>
       <c r="H164" s="15">
         <v>54.923553491907526</v>
       </c>
       <c r="I164" s="7">
@@ -33652,54 +33489,53 @@
       </c>
       <c r="J164" s="15">
         <v>51.5267040382045</v>
       </c>
       <c r="K164" s="9">
         <v>82</v>
       </c>
       <c r="L164" s="7">
         <v>41.216216216216218</v>
       </c>
       <c r="M164" s="15">
         <v>43.357466985332429</v>
       </c>
       <c r="N164" s="9">
         <v>43.333333333333336</v>
       </c>
       <c r="O164" s="9">
         <v>58.219178082191782</v>
       </c>
       <c r="P164" s="7">
         <v>45.403603603603599</v>
       </c>
       <c r="Q164" s="15">
         <v>49.72384893271429</v>
       </c>
-      <c r="R164" s="34"/>
       <c r="S164" s="24"/>
     </row>
-    <row r="165" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A165" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B165" s="7">
         <v>52.666666666666664</v>
       </c>
       <c r="C165" s="15">
         <v>50.757852708373314</v>
       </c>
       <c r="D165" s="7">
         <v>56.081081081081081</v>
       </c>
       <c r="E165" s="15">
         <v>53.368507601295434</v>
       </c>
       <c r="F165" s="9">
         <v>36.301369863013697</v>
       </c>
       <c r="G165" s="7">
         <v>55.405405405405403</v>
       </c>
       <c r="H165" s="15">
         <v>55.936543420997445</v>
       </c>
       <c r="I165" s="7">
@@ -33707,54 +33543,53 @@
       </c>
       <c r="J165" s="15">
         <v>52.549491894133794</v>
       </c>
       <c r="K165" s="9">
         <v>86</v>
       </c>
       <c r="L165" s="7">
         <v>48</v>
       </c>
       <c r="M165" s="15">
         <v>45.853213263060617</v>
       </c>
       <c r="N165" s="9">
         <v>54.729729729729726</v>
       </c>
       <c r="O165" s="9">
         <v>56.756756756756758</v>
       </c>
       <c r="P165" s="7">
         <v>52.83063063063063</v>
       </c>
       <c r="Q165" s="15">
         <v>51.693121777572117</v>
       </c>
-      <c r="R165" s="34"/>
       <c r="S165" s="24"/>
     </row>
-    <row r="166" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A166" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B166" s="7">
         <v>49.253731343283583</v>
       </c>
       <c r="C166" s="15">
         <v>47.056378874220613</v>
       </c>
       <c r="D166" s="7">
         <v>52.238805970149251</v>
       </c>
       <c r="E166" s="15">
         <v>51.130896129119982</v>
       </c>
       <c r="F166" s="9">
         <v>40.625</v>
       </c>
       <c r="G166" s="7">
         <v>55.303030303030305</v>
       </c>
       <c r="H166" s="15">
         <v>53.996459252104714</v>
       </c>
       <c r="I166" s="7">
@@ -33762,54 +33597,53 @@
       </c>
       <c r="J166" s="15">
         <v>51.976333595646821</v>
       </c>
       <c r="K166" s="9">
         <v>87.31343283582089</v>
       </c>
       <c r="L166" s="7">
         <v>43.28358208955224</v>
       </c>
       <c r="M166" s="15">
         <v>43.391631179627545</v>
       </c>
       <c r="N166" s="9">
         <v>53.030303030303031</v>
       </c>
       <c r="O166" s="9">
         <v>47.014925373134325</v>
       </c>
       <c r="P166" s="7">
         <v>50.165083672546359</v>
       </c>
       <c r="Q166" s="15">
         <v>49.510339806143932</v>
       </c>
-      <c r="R166" s="34"/>
       <c r="S166" s="24"/>
     </row>
-    <row r="167" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A167" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B167" s="7">
         <v>48</v>
       </c>
       <c r="C167" s="15">
         <v>52.663660227266455</v>
       </c>
       <c r="D167" s="7">
         <v>50.666666666666664</v>
       </c>
       <c r="E167" s="15">
         <v>54.520293714120726</v>
       </c>
       <c r="F167" s="9">
         <v>38.513513513513516</v>
       </c>
       <c r="G167" s="7">
         <v>44.666666666666664</v>
       </c>
       <c r="H167" s="15">
         <v>45.294886354525048</v>
       </c>
       <c r="I167" s="7">
@@ -33817,54 +33651,53 @@
       </c>
       <c r="J167" s="15">
         <v>53.841684512079965</v>
       </c>
       <c r="K167" s="9">
         <v>78</v>
       </c>
       <c r="L167" s="7">
         <v>41.333333333333336</v>
       </c>
       <c r="M167" s="15">
         <v>43.593391855501935</v>
       </c>
       <c r="N167" s="9">
         <v>47.972972972972975</v>
       </c>
       <c r="O167" s="9">
         <v>51.333333333333336</v>
       </c>
       <c r="P167" s="7">
         <v>47.86666666666666</v>
       </c>
       <c r="Q167" s="15">
         <v>49.982783332698816</v>
       </c>
-      <c r="R167" s="34"/>
       <c r="S167" s="24"/>
     </row>
-    <row r="168" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="5" t="s">
         <v>46</v>
       </c>
       <c r="B168" s="7">
         <v>50</v>
       </c>
       <c r="C168" s="15">
         <v>49.731085796723171</v>
       </c>
       <c r="D168" s="7">
         <v>50</v>
       </c>
       <c r="E168" s="15">
         <v>51.41919127507623</v>
       </c>
       <c r="F168" s="9">
         <v>37.647058823529413</v>
       </c>
       <c r="G168" s="7">
         <v>52.352941176470587</v>
       </c>
       <c r="H168" s="15">
         <v>52.912011149094887</v>
       </c>
       <c r="I168" s="7">
@@ -33872,54 +33705,53 @@
       </c>
       <c r="J168" s="15">
         <v>51.158444322364332</v>
       </c>
       <c r="K168" s="9">
         <v>82.352941176470594</v>
       </c>
       <c r="L168" s="7">
         <v>46.470588235294116</v>
       </c>
       <c r="M168" s="15">
         <v>46.000267437617417</v>
       </c>
       <c r="N168" s="9">
         <v>50.588235294117645</v>
       </c>
       <c r="O168" s="9">
         <v>54.117647058823529</v>
       </c>
       <c r="P168" s="7">
         <v>49.882352941176471</v>
       </c>
       <c r="Q168" s="15">
         <v>50.244199996175212</v>
       </c>
-      <c r="R168" s="34"/>
       <c r="S168" s="24"/>
     </row>
-    <row r="169" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:19" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="5">
         <v>41438</v>
       </c>
       <c r="B169" s="7">
         <v>47.727272727272727</v>
       </c>
       <c r="C169" s="15">
         <v>52.785322709511838</v>
       </c>
       <c r="D169" s="7">
         <v>49.43181818181818</v>
       </c>
       <c r="E169" s="15">
         <v>54.615065639830391</v>
       </c>
       <c r="F169" s="9">
         <v>33.522727272727273</v>
       </c>
       <c r="G169" s="7">
         <v>47.727272727272727</v>
       </c>
       <c r="H169" s="15">
         <v>52.246028462093683</v>
       </c>
       <c r="I169" s="7">
@@ -33927,54 +33759,53 @@
       </c>
       <c r="J169" s="15">
         <v>52.810360131372519</v>
       </c>
       <c r="K169" s="9">
         <v>82.183908045977006</v>
       </c>
       <c r="L169" s="7">
         <v>41.477272727272727</v>
       </c>
       <c r="M169" s="15">
         <v>45.70067429183198</v>
       </c>
       <c r="N169" s="9">
         <v>40.340909090909093</v>
       </c>
       <c r="O169" s="9">
         <v>52.840909090909093</v>
       </c>
       <c r="P169" s="7">
         <v>47.727272727272727</v>
       </c>
       <c r="Q169" s="15">
         <v>51.631490246928081</v>
       </c>
-      <c r="R169" s="34"/>
       <c r="S169" s="24"/>
     </row>
-    <row r="170" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A170" s="5">
         <v>41468</v>
       </c>
       <c r="B170" s="7">
         <v>46.987951807228917</v>
       </c>
       <c r="C170" s="15">
         <v>52.282945643189223</v>
       </c>
       <c r="D170" s="7">
         <v>48.192771084337352</v>
       </c>
       <c r="E170" s="15">
         <v>54.443882080495776</v>
       </c>
       <c r="F170" s="9">
         <v>34.939759036144579</v>
       </c>
       <c r="G170" s="7">
         <v>48.192771084337352</v>
       </c>
       <c r="H170" s="15">
         <v>51.892193472440376</v>
       </c>
       <c r="I170" s="7">
@@ -33982,54 +33813,53 @@
       </c>
       <c r="J170" s="15">
         <v>52.093071522457457</v>
       </c>
       <c r="K170" s="9">
         <v>87.951807228915669</v>
       </c>
       <c r="L170" s="7">
         <v>45.180722891566262</v>
       </c>
       <c r="M170" s="15">
         <v>47.778214534556845</v>
       </c>
       <c r="N170" s="9">
         <v>42.7710843373494</v>
       </c>
       <c r="O170" s="9">
         <v>53.012048192771083</v>
       </c>
       <c r="P170" s="7">
         <v>47.831325301204814</v>
       </c>
       <c r="Q170" s="15">
         <v>51.698061450627939</v>
       </c>
-      <c r="R170" s="34"/>
       <c r="S170" s="24"/>
     </row>
-    <row r="171" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A171" s="5">
         <v>41499</v>
       </c>
       <c r="B171" s="7">
         <v>56.329113924050631</v>
       </c>
       <c r="C171" s="15">
         <v>58.201638572180386</v>
       </c>
       <c r="D171" s="7">
         <v>55.769230769230766</v>
       </c>
       <c r="E171" s="15">
         <v>56.059902689877148</v>
       </c>
       <c r="F171" s="9">
         <v>37.820512820512818</v>
       </c>
       <c r="G171" s="7">
         <v>57.594936708860757</v>
       </c>
       <c r="H171" s="15">
         <v>57.028025426074052</v>
       </c>
       <c r="I171" s="7">
@@ -34037,54 +33867,53 @@
       </c>
       <c r="J171" s="15">
         <v>54.544598209727972</v>
       </c>
       <c r="K171" s="9">
         <v>87.179487179487182</v>
       </c>
       <c r="L171" s="7">
         <v>49.367088607594937</v>
       </c>
       <c r="M171" s="15">
         <v>49.639652557818209</v>
       </c>
       <c r="N171" s="9">
         <v>54.430379746835442</v>
       </c>
       <c r="O171" s="9">
         <v>55.844155844155843</v>
       </c>
       <c r="P171" s="7">
         <v>54.824732229795515</v>
       </c>
       <c r="Q171" s="15">
         <v>55.094763491135552</v>
       </c>
-      <c r="R171" s="34"/>
       <c r="S171" s="24"/>
     </row>
-    <row r="172" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A172" s="5">
         <v>41529</v>
       </c>
       <c r="B172" s="7">
         <v>50.588235294117645</v>
       </c>
       <c r="C172" s="15">
         <v>46.255366922186923</v>
       </c>
       <c r="D172" s="7">
         <v>52.352941176470587</v>
       </c>
       <c r="E172" s="15">
         <v>49.013289774741651</v>
       </c>
       <c r="F172" s="9">
         <v>36.470588235294116</v>
       </c>
       <c r="G172" s="7">
         <v>55.882352941176471</v>
       </c>
       <c r="H172" s="15">
         <v>53.128985516730069</v>
       </c>
       <c r="I172" s="7">
@@ -34092,54 +33921,53 @@
       </c>
       <c r="J172" s="15">
         <v>53.983868081389232</v>
       </c>
       <c r="K172" s="9">
         <v>82.738095238095241</v>
       </c>
       <c r="L172" s="7">
         <v>49.411764705882355</v>
       </c>
       <c r="M172" s="15">
         <v>48.075914667753445</v>
       </c>
       <c r="N172" s="9">
         <v>55.294117647058826</v>
       </c>
       <c r="O172" s="9">
         <v>51.764705882352942</v>
       </c>
       <c r="P172" s="7">
         <v>52.235294117647051</v>
       </c>
       <c r="Q172" s="15">
         <v>50.091484992560268</v>
       </c>
-      <c r="R172" s="34"/>
       <c r="S172" s="24"/>
     </row>
-    <row r="173" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A173" s="5">
         <v>41560</v>
       </c>
       <c r="B173" s="7">
         <v>58.791208791208788</v>
       </c>
       <c r="C173" s="15">
         <v>53.142236839008902</v>
       </c>
       <c r="D173" s="7">
         <v>57.142857142857146</v>
       </c>
       <c r="E173" s="15">
         <v>51.86965735161516</v>
       </c>
       <c r="F173" s="9">
         <v>41.758241758241759</v>
       </c>
       <c r="G173" s="7">
         <v>56.043956043956044</v>
       </c>
       <c r="H173" s="15">
         <v>52.997152868143424</v>
       </c>
       <c r="I173" s="7">
@@ -34147,54 +33975,53 @@
       </c>
       <c r="J173" s="15">
         <v>49.87962379500118</v>
       </c>
       <c r="K173" s="9">
         <v>80.769230769230774</v>
       </c>
       <c r="L173" s="7">
         <v>52.197802197802197</v>
       </c>
       <c r="M173" s="15">
         <v>49.022143755158716</v>
       </c>
       <c r="N173" s="9">
         <v>54.945054945054942</v>
       </c>
       <c r="O173" s="9">
         <v>62.222222222222221</v>
       </c>
       <c r="P173" s="7">
         <v>54.725274725274723</v>
       </c>
       <c r="Q173" s="15">
         <v>51.382162921785472</v>
       </c>
-      <c r="R173" s="34"/>
       <c r="S173" s="24"/>
     </row>
-    <row r="174" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A174" s="5">
         <v>41591</v>
       </c>
       <c r="B174" s="7">
         <v>61.93181818181818</v>
       </c>
       <c r="C174" s="15">
         <v>52.184880747010368</v>
       </c>
       <c r="D174" s="7">
         <v>60.227272727272727</v>
       </c>
       <c r="E174" s="15">
         <v>51.92900561546292</v>
       </c>
       <c r="F174" s="9">
         <v>43.18181818181818</v>
       </c>
       <c r="G174" s="7">
         <v>59.659090909090907</v>
       </c>
       <c r="H174" s="15">
         <v>54.004336358677492</v>
       </c>
       <c r="I174" s="7">
@@ -34202,54 +34029,53 @@
       </c>
       <c r="J174" s="15">
         <v>53.2138775012968</v>
       </c>
       <c r="K174" s="9">
         <v>77.840909090909093</v>
       </c>
       <c r="L174" s="7">
         <v>53.977272727272727</v>
       </c>
       <c r="M174" s="15">
         <v>48.989207996304536</v>
       </c>
       <c r="N174" s="9">
         <v>55.747126436781606</v>
       </c>
       <c r="O174" s="9">
         <v>59.770114942528735</v>
       </c>
       <c r="P174" s="7">
         <v>58.181818181818173</v>
       </c>
       <c r="Q174" s="15">
         <v>52.06426164375042</v>
       </c>
-      <c r="R174" s="34"/>
       <c r="S174" s="24"/>
     </row>
-    <row r="175" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A175" s="5">
         <v>41621</v>
       </c>
       <c r="B175" s="7">
         <v>51.807228915662648</v>
       </c>
       <c r="C175" s="15">
         <v>51.352646656334393</v>
       </c>
       <c r="D175" s="7">
         <v>52.409638554216869</v>
       </c>
       <c r="E175" s="15">
         <v>52.555561807889688</v>
       </c>
       <c r="F175" s="9">
         <v>37.349397590361448</v>
       </c>
       <c r="G175" s="7">
         <v>48.795180722891565</v>
       </c>
       <c r="H175" s="15">
         <v>49.34592765168383</v>
       </c>
       <c r="I175" s="7">
@@ -34257,54 +34083,53 @@
       </c>
       <c r="J175" s="15">
         <v>53.866441027911058</v>
       </c>
       <c r="K175" s="9">
         <v>80.120481927710841</v>
       </c>
       <c r="L175" s="7">
         <v>46.987951807228917</v>
       </c>
       <c r="M175" s="15">
         <v>46.429106233066932</v>
       </c>
       <c r="N175" s="9">
         <v>46.951219512195124</v>
       </c>
       <c r="O175" s="9">
         <v>57.926829268292686</v>
       </c>
       <c r="P175" s="7">
         <v>51.325301204819276</v>
       </c>
       <c r="Q175" s="15">
         <v>50.709936675377186</v>
       </c>
-      <c r="R175" s="34"/>
       <c r="S175" s="24"/>
     </row>
-    <row r="176" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A176" s="5">
         <v>41653</v>
       </c>
       <c r="B176" s="7">
         <v>38.764044943820224</v>
       </c>
       <c r="C176" s="15">
         <v>47.160465691739013</v>
       </c>
       <c r="D176" s="7">
         <v>44.943820224719104</v>
       </c>
       <c r="E176" s="15">
         <v>50.009716319767755</v>
       </c>
       <c r="F176" s="9">
         <v>38.764044943820224</v>
       </c>
       <c r="G176" s="7">
         <v>48.876404494382022</v>
       </c>
       <c r="H176" s="15">
         <v>52.274421037608164</v>
       </c>
       <c r="I176" s="7">
@@ -34312,54 +34137,53 @@
       </c>
       <c r="J176" s="15">
         <v>51.264790111341398</v>
       </c>
       <c r="K176" s="9">
         <v>89.325842696629209</v>
       </c>
       <c r="L176" s="7">
         <v>48.314606741573037</v>
       </c>
       <c r="M176" s="15">
         <v>51.313278642814915</v>
       </c>
       <c r="N176" s="9">
         <v>48.295454545454547</v>
       </c>
       <c r="O176" s="9">
         <v>61.363636363636367</v>
       </c>
       <c r="P176" s="7">
         <v>46.292134831460672</v>
       </c>
       <c r="Q176" s="15">
         <v>50.404534360654246</v>
       </c>
-      <c r="R176" s="34"/>
       <c r="S176" s="24"/>
     </row>
-    <row r="177" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A177" s="5">
         <v>41684</v>
       </c>
       <c r="B177" s="7">
         <v>50.70422535211268</v>
       </c>
       <c r="C177" s="15">
         <v>48.420718901180059</v>
       </c>
       <c r="D177" s="7">
         <v>52.112676056338032</v>
       </c>
       <c r="E177" s="15">
         <v>48.912948447334209</v>
       </c>
       <c r="F177" s="9">
         <v>45.774647887323944</v>
       </c>
       <c r="G177" s="7">
         <v>59.154929577464792</v>
       </c>
       <c r="H177" s="15">
         <v>59.523126942221069</v>
       </c>
       <c r="I177" s="7">
@@ -34367,54 +34191,53 @@
       </c>
       <c r="J177" s="15">
         <v>53.258458953311894</v>
       </c>
       <c r="K177" s="9">
         <v>95.070422535211264</v>
       </c>
       <c r="L177" s="7">
         <v>51.408450704225352</v>
       </c>
       <c r="M177" s="15">
         <v>49.571521295250029</v>
       </c>
       <c r="N177" s="9">
         <v>49.285714285714285</v>
       </c>
       <c r="O177" s="9">
         <v>55.714285714285715</v>
       </c>
       <c r="P177" s="7">
         <v>53.239436619718312</v>
       </c>
       <c r="Q177" s="15">
         <v>51.937354907859444</v>
       </c>
-      <c r="R177" s="34"/>
       <c r="S177" s="24"/>
     </row>
-    <row r="178" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A178" s="5">
         <v>41712</v>
       </c>
       <c r="B178" s="7">
         <v>53.205128205128204</v>
       </c>
       <c r="C178" s="15">
         <v>50.60668125943922</v>
       </c>
       <c r="D178" s="7">
         <v>48.07692307692308</v>
       </c>
       <c r="E178" s="15">
         <v>46.456293547746746</v>
       </c>
       <c r="F178" s="9">
         <v>44.871794871794869</v>
       </c>
       <c r="G178" s="7">
         <v>55.194805194805198</v>
       </c>
       <c r="H178" s="15">
         <v>53.717788328837671</v>
       </c>
       <c r="I178" s="7">
@@ -34422,54 +34245,53 @@
       </c>
       <c r="J178" s="15">
         <v>52.687074189165159</v>
       </c>
       <c r="K178" s="9">
         <v>93.037974683544306</v>
       </c>
       <c r="L178" s="7">
         <v>51.898734177215189</v>
       </c>
       <c r="M178" s="15">
         <v>51.899709576348393</v>
       </c>
       <c r="N178" s="9">
         <v>51.92307692307692</v>
       </c>
       <c r="O178" s="9">
         <v>54.487179487179489</v>
       </c>
       <c r="P178" s="7">
         <v>51.931528387224589</v>
       </c>
       <c r="Q178" s="15">
         <v>51.073509380307442</v>
       </c>
-      <c r="R178" s="34"/>
       <c r="S178" s="24"/>
     </row>
-    <row r="179" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A179" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B179" s="7">
         <v>45.783132530120483</v>
       </c>
       <c r="C179" s="15">
         <v>50.38032736325426</v>
       </c>
       <c r="D179" s="7">
         <v>42.168674698795179</v>
       </c>
       <c r="E179" s="15">
         <v>46.064459895389334</v>
       </c>
       <c r="F179" s="9">
         <v>40.963855421686745</v>
       </c>
       <c r="G179" s="7">
         <v>51.219512195121951</v>
       </c>
       <c r="H179" s="15">
         <v>51.932408840887888</v>
       </c>
       <c r="I179" s="7">
@@ -34477,54 +34299,53 @@
       </c>
       <c r="J179" s="15">
         <v>53.006531927425826</v>
       </c>
       <c r="K179" s="9">
         <v>79.268292682926827</v>
       </c>
       <c r="L179" s="7">
         <v>43.373493975903614</v>
       </c>
       <c r="M179" s="15">
         <v>45.881132790478112</v>
       </c>
       <c r="N179" s="9">
         <v>43.975903614457835</v>
       </c>
       <c r="O179" s="9">
         <v>54.216867469879517</v>
       </c>
       <c r="P179" s="7">
         <v>47.352336173964147</v>
       </c>
       <c r="Q179" s="15">
         <v>49.452972163487082</v>
       </c>
-      <c r="R179" s="34"/>
       <c r="S179" s="24"/>
     </row>
-    <row r="180" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A180" s="5">
         <v>41773</v>
       </c>
       <c r="B180" s="7">
         <v>42.261904761904759</v>
       </c>
       <c r="C180" s="15">
         <v>41.803041982445613</v>
       </c>
       <c r="D180" s="7">
         <v>44.047619047619051</v>
       </c>
       <c r="E180" s="15">
         <v>44.883338477754322</v>
       </c>
       <c r="F180" s="9">
         <v>32.738095238095241</v>
       </c>
       <c r="G180" s="7">
         <v>49.404761904761905</v>
       </c>
       <c r="H180" s="15">
         <v>49.489251032584946</v>
       </c>
       <c r="I180" s="7">
@@ -34532,54 +34353,53 @@
       </c>
       <c r="J180" s="15">
         <v>51.431128328985011</v>
       </c>
       <c r="K180" s="9">
         <v>70.833333333333329</v>
       </c>
       <c r="L180" s="7">
         <v>38.095238095238095</v>
       </c>
       <c r="M180" s="15">
         <v>37.612818194217716</v>
       </c>
       <c r="N180" s="9">
         <v>44.047619047619051</v>
       </c>
       <c r="O180" s="9">
         <v>59.638554216867469</v>
       </c>
       <c r="P180" s="7">
         <v>45</v>
       </c>
       <c r="Q180" s="15">
         <v>45.043915603197519</v>
       </c>
-      <c r="R180" s="34"/>
       <c r="S180" s="24"/>
     </row>
-    <row r="181" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A181" s="5">
         <v>41804</v>
       </c>
       <c r="B181" s="7">
         <v>36.046511627906973</v>
       </c>
       <c r="C181" s="15">
         <v>40.007517804154482</v>
       </c>
       <c r="D181" s="7">
         <v>40.116279069767444</v>
       </c>
       <c r="E181" s="15">
         <v>44.244093689646547</v>
       </c>
       <c r="F181" s="9">
         <v>35.465116279069768</v>
       </c>
       <c r="G181" s="7">
         <v>52.325581395348834</v>
       </c>
       <c r="H181" s="15">
         <v>56.139600326481727</v>
       </c>
       <c r="I181" s="7">
@@ -34587,54 +34407,53 @@
       </c>
       <c r="J181" s="15">
         <v>52.123470603948427</v>
       </c>
       <c r="K181" s="9">
         <v>73.837209302325576</v>
       </c>
       <c r="L181" s="7">
         <v>44.767441860465119</v>
       </c>
       <c r="M181" s="15">
         <v>48.853644316567681</v>
       </c>
       <c r="N181" s="9">
         <v>38.953488372093027</v>
       </c>
       <c r="O181" s="9">
         <v>58.333333333333336</v>
       </c>
       <c r="P181" s="7">
         <v>45</v>
       </c>
       <c r="Q181" s="15">
         <v>48.273665348159774</v>
       </c>
-      <c r="R181" s="34"/>
       <c r="S181" s="24"/>
     </row>
-    <row r="182" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A182" s="5">
         <v>41834</v>
       </c>
       <c r="B182" s="7">
         <v>35.542168674698793</v>
       </c>
       <c r="C182" s="15">
         <v>39.051878535718679</v>
       </c>
       <c r="D182" s="7">
         <v>39.75903614457831</v>
       </c>
       <c r="E182" s="15">
         <v>44.702174112093694</v>
       </c>
       <c r="F182" s="9">
         <v>37.349397590361448</v>
       </c>
       <c r="G182" s="7">
         <v>42.073170731707314</v>
       </c>
       <c r="H182" s="15">
         <v>44.678627648017738</v>
       </c>
       <c r="I182" s="7">
@@ -34642,54 +34461,53 @@
       </c>
       <c r="J182" s="15">
         <v>58.236618769170974</v>
       </c>
       <c r="K182" s="9">
         <v>76.506024096385545</v>
       </c>
       <c r="L182" s="7">
         <v>41.463414634146339</v>
       </c>
       <c r="M182" s="15">
         <v>43.647559169924286</v>
       </c>
       <c r="N182" s="9">
         <v>38.554216867469883</v>
       </c>
       <c r="O182" s="9">
         <v>55.421686746987952</v>
       </c>
       <c r="P182" s="7">
         <v>43.213341169556273</v>
       </c>
       <c r="Q182" s="15">
         <v>46.063371646985075</v>
       </c>
-      <c r="R182" s="34"/>
       <c r="S182" s="24"/>
     </row>
-    <row r="183" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A183" s="5">
         <v>41865</v>
       </c>
       <c r="B183" s="7">
         <v>46.022727272727273</v>
       </c>
       <c r="C183" s="15">
         <v>47.909674566254218</v>
       </c>
       <c r="D183" s="7">
         <v>48.863636363636367</v>
       </c>
       <c r="E183" s="15">
         <v>49.778775297489368</v>
       </c>
       <c r="F183" s="9">
         <v>37.5</v>
       </c>
       <c r="G183" s="7">
         <v>51.704545454545453</v>
       </c>
       <c r="H183" s="15">
         <v>51.503072023229528</v>
       </c>
       <c r="I183" s="7">
@@ -34697,54 +34515,53 @@
       </c>
       <c r="J183" s="15">
         <v>53.304998454029274</v>
       </c>
       <c r="K183" s="9">
         <v>77.272727272727266</v>
       </c>
       <c r="L183" s="7">
         <v>44.252873563218394</v>
       </c>
       <c r="M183" s="15">
         <v>44.171719447791759</v>
       </c>
       <c r="N183" s="9">
         <v>46.590909090909093</v>
       </c>
       <c r="O183" s="9">
         <v>56.321839080459768</v>
       </c>
       <c r="P183" s="7">
         <v>48.964211076280044</v>
       </c>
       <c r="Q183" s="15">
         <v>49.333647957758828</v>
       </c>
-      <c r="R183" s="34"/>
       <c r="S183" s="24"/>
     </row>
-    <row r="184" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A184" s="5">
         <v>41896</v>
       </c>
       <c r="B184" s="7">
         <v>55.844155844155843</v>
       </c>
       <c r="C184" s="15">
         <v>51.468959631098436</v>
       </c>
       <c r="D184" s="7">
         <v>52.631578947368418</v>
       </c>
       <c r="E184" s="15">
         <v>49.375188218095992</v>
       </c>
       <c r="F184" s="9">
         <v>37.012987012987011</v>
       </c>
       <c r="G184" s="7">
         <v>53.896103896103895</v>
       </c>
       <c r="H184" s="15">
         <v>51.608960542681537</v>
       </c>
       <c r="I184" s="7">
@@ -34752,54 +34569,53 @@
       </c>
       <c r="J184" s="15">
         <v>52.851575482082794</v>
       </c>
       <c r="K184" s="9">
         <v>78.571428571428569</v>
       </c>
       <c r="L184" s="7">
         <v>48.684210526315788</v>
       </c>
       <c r="M184" s="15">
         <v>47.198605482227471</v>
       </c>
       <c r="N184" s="9">
         <v>50.649350649350652</v>
       </c>
       <c r="O184" s="9">
         <v>55.263157894736842</v>
       </c>
       <c r="P184" s="7">
         <v>52.470950102529045</v>
       </c>
       <c r="Q184" s="15">
         <v>50.500657871237237</v>
       </c>
-      <c r="R184" s="34"/>
       <c r="S184" s="24"/>
     </row>
-    <row r="185" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A185" s="5">
         <v>41913</v>
       </c>
       <c r="B185" s="7">
         <v>54.545454545454547</v>
       </c>
       <c r="C185" s="15">
         <v>49.563887774304085</v>
       </c>
       <c r="D185" s="7">
         <v>55.194805194805198</v>
       </c>
       <c r="E185" s="15">
         <v>50.256550516013071</v>
       </c>
       <c r="F185" s="9">
         <v>39.61038961038961</v>
       </c>
       <c r="G185" s="7">
         <v>58.55263157894737</v>
       </c>
       <c r="H185" s="15">
         <v>55.183129205499341</v>
       </c>
       <c r="I185" s="7">
@@ -34807,54 +34623,53 @@
       </c>
       <c r="J185" s="15">
         <v>52.286031952878368</v>
       </c>
       <c r="K185" s="9">
         <v>75.974025974025977</v>
       </c>
       <c r="L185" s="7">
         <v>49.342105263157897</v>
       </c>
       <c r="M185" s="15">
         <v>46.606727526227928</v>
       </c>
       <c r="N185" s="9">
         <v>53.289473684210527</v>
       </c>
       <c r="O185" s="9">
         <v>60.38961038961039</v>
       </c>
       <c r="P185" s="7">
         <v>53.786739576213257</v>
       </c>
       <c r="Q185" s="15">
         <v>50.779265394984563</v>
       </c>
-      <c r="R185" s="34"/>
       <c r="S185" s="24"/>
     </row>
-    <row r="186" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A186" s="5">
         <v>41957</v>
       </c>
       <c r="B186" s="7">
         <v>64.666666666666671</v>
       </c>
       <c r="C186" s="15">
         <v>53.893531072460341</v>
       </c>
       <c r="D186" s="7">
         <v>62.666666666666664</v>
       </c>
       <c r="E186" s="15">
         <v>54.093061727140366</v>
       </c>
       <c r="F186" s="9">
         <v>48</v>
       </c>
       <c r="G186" s="7">
         <v>62.5</v>
       </c>
       <c r="H186" s="15">
         <v>57.460478283411476</v>
       </c>
       <c r="I186" s="7">
@@ -34862,54 +34677,53 @@
       </c>
       <c r="J186" s="15">
         <v>51.728636672464035</v>
       </c>
       <c r="K186" s="9">
         <v>67.763157894736835</v>
       </c>
       <c r="L186" s="7">
         <v>52.631578947368418</v>
       </c>
       <c r="M186" s="15">
         <v>47.990535009358638</v>
       </c>
       <c r="N186" s="9">
         <v>59.868421052631582</v>
       </c>
       <c r="O186" s="9">
         <v>50.657894736842103</v>
       </c>
       <c r="P186" s="7">
         <v>59.150877192982456</v>
       </c>
       <c r="Q186" s="15">
         <v>53.033248552966974</v>
       </c>
-      <c r="R186" s="34"/>
       <c r="S186" s="24"/>
     </row>
-    <row r="187" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A187" s="5">
         <v>41987</v>
       </c>
       <c r="B187" s="7">
         <v>49.342105263157897</v>
       </c>
       <c r="C187" s="15">
         <v>49.578491418418153</v>
       </c>
       <c r="D187" s="7">
         <v>52</v>
       </c>
       <c r="E187" s="15">
         <v>52.537182217198577</v>
       </c>
       <c r="F187" s="9">
         <v>41.44736842105263</v>
       </c>
       <c r="G187" s="7">
         <v>53.94736842105263</v>
       </c>
       <c r="H187" s="15">
         <v>55.940340731149277</v>
       </c>
       <c r="I187" s="7">
@@ -34917,54 +34731,53 @@
       </c>
       <c r="J187" s="15">
         <v>52.848730933159771</v>
       </c>
       <c r="K187" s="9">
         <v>63.157894736842103</v>
       </c>
       <c r="L187" s="7">
         <v>46.710526315789473</v>
       </c>
       <c r="M187" s="15">
         <v>46.402706138731276</v>
       </c>
       <c r="N187" s="9">
         <v>58.55263157894737</v>
       </c>
       <c r="O187" s="9">
         <v>62.666666666666664</v>
       </c>
       <c r="P187" s="7">
         <v>51.466666666666661</v>
       </c>
       <c r="Q187" s="15">
         <v>51.461490287731408</v>
       </c>
-      <c r="R187" s="34"/>
       <c r="S187" s="24"/>
     </row>
-    <row r="188" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A188" s="5">
         <v>42018</v>
       </c>
       <c r="B188" s="7">
         <v>48.75</v>
       </c>
       <c r="C188" s="15">
         <v>58.755582112413052</v>
       </c>
       <c r="D188" s="7">
         <v>48.125</v>
       </c>
       <c r="E188" s="15">
         <v>53.557031486625334</v>
       </c>
       <c r="F188" s="9">
         <v>30.379746835443036</v>
       </c>
       <c r="G188" s="7">
         <v>55.625</v>
       </c>
       <c r="H188" s="15">
         <v>59.071088940335514</v>
       </c>
       <c r="I188" s="7">
@@ -34972,54 +34785,53 @@
       </c>
       <c r="J188" s="15">
         <v>50.986764177684542</v>
       </c>
       <c r="K188" s="9">
         <v>61.875</v>
       </c>
       <c r="L188" s="7">
         <v>41.875</v>
       </c>
       <c r="M188" s="15">
         <v>44.65041883484092</v>
       </c>
       <c r="N188" s="9">
         <v>57.5</v>
       </c>
       <c r="O188" s="9">
         <v>66.875</v>
       </c>
       <c r="P188" s="7">
         <v>49</v>
       </c>
       <c r="Q188" s="15">
         <v>53.404177110379877</v>
       </c>
-      <c r="R188" s="34"/>
       <c r="S188" s="24"/>
     </row>
-    <row r="189" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A189" s="5">
         <v>42050</v>
       </c>
       <c r="B189" s="7">
         <v>48.170731707317074</v>
       </c>
       <c r="C189" s="15">
         <v>45.861513143138339</v>
       </c>
       <c r="D189" s="7">
         <v>51.851851851851855</v>
       </c>
       <c r="E189" s="15">
         <v>48.034955021824793</v>
       </c>
       <c r="F189" s="9">
         <v>34.146341463414636</v>
       </c>
       <c r="G189" s="7">
         <v>53.658536585365852</v>
       </c>
       <c r="H189" s="15">
         <v>53.688226328405527</v>
       </c>
       <c r="I189" s="7">
@@ -35027,54 +34839,53 @@
       </c>
       <c r="J189" s="15">
         <v>49.651472432766276</v>
       </c>
       <c r="K189" s="9">
         <v>60.365853658536587</v>
       </c>
       <c r="L189" s="7">
         <v>45.731707317073173</v>
       </c>
       <c r="M189" s="15">
         <v>44.720250180631346</v>
       </c>
       <c r="N189" s="9">
         <v>50</v>
       </c>
       <c r="O189" s="9">
         <v>64.375</v>
       </c>
       <c r="P189" s="7">
         <v>49.760614272809406</v>
       </c>
       <c r="Q189" s="15">
         <v>48.391283421353258</v>
       </c>
-      <c r="R189" s="34"/>
       <c r="S189" s="24"/>
     </row>
-    <row r="190" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A190" s="5">
         <v>42078</v>
       </c>
       <c r="B190" s="7">
         <v>47.61904761904762</v>
       </c>
       <c r="C190" s="15">
         <v>45.703716316109563</v>
       </c>
       <c r="D190" s="7">
         <v>50.609756097560975</v>
       </c>
       <c r="E190" s="15">
         <v>48.716379292342189</v>
       </c>
       <c r="F190" s="9">
         <v>40.853658536585364</v>
       </c>
       <c r="G190" s="7">
         <v>52.976190476190474</v>
       </c>
       <c r="H190" s="15">
         <v>51.574115055867125</v>
       </c>
       <c r="I190" s="7">
@@ -35082,54 +34893,53 @@
       </c>
       <c r="J190" s="15">
         <v>50.835790135900311</v>
       </c>
       <c r="K190" s="9">
         <v>67.857142857142861</v>
       </c>
       <c r="L190" s="7">
         <v>46.341463414634148</v>
       </c>
       <c r="M190" s="15">
         <v>45.864738883683657</v>
       </c>
       <c r="N190" s="9">
         <v>54.166666666666664</v>
       </c>
       <c r="O190" s="9">
         <v>60.843373493975903</v>
       </c>
       <c r="P190" s="7">
         <v>49.390243902439025</v>
       </c>
       <c r="Q190" s="15">
         <v>48.538947936780573</v>
       </c>
-      <c r="R190" s="34"/>
       <c r="S190" s="24"/>
     </row>
-    <row r="191" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A191" s="5">
         <v>42109</v>
       </c>
       <c r="B191" s="7">
         <v>39.516129032258064</v>
       </c>
       <c r="C191" s="15">
         <v>43.706178726480886</v>
       </c>
       <c r="D191" s="7">
         <v>40.322580645161288</v>
       </c>
       <c r="E191" s="15">
         <v>44.284581258686785</v>
       </c>
       <c r="F191" s="9">
         <v>32.258064516129032</v>
       </c>
       <c r="G191" s="7">
         <v>54.032258064516128</v>
       </c>
       <c r="H191" s="15">
         <v>55.001238936694087</v>
       </c>
       <c r="I191" s="7">
@@ -35137,54 +34947,53 @@
       </c>
       <c r="J191" s="15">
         <v>52.567823647183843</v>
       </c>
       <c r="K191" s="9">
         <v>69.047619047619051</v>
       </c>
       <c r="L191" s="7">
         <v>42.741935483870968</v>
       </c>
       <c r="M191" s="15">
         <v>44.909510659440457</v>
       </c>
       <c r="N191" s="9">
         <v>49.206349206349209</v>
       </c>
       <c r="O191" s="9">
         <v>56.349206349206348</v>
       </c>
       <c r="P191" s="7">
         <v>46.116231438812086</v>
       </c>
       <c r="Q191" s="15">
         <v>48.093866645697211</v>
       </c>
-      <c r="R191" s="34"/>
       <c r="S191" s="24"/>
     </row>
-    <row r="192" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A192" s="5">
         <v>42139</v>
       </c>
       <c r="B192" s="7">
         <v>49.305555555555557</v>
       </c>
       <c r="C192" s="15">
         <v>48.7227676715287</v>
       </c>
       <c r="D192" s="7">
         <v>50.694444444444443</v>
       </c>
       <c r="E192" s="15">
         <v>51.084237908059983</v>
       </c>
       <c r="F192" s="9">
         <v>32.638888888888886</v>
       </c>
       <c r="G192" s="7">
         <v>55.555555555555557</v>
       </c>
       <c r="H192" s="15">
         <v>55.13221662406557</v>
       </c>
       <c r="I192" s="7">
@@ -35192,54 +35001,53 @@
       </c>
       <c r="J192" s="15">
         <v>52.427561490107209</v>
       </c>
       <c r="K192" s="9">
         <v>73.239436619718305</v>
       </c>
       <c r="L192" s="7">
         <v>46.527777777777779</v>
       </c>
       <c r="M192" s="15">
         <v>45.949739069943284</v>
       </c>
       <c r="N192" s="9">
         <v>50.694444444444443</v>
       </c>
       <c r="O192" s="9">
         <v>61.805555555555557</v>
       </c>
       <c r="P192" s="7">
         <v>50.972222222222214</v>
       </c>
       <c r="Q192" s="15">
         <v>50.663304552740954</v>
       </c>
-      <c r="R192" s="34"/>
       <c r="S192" s="24"/>
     </row>
-    <row r="193" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A193" s="5">
         <v>42170</v>
       </c>
       <c r="B193" s="7">
         <v>45.138888888888886</v>
       </c>
       <c r="C193" s="15">
         <v>50.302930823203305</v>
       </c>
       <c r="D193" s="7">
         <v>46.478873239436616</v>
       </c>
       <c r="E193" s="15">
         <v>51.182614713735383</v>
       </c>
       <c r="F193" s="9">
         <v>34.507042253521128</v>
       </c>
       <c r="G193" s="7">
         <v>50.694444444444443</v>
       </c>
       <c r="H193" s="15">
         <v>53.33952093270193</v>
       </c>
       <c r="I193" s="7">
@@ -35247,54 +35055,53 @@
       </c>
       <c r="J193" s="15">
         <v>49.492504624228296</v>
       </c>
       <c r="K193" s="9">
         <v>77.083333333333329</v>
       </c>
       <c r="L193" s="7">
         <v>43.661971830985912</v>
       </c>
       <c r="M193" s="15">
         <v>47.375002438604334</v>
       </c>
       <c r="N193" s="9">
         <v>45.774647887323944</v>
       </c>
       <c r="O193" s="9">
         <v>61.971830985915496</v>
       </c>
       <c r="P193" s="7">
         <v>47.055946791862276</v>
       </c>
       <c r="Q193" s="15">
         <v>50.338514706494649</v>
       </c>
-      <c r="R193" s="34"/>
       <c r="S193" s="24"/>
     </row>
-    <row r="194" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A194" s="5">
         <v>42200</v>
       </c>
       <c r="B194" s="7">
         <v>46.323529411764703</v>
       </c>
       <c r="C194" s="15">
         <v>49.791956533914032</v>
       </c>
       <c r="D194" s="7">
         <v>44.029850746268657</v>
       </c>
       <c r="E194" s="15">
         <v>48.84574370086856</v>
       </c>
       <c r="F194" s="9">
         <v>34.328358208955223</v>
       </c>
       <c r="G194" s="7">
         <v>52.941176470588232</v>
       </c>
       <c r="H194" s="15">
         <v>55.455413064044535</v>
       </c>
       <c r="I194" s="7">
@@ -35302,54 +35109,53 @@
       </c>
       <c r="J194" s="15">
         <v>50.894803837386078</v>
       </c>
       <c r="K194" s="9">
         <v>75</v>
       </c>
       <c r="L194" s="7">
         <v>44.029850746268657</v>
       </c>
       <c r="M194" s="15">
         <v>45.95036958907783</v>
       </c>
       <c r="N194" s="9">
         <v>47.058823529411768</v>
       </c>
       <c r="O194" s="9">
         <v>63.235294117647058</v>
       </c>
       <c r="P194" s="7">
         <v>47.46488147497805</v>
       </c>
       <c r="Q194" s="15">
         <v>50.187657345058213</v>
       </c>
-      <c r="R194" s="34"/>
       <c r="S194" s="24"/>
     </row>
-    <row r="195" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A195" s="5">
         <v>42231</v>
       </c>
       <c r="B195" s="7">
         <v>49.180327868852459</v>
       </c>
       <c r="C195" s="15">
         <v>50.908824849947443</v>
       </c>
       <c r="D195" s="7">
         <v>50.819672131147541</v>
       </c>
       <c r="E195" s="15">
         <v>53.024953908971909</v>
       </c>
       <c r="F195" s="9">
         <v>36.065573770491802</v>
       </c>
       <c r="G195" s="7">
         <v>52.5</v>
       </c>
       <c r="H195" s="15">
         <v>52.717121408096972</v>
       </c>
       <c r="I195" s="7">
@@ -35357,54 +35163,53 @@
       </c>
       <c r="J195" s="15">
         <v>49.32541239097462</v>
       </c>
       <c r="K195" s="9">
         <v>76.271186440677965</v>
       </c>
       <c r="L195" s="7">
         <v>45.081967213114751</v>
       </c>
       <c r="M195" s="15">
         <v>44.801875665873233</v>
       </c>
       <c r="N195" s="9">
         <v>49.152542372881356</v>
       </c>
       <c r="O195" s="9">
         <v>52.459016393442624</v>
       </c>
       <c r="P195" s="7">
         <v>49.516393442622949</v>
       </c>
       <c r="Q195" s="15">
         <v>50.155637644772831</v>
       </c>
-      <c r="R195" s="34"/>
       <c r="S195" s="24"/>
     </row>
-    <row r="196" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A196" s="5">
         <v>42261</v>
       </c>
       <c r="B196" s="7">
         <v>51.492537313432834</v>
       </c>
       <c r="C196" s="15">
         <v>47.65922362832174</v>
       </c>
       <c r="D196" s="7">
         <v>55.970149253731343</v>
       </c>
       <c r="E196" s="15">
         <v>52.936465852375285</v>
       </c>
       <c r="F196" s="9">
         <v>35.820895522388057</v>
       </c>
       <c r="G196" s="7">
         <v>53.731343283582092</v>
       </c>
       <c r="H196" s="15">
         <v>51.793054770663851</v>
       </c>
       <c r="I196" s="7">
@@ -35412,54 +35217,53 @@
       </c>
       <c r="J196" s="15">
         <v>47.685598530855174</v>
       </c>
       <c r="K196" s="9">
         <v>77.611940298507463</v>
       </c>
       <c r="L196" s="7">
         <v>50.746268656716417</v>
       </c>
       <c r="M196" s="15">
         <v>49.165112648971757</v>
       </c>
       <c r="N196" s="9">
         <v>52.238805970149251</v>
       </c>
       <c r="O196" s="9">
         <v>49.253731343283583</v>
       </c>
       <c r="P196" s="7">
         <v>51.492537313432834</v>
       </c>
       <c r="Q196" s="15">
         <v>49.84789108623756</v>
       </c>
-      <c r="R196" s="34"/>
       <c r="S196" s="24"/>
     </row>
-    <row r="197" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A197" s="5">
         <v>42292</v>
       </c>
       <c r="B197" s="7">
         <v>53.174603174603178</v>
       </c>
       <c r="C197" s="15">
         <v>48.274411706073714</v>
       </c>
       <c r="D197" s="7">
         <v>55.645161290322584</v>
       </c>
       <c r="E197" s="15">
         <v>51.13189061172033</v>
       </c>
       <c r="F197" s="9">
         <v>39.516129032258064</v>
       </c>
       <c r="G197" s="7">
         <v>53.968253968253968</v>
       </c>
       <c r="H197" s="15">
         <v>50.709073550857518</v>
       </c>
       <c r="I197" s="7">
@@ -35467,54 +35271,53 @@
       </c>
       <c r="J197" s="15">
         <v>49.213121939638093</v>
       </c>
       <c r="K197" s="9">
         <v>73.80952380952381</v>
       </c>
       <c r="L197" s="7">
         <v>47.58064516129032</v>
       </c>
       <c r="M197" s="15">
         <v>45.419348892858352</v>
       </c>
       <c r="N197" s="9">
         <v>51.587301587301589</v>
       </c>
       <c r="O197" s="9">
         <v>53.225806451612904</v>
       </c>
       <c r="P197" s="7">
         <v>51.597542242703526</v>
       </c>
       <c r="Q197" s="15">
         <v>48.949569340229594</v>
       </c>
-      <c r="R197" s="34"/>
       <c r="S197" s="24"/>
     </row>
-    <row r="198" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A198" s="5">
         <v>42323</v>
       </c>
       <c r="B198" s="7">
         <v>50.297619047619051</v>
       </c>
       <c r="C198" s="15">
         <v>41.535526044280594</v>
       </c>
       <c r="D198" s="7">
         <v>50.898203592814369</v>
       </c>
       <c r="E198" s="15">
         <v>43.388171075066019</v>
       </c>
       <c r="F198" s="9">
         <v>38.554216867469883</v>
       </c>
       <c r="G198" s="7">
         <v>51.49700598802395</v>
       </c>
       <c r="H198" s="15">
         <v>48.031657320437517</v>
       </c>
       <c r="I198" s="7">
@@ -35522,54 +35325,53 @@
       </c>
       <c r="J198" s="15">
         <v>50.363772352483672</v>
       </c>
       <c r="K198" s="9">
         <v>75.149700598802397</v>
       </c>
       <c r="L198" s="7">
         <v>46.407185628742518</v>
       </c>
       <c r="M198" s="15">
         <v>42.618496436579591</v>
       </c>
       <c r="N198" s="9">
         <v>48.192771084337352</v>
       </c>
       <c r="O198" s="9">
         <v>43.072289156626503</v>
       </c>
       <c r="P198" s="7">
         <v>50.117621899059024</v>
       </c>
       <c r="Q198" s="15">
         <v>45.187524645769479</v>
       </c>
-      <c r="R198" s="34"/>
       <c r="S198" s="24"/>
     </row>
-    <row r="199" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A199" s="5">
         <v>42353</v>
       </c>
       <c r="B199" s="7">
         <v>43.956043956043956</v>
       </c>
       <c r="C199" s="15">
         <v>44.933935167239873</v>
       </c>
       <c r="D199" s="7">
         <v>45</v>
       </c>
       <c r="E199" s="15">
         <v>45.630306713386162</v>
       </c>
       <c r="F199" s="9">
         <v>34.831460674157306</v>
       </c>
       <c r="G199" s="7">
         <v>48.35164835164835</v>
       </c>
       <c r="H199" s="15">
         <v>51.073828182776666</v>
       </c>
       <c r="I199" s="7">
@@ -35577,54 +35379,53 @@
       </c>
       <c r="J199" s="15">
         <v>50.877316949369117</v>
       </c>
       <c r="K199" s="9">
         <v>77.222222222222229</v>
       </c>
       <c r="L199" s="7">
         <v>47.19101123595506</v>
       </c>
       <c r="M199" s="15">
         <v>47.218709097276694</v>
       </c>
       <c r="N199" s="9">
         <v>41.666666666666664</v>
       </c>
       <c r="O199" s="9">
         <v>46.067415730337082</v>
       </c>
       <c r="P199" s="7">
         <v>47.455296264285025</v>
       </c>
       <c r="Q199" s="15">
         <v>47.946819222009708</v>
       </c>
-      <c r="R199" s="34"/>
       <c r="S199" s="24"/>
     </row>
-    <row r="200" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A200" s="5">
         <v>42385</v>
       </c>
       <c r="B200" s="7">
         <v>30.337078651685392</v>
       </c>
       <c r="C200" s="15">
         <v>36.385633442329329</v>
       </c>
       <c r="D200" s="7">
         <v>37.222222222222221</v>
       </c>
       <c r="E200" s="15">
         <v>41.074786454007217</v>
       </c>
       <c r="F200" s="9">
         <v>28.888888888888889</v>
       </c>
       <c r="G200" s="7">
         <v>42.696629213483149</v>
       </c>
       <c r="H200" s="15">
         <v>44.903573595167636</v>
       </c>
       <c r="I200" s="7">
@@ -35632,54 +35433,53 @@
       </c>
       <c r="J200" s="15">
         <v>54.483771523766201</v>
       </c>
       <c r="K200" s="9">
         <v>85.955056179775283</v>
       </c>
       <c r="L200" s="7">
         <v>42.777777777777779</v>
       </c>
       <c r="M200" s="15">
         <v>45.535353951488275</v>
       </c>
       <c r="N200" s="9">
         <v>39.325842696629216</v>
       </c>
       <c r="O200" s="9">
         <v>39.444444444444443</v>
       </c>
       <c r="P200" s="7">
         <v>41.50561797752809</v>
       </c>
       <c r="Q200" s="15">
         <v>44.476623793351727</v>
       </c>
-      <c r="R200" s="34"/>
       <c r="S200" s="24"/>
     </row>
-    <row r="201" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A201" s="5">
         <v>42416</v>
       </c>
       <c r="B201" s="7">
         <v>45.408163265306122</v>
       </c>
       <c r="C201" s="15">
         <v>43.497735696641925</v>
       </c>
       <c r="D201" s="7">
         <v>50.510204081632651</v>
       </c>
       <c r="E201" s="15">
         <v>46.715743682657141</v>
       </c>
       <c r="F201" s="9">
         <v>32.8125</v>
       </c>
       <c r="G201" s="7">
         <v>47.916666666666664</v>
       </c>
       <c r="H201" s="15">
         <v>47.413985254658371</v>
       </c>
       <c r="I201" s="7">
@@ -35687,54 +35487,53 @@
       </c>
       <c r="J201" s="15">
         <v>53.618704243855689</v>
       </c>
       <c r="K201" s="9">
         <v>90.721649484536087</v>
       </c>
       <c r="L201" s="7">
         <v>46.907216494845358</v>
       </c>
       <c r="M201" s="15">
         <v>46.198772866025834</v>
       </c>
       <c r="N201" s="9">
         <v>40.72164948453608</v>
       </c>
       <c r="O201" s="9">
         <v>44.845360824742265</v>
       </c>
       <c r="P201" s="7">
         <v>48.870099586226239</v>
       </c>
       <c r="Q201" s="15">
         <v>47.488988348767791</v>
       </c>
-      <c r="R201" s="34"/>
       <c r="S201" s="24"/>
     </row>
-    <row r="202" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A202" s="5">
         <v>42445</v>
       </c>
       <c r="B202" s="7">
         <v>50</v>
       </c>
       <c r="C202" s="15">
         <v>48.584032107045381</v>
       </c>
       <c r="D202" s="7">
         <v>53.723404255319146</v>
       </c>
       <c r="E202" s="15">
         <v>52.129739184160627</v>
       </c>
       <c r="F202" s="9">
         <v>36.170212765957444</v>
       </c>
       <c r="G202" s="7">
         <v>51.595744680851062</v>
       </c>
       <c r="H202" s="15">
         <v>50.385711765139668</v>
       </c>
       <c r="I202" s="7">
@@ -35742,54 +35541,53 @@
       </c>
       <c r="J202" s="15">
         <v>53.1426545396452</v>
       </c>
       <c r="K202" s="9">
         <v>87.765957446808514</v>
       </c>
       <c r="L202" s="7">
         <v>46.808510638297875</v>
       </c>
       <c r="M202" s="15">
         <v>45.846970873850523</v>
       </c>
       <c r="N202" s="9">
         <v>48.404255319148938</v>
       </c>
       <c r="O202" s="9">
         <v>51.086956521739133</v>
       </c>
       <c r="P202" s="7">
         <v>50.851063829787229</v>
       </c>
       <c r="Q202" s="15">
         <v>50.01782169396828</v>
       </c>
-      <c r="R202" s="34"/>
       <c r="S202" s="24"/>
     </row>
-    <row r="203" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A203" s="5">
         <v>42476</v>
       </c>
       <c r="B203" s="7">
         <v>54.455445544554458</v>
       </c>
       <c r="C203" s="15">
         <v>60.873608604170741</v>
       </c>
       <c r="D203" s="7">
         <v>54.5</v>
       </c>
       <c r="E203" s="15">
         <v>59.843438450313847</v>
       </c>
       <c r="F203" s="9">
         <v>37.623762376237622</v>
       </c>
       <c r="G203" s="7">
         <v>52.970297029702969</v>
       </c>
       <c r="H203" s="15">
         <v>54.380741796284894</v>
       </c>
       <c r="I203" s="7">
@@ -35797,54 +35595,53 @@
       </c>
       <c r="J203" s="15">
         <v>51.394183474112602</v>
       </c>
       <c r="K203" s="9">
         <v>77.722772277227719</v>
       </c>
       <c r="L203" s="7">
         <v>46.534653465346537</v>
       </c>
       <c r="M203" s="15">
         <v>48.489163709051816</v>
       </c>
       <c r="N203" s="9">
         <v>50.495049504950494</v>
       </c>
       <c r="O203" s="9">
         <v>55.940594059405939</v>
       </c>
       <c r="P203" s="7">
         <v>52.286138613861382</v>
       </c>
       <c r="Q203" s="15">
         <v>54.996227206786784</v>
       </c>
-      <c r="R203" s="34"/>
       <c r="S203" s="24"/>
     </row>
-    <row r="204" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A204" s="5">
         <v>42506</v>
       </c>
       <c r="B204" s="7">
         <v>51.769911504424776</v>
       </c>
       <c r="C204" s="15">
         <v>51.011822993932213</v>
       </c>
       <c r="D204" s="7">
         <v>49.557522123893804</v>
       </c>
       <c r="E204" s="15">
         <v>49.449696116083942</v>
       </c>
       <c r="F204" s="9">
         <v>33.185840707964601</v>
       </c>
       <c r="G204" s="7">
         <v>50.884955752212392</v>
       </c>
       <c r="H204" s="15">
         <v>50.386591385476621</v>
       </c>
       <c r="I204" s="7">
@@ -35852,54 +35649,53 @@
       </c>
       <c r="J204" s="15">
         <v>53.847528466549193</v>
       </c>
       <c r="K204" s="9">
         <v>80.088495575221245</v>
       </c>
       <c r="L204" s="7">
         <v>48.230088495575224</v>
       </c>
       <c r="M204" s="15">
         <v>47.656314712446679</v>
       </c>
       <c r="N204" s="9">
         <v>46.875</v>
       </c>
       <c r="O204" s="9">
         <v>54.054054054054056</v>
       </c>
       <c r="P204" s="7">
         <v>51.061946902654867</v>
       </c>
       <c r="Q204" s="15">
         <v>50.470390734897727</v>
       </c>
-      <c r="R204" s="34"/>
       <c r="S204" s="24"/>
     </row>
-    <row r="205" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A205" s="5">
         <v>42537</v>
       </c>
       <c r="B205" s="7">
         <v>47.142857142857146</v>
       </c>
       <c r="C205" s="15">
         <v>52.337855109065551</v>
       </c>
       <c r="D205" s="7">
         <v>48.07692307692308</v>
       </c>
       <c r="E205" s="15">
         <v>52.760895960359939</v>
       </c>
       <c r="F205" s="9">
         <v>38.46153846153846</v>
       </c>
       <c r="G205" s="7">
         <v>50.96153846153846</v>
       </c>
       <c r="H205" s="15">
         <v>52.933216257024384</v>
       </c>
       <c r="I205" s="7">
@@ -35907,54 +35703,53 @@
       </c>
       <c r="J205" s="15">
         <v>53.141766651038793</v>
       </c>
       <c r="K205" s="9">
         <v>81.428571428571431</v>
       </c>
       <c r="L205" s="7">
         <v>45.192307692307693</v>
       </c>
       <c r="M205" s="15">
         <v>48.859326201405615</v>
       </c>
       <c r="N205" s="9">
         <v>50</v>
       </c>
       <c r="O205" s="9">
         <v>52.884615384615387</v>
       </c>
       <c r="P205" s="7">
         <v>48.941391941391949</v>
       </c>
       <c r="Q205" s="15">
         <v>52.006612035778858</v>
       </c>
-      <c r="R205" s="34"/>
       <c r="S205" s="24"/>
     </row>
-    <row r="206" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A206" s="5">
         <v>42567</v>
       </c>
       <c r="B206" s="7">
         <v>43.684210526315788</v>
       </c>
       <c r="C206" s="15">
         <v>46.11943529107478</v>
       </c>
       <c r="D206" s="7">
         <v>47.340425531914896</v>
       </c>
       <c r="E206" s="15">
         <v>51.638466980900326</v>
       </c>
       <c r="F206" s="9">
         <v>35.869565217391305</v>
       </c>
       <c r="G206" s="7">
         <v>48.94736842105263</v>
       </c>
       <c r="H206" s="15">
         <v>50.972467889685163</v>
       </c>
       <c r="I206" s="7">
@@ -35962,54 +35757,53 @@
       </c>
       <c r="J206" s="15">
         <v>52.229866647668665</v>
       </c>
       <c r="K206" s="9">
         <v>72.10526315789474</v>
       </c>
       <c r="L206" s="7">
         <v>48.924731182795696</v>
       </c>
       <c r="M206" s="15">
         <v>50.588548020808759</v>
       </c>
       <c r="N206" s="9">
         <v>44.736842105263158</v>
       </c>
       <c r="O206" s="9">
         <v>58.94736842105263</v>
       </c>
       <c r="P206" s="7">
         <v>48.095136606100013</v>
       </c>
       <c r="Q206" s="15">
         <v>50.309756966027535</v>
       </c>
-      <c r="R206" s="34"/>
       <c r="S206" s="24"/>
     </row>
-    <row r="207" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A207" s="5">
         <v>42598</v>
       </c>
       <c r="B207" s="7">
         <v>44.505494505494504</v>
       </c>
       <c r="C207" s="15">
         <v>45.576664028819962</v>
       </c>
       <c r="D207" s="7">
         <v>42.857142857142854</v>
       </c>
       <c r="E207" s="15">
         <v>45.578181694997951</v>
       </c>
       <c r="F207" s="9">
         <v>34.615384615384613</v>
       </c>
       <c r="G207" s="7">
         <v>45.604395604395606</v>
       </c>
       <c r="H207" s="15">
         <v>45.771501034710987</v>
       </c>
       <c r="I207" s="7">
@@ -36017,54 +35811,53 @@
       </c>
       <c r="J207" s="15">
         <v>52.746423253929009</v>
       </c>
       <c r="K207" s="9">
         <v>64.835164835164832</v>
       </c>
       <c r="L207" s="7">
         <v>50</v>
       </c>
       <c r="M207" s="15">
         <v>49.826464894182351</v>
       </c>
       <c r="N207" s="9">
         <v>46.153846153846153</v>
       </c>
       <c r="O207" s="9">
         <v>61.53846153846154</v>
       </c>
       <c r="P207" s="7">
         <v>47.142857142857146</v>
       </c>
       <c r="Q207" s="15">
         <v>47.899846981328054</v>
       </c>
-      <c r="R207" s="34"/>
       <c r="S207" s="24"/>
     </row>
-    <row r="208" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A208" s="5">
         <v>42629</v>
       </c>
       <c r="B208" s="7">
         <v>53.061224489795919</v>
       </c>
       <c r="C208" s="15">
         <v>49.036636325868599</v>
       </c>
       <c r="D208" s="7">
         <v>51.530612244897959</v>
       </c>
       <c r="E208" s="15">
         <v>49.401287253420691</v>
       </c>
       <c r="F208" s="9">
         <v>40.104166666666664</v>
       </c>
       <c r="G208" s="7">
         <v>49.489795918367349</v>
       </c>
       <c r="H208" s="15">
         <v>47.773050059203413</v>
       </c>
       <c r="I208" s="7">
@@ -36072,54 +35865,53 @@
       </c>
       <c r="J208" s="15">
         <v>52.922025561843611</v>
       </c>
       <c r="K208" s="9">
         <v>59.693877551020407</v>
       </c>
       <c r="L208" s="7">
         <v>51.03092783505155</v>
       </c>
       <c r="M208" s="15">
         <v>49.778329823055998</v>
       </c>
       <c r="N208" s="9">
         <v>51.530612244897959</v>
       </c>
       <c r="O208" s="9">
         <v>63.775510204081634</v>
       </c>
       <c r="P208" s="7">
         <v>51.124552913949088</v>
       </c>
       <c r="Q208" s="15">
         <v>49.78226580467846</v>
       </c>
-      <c r="R208" s="34"/>
       <c r="S208" s="24"/>
     </row>
-    <row r="209" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A209" s="5">
         <v>42659</v>
       </c>
       <c r="B209" s="7">
         <v>48.901098901098898</v>
       </c>
       <c r="C209" s="15">
         <v>44.220359378258344</v>
       </c>
       <c r="D209" s="7">
         <v>49.450549450549453</v>
       </c>
       <c r="E209" s="15">
         <v>45.304946850813472</v>
       </c>
       <c r="F209" s="9">
         <v>33.516483516483518</v>
       </c>
       <c r="G209" s="7">
         <v>50.549450549450547</v>
       </c>
       <c r="H209" s="15">
         <v>47.589832210147769</v>
       </c>
       <c r="I209" s="7">
@@ -36127,54 +35919,53 @@
       </c>
       <c r="J209" s="15">
         <v>53.367631139477922</v>
       </c>
       <c r="K209" s="9">
         <v>59.444444444444443</v>
       </c>
       <c r="L209" s="7">
         <v>48.35164835164835</v>
       </c>
       <c r="M209" s="15">
         <v>46.382260729040205</v>
       </c>
       <c r="N209" s="9">
         <v>46.703296703296701</v>
       </c>
       <c r="O209" s="9">
         <v>50.561797752808985</v>
       </c>
       <c r="P209" s="7">
         <v>49.780219780219781</v>
       </c>
       <c r="Q209" s="15">
         <v>47.373006061547542</v>
       </c>
-      <c r="R209" s="34"/>
       <c r="S209" s="24"/>
     </row>
-    <row r="210" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A210" s="5">
         <v>42690</v>
       </c>
       <c r="B210" s="7">
         <v>58.333333333333336</v>
       </c>
       <c r="C210" s="15">
         <v>47.953783106795953</v>
       </c>
       <c r="D210" s="7">
         <v>59.444444444444443</v>
       </c>
       <c r="E210" s="15">
         <v>50.034263487594295</v>
       </c>
       <c r="F210" s="9">
         <v>38.764044943820224</v>
       </c>
       <c r="G210" s="7">
         <v>50</v>
       </c>
       <c r="H210" s="15">
         <v>46.956198461430475</v>
       </c>
       <c r="I210" s="7">
@@ -36182,54 +35973,53 @@
       </c>
       <c r="J210" s="15">
         <v>49.110995787392483</v>
       </c>
       <c r="K210" s="9">
         <v>65.555555555555557</v>
       </c>
       <c r="L210" s="7">
         <v>50.555555555555557</v>
       </c>
       <c r="M210" s="15">
         <v>46.684233873222396</v>
       </c>
       <c r="N210" s="9">
         <v>50</v>
       </c>
       <c r="O210" s="9">
         <v>53.888888888888886</v>
       </c>
       <c r="P210" s="7">
         <v>53.666666666666664</v>
       </c>
       <c r="Q210" s="15">
         <v>48.14789494328712</v>
       </c>
-      <c r="R210" s="34"/>
       <c r="S210" s="24"/>
     </row>
-    <row r="211" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A211" s="5">
         <v>42720</v>
       </c>
       <c r="B211" s="7">
         <v>46.875</v>
       </c>
       <c r="C211" s="15">
         <v>49.043477420341674</v>
       </c>
       <c r="D211" s="7">
         <v>50.625</v>
       </c>
       <c r="E211" s="15">
         <v>51.801720833789268</v>
       </c>
       <c r="F211" s="9">
         <v>39.240506329113927</v>
       </c>
       <c r="G211" s="7">
         <v>44.303797468354432</v>
       </c>
       <c r="H211" s="15">
         <v>46.896633537697916</v>
       </c>
       <c r="I211" s="7">
@@ -36237,54 +36027,53 @@
       </c>
       <c r="J211" s="15">
         <v>43.667951365369845</v>
       </c>
       <c r="K211" s="9">
         <v>63.924050632911396</v>
       </c>
       <c r="L211" s="7">
         <v>47.468354430379748</v>
       </c>
       <c r="M211" s="15">
         <v>47.674930674271138</v>
       </c>
       <c r="N211" s="9">
         <v>42.307692307692307</v>
       </c>
       <c r="O211" s="9">
         <v>56.875</v>
       </c>
       <c r="P211" s="7">
         <v>46.841772151898738</v>
       </c>
       <c r="Q211" s="15">
         <v>47.816942766293963</v>
       </c>
-      <c r="R211" s="34"/>
       <c r="S211" s="24"/>
     </row>
-    <row r="212" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A212" s="5">
         <v>42751</v>
       </c>
       <c r="B212" s="7">
         <v>41.954022988505749</v>
       </c>
       <c r="C212" s="15">
         <v>50.277167392575407</v>
       </c>
       <c r="D212" s="7">
         <v>45.930232558139537</v>
       </c>
       <c r="E212" s="15">
         <v>50.037079414080637</v>
       </c>
       <c r="F212" s="9">
         <v>33.720930232558139</v>
       </c>
       <c r="G212" s="7">
         <v>47.093023255813954</v>
       </c>
       <c r="H212" s="15">
         <v>49.40060645155085</v>
       </c>
       <c r="I212" s="7">
@@ -36292,54 +36081,53 @@
       </c>
       <c r="J212" s="15">
         <v>51.287725402707942</v>
       </c>
       <c r="K212" s="9">
         <v>72.352941176470594</v>
       </c>
       <c r="L212" s="7">
         <v>45.348837209302324</v>
       </c>
       <c r="M212" s="15">
         <v>47.953790511001749</v>
       </c>
       <c r="N212" s="9">
         <v>44.186046511627907</v>
       </c>
       <c r="O212" s="9">
         <v>70.348837209302332</v>
       </c>
       <c r="P212" s="7">
         <v>46.414060411654638</v>
       </c>
       <c r="Q212" s="15">
         <v>49.791273834383318</v>
       </c>
-      <c r="R212" s="34"/>
       <c r="S212" s="24"/>
     </row>
-    <row r="213" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A213" s="5">
         <v>42782</v>
       </c>
       <c r="B213" s="7">
         <v>53.888888888888886</v>
       </c>
       <c r="C213" s="15">
         <v>51.70115862135296</v>
       </c>
       <c r="D213" s="7">
         <v>57.865168539325843</v>
       </c>
       <c r="E213" s="15">
         <v>53.950805115092315</v>
       </c>
       <c r="F213" s="9">
         <v>42.134831460674157</v>
       </c>
       <c r="G213" s="7">
         <v>52.247191011235955</v>
       </c>
       <c r="H213" s="15">
         <v>51.368287402638764</v>
       </c>
       <c r="I213" s="7">
@@ -36347,54 +36135,53 @@
       </c>
       <c r="J213" s="15">
         <v>52.300063689309525</v>
       </c>
       <c r="K213" s="9">
         <v>67.977528089887642</v>
       </c>
       <c r="L213" s="7">
         <v>47.752808988764045</v>
       </c>
       <c r="M213" s="15">
         <v>47.065169094183503</v>
       </c>
       <c r="N213" s="9">
         <v>51.666666666666664</v>
       </c>
       <c r="O213" s="9">
         <v>67.777777777777771</v>
       </c>
       <c r="P213" s="7">
         <v>52.795255930087386</v>
       </c>
       <c r="Q213" s="15">
         <v>51.277096784515415</v>
       </c>
-      <c r="R213" s="34"/>
       <c r="S213" s="24"/>
     </row>
-    <row r="214" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A214" s="5">
         <v>42810</v>
       </c>
       <c r="B214" s="7">
         <v>54.597701149425291</v>
       </c>
       <c r="C214" s="15">
         <v>53.323449071756052</v>
       </c>
       <c r="D214" s="7">
         <v>53.448275862068968</v>
       </c>
       <c r="E214" s="15">
         <v>52.786238097858039</v>
       </c>
       <c r="F214" s="9">
         <v>38.372093023255815</v>
       </c>
       <c r="G214" s="7">
         <v>52.873563218390807</v>
       </c>
       <c r="H214" s="15">
         <v>51.760033170082281</v>
       </c>
       <c r="I214" s="7">
@@ -36402,54 +36189,53 @@
       </c>
       <c r="J214" s="15">
         <v>49.713926471394885</v>
       </c>
       <c r="K214" s="9">
         <v>63.529411764705884</v>
       </c>
       <c r="L214" s="7">
         <v>50.574712643678161</v>
       </c>
       <c r="M214" s="15">
         <v>49.291311875424761</v>
       </c>
       <c r="N214" s="9">
         <v>50.588235294117645</v>
       </c>
       <c r="O214" s="9">
         <v>68.023255813953483</v>
       </c>
       <c r="P214" s="7">
         <v>52.183908045977013</v>
       </c>
       <c r="Q214" s="15">
         <v>51.374991737303198</v>
       </c>
-      <c r="R214" s="34"/>
       <c r="S214" s="24"/>
     </row>
-    <row r="215" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A215" s="5">
         <v>42841</v>
       </c>
       <c r="B215" s="7">
         <v>36.708860759493668</v>
       </c>
       <c r="C215" s="15">
         <v>41.759862910025447</v>
       </c>
       <c r="D215" s="7">
         <v>41.139240506329116</v>
       </c>
       <c r="E215" s="15">
         <v>44.89094809937064</v>
       </c>
       <c r="F215" s="9">
         <v>30.128205128205128</v>
       </c>
       <c r="G215" s="7">
         <v>41.139240506329116</v>
       </c>
       <c r="H215" s="15">
         <v>42.564029420864692</v>
       </c>
       <c r="I215" s="7">
@@ -36457,54 +36243,53 @@
       </c>
       <c r="J215" s="15">
         <v>53.087840156561846</v>
       </c>
       <c r="K215" s="9">
         <v>69.871794871794876</v>
       </c>
       <c r="L215" s="7">
         <v>46.835443037974684</v>
       </c>
       <c r="M215" s="15">
         <v>48.437887566394366</v>
       </c>
       <c r="N215" s="9">
         <v>35.897435897435898</v>
       </c>
       <c r="O215" s="9">
         <v>55.769230769230766</v>
       </c>
       <c r="P215" s="7">
         <v>44.050632911392405</v>
       </c>
       <c r="Q215" s="15">
         <v>46.148113630643394</v>
       </c>
-      <c r="R215" s="34"/>
       <c r="S215" s="24"/>
     </row>
-    <row r="216" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A216" s="5">
         <v>42871</v>
       </c>
       <c r="B216" s="7">
         <v>51.19047619047619</v>
       </c>
       <c r="C216" s="15">
         <v>50.198176205667345</v>
       </c>
       <c r="D216" s="7">
         <v>51.785714285714285</v>
       </c>
       <c r="E216" s="15">
         <v>51.699160236977363</v>
       </c>
       <c r="F216" s="9">
         <v>35.11904761904762</v>
       </c>
       <c r="G216" s="7">
         <v>48.795180722891565</v>
       </c>
       <c r="H216" s="15">
         <v>48.609944090331879</v>
       </c>
       <c r="I216" s="7">
@@ -36512,54 +36297,53 @@
       </c>
       <c r="J216" s="15">
         <v>49.659771298903308</v>
       </c>
       <c r="K216" s="9">
         <v>68.292682926829272</v>
       </c>
       <c r="L216" s="7">
         <v>47.023809523809526</v>
       </c>
       <c r="M216" s="15">
         <v>46.541211297039609</v>
       </c>
       <c r="N216" s="9">
         <v>44.047619047619051</v>
       </c>
       <c r="O216" s="9">
         <v>61.445783132530117</v>
       </c>
       <c r="P216" s="7">
         <v>50.116179001721164</v>
       </c>
       <c r="Q216" s="15">
         <v>49.341652625783901</v>
       </c>
-      <c r="R216" s="34"/>
       <c r="S216" s="24"/>
     </row>
-    <row r="217" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A217" s="5">
         <v>42902</v>
       </c>
       <c r="B217" s="7">
         <v>40</v>
       </c>
       <c r="C217" s="15">
         <v>44.250719161223529</v>
       </c>
       <c r="D217" s="7">
         <v>39.411764705882355</v>
       </c>
       <c r="E217" s="15">
         <v>43.196113805674841</v>
       </c>
       <c r="F217" s="9">
         <v>28.823529411764707</v>
       </c>
       <c r="G217" s="7">
         <v>45.882352941176471</v>
       </c>
       <c r="H217" s="15">
         <v>47.428350501768051</v>
       </c>
       <c r="I217" s="7">
@@ -36567,54 +36351,53 @@
       </c>
       <c r="J217" s="15">
         <v>51.450466043586054</v>
       </c>
       <c r="K217" s="9">
         <v>61.30952380952381</v>
       </c>
       <c r="L217" s="7">
         <v>42.941176470588232</v>
       </c>
       <c r="M217" s="15">
         <v>46.715796328367702</v>
       </c>
       <c r="N217" s="9">
         <v>39.411764705882355</v>
       </c>
       <c r="O217" s="9">
         <v>50</v>
       </c>
       <c r="P217" s="7">
         <v>44.117647058823522</v>
       </c>
       <c r="Q217" s="15">
         <v>46.608289168124038</v>
       </c>
-      <c r="R217" s="34"/>
       <c r="S217" s="24"/>
     </row>
-    <row r="218" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A218" s="5">
         <v>42932</v>
       </c>
       <c r="B218" s="7">
         <v>34.375</v>
       </c>
       <c r="C218" s="15">
         <v>35.842802797494826</v>
       </c>
       <c r="D218" s="7">
         <v>35</v>
       </c>
       <c r="E218" s="15">
         <v>37.254662747790796</v>
       </c>
       <c r="F218" s="9">
         <v>31.875</v>
       </c>
       <c r="G218" s="7">
         <v>43.75</v>
       </c>
       <c r="H218" s="15">
         <v>45.450034155581847</v>
       </c>
       <c r="I218" s="7">
@@ -36622,54 +36405,53 @@
       </c>
       <c r="J218" s="15">
         <v>51.616449310625427</v>
       </c>
       <c r="K218" s="9">
         <v>61.25</v>
       </c>
       <c r="L218" s="7">
         <v>41.875</v>
       </c>
       <c r="M218" s="15">
         <v>43.125262176289972</v>
       </c>
       <c r="N218" s="9">
         <v>36.25</v>
       </c>
       <c r="O218" s="9">
         <v>51.25</v>
       </c>
       <c r="P218" s="7">
         <v>41.12658227848101</v>
       </c>
       <c r="Q218" s="15">
         <v>42.657842237556572</v>
       </c>
-      <c r="R218" s="34"/>
       <c r="S218" s="24"/>
     </row>
-    <row r="219" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A219" s="5">
         <v>42964</v>
       </c>
       <c r="B219" s="7">
         <v>40.909090909090907</v>
       </c>
       <c r="C219" s="15">
         <v>41.376814009660308</v>
       </c>
       <c r="D219" s="7">
         <v>40.909090909090907</v>
       </c>
       <c r="E219" s="15">
         <v>43.821671197334254</v>
       </c>
       <c r="F219" s="9">
         <v>35.795454545454547</v>
       </c>
       <c r="G219" s="7">
         <v>46.590909090909093</v>
       </c>
       <c r="H219" s="15">
         <v>46.552756678678719</v>
       </c>
       <c r="I219" s="7">
@@ -36677,54 +36459,53 @@
       </c>
       <c r="J219" s="15">
         <v>51.969184900652166</v>
       </c>
       <c r="K219" s="9">
         <v>67.241379310344826</v>
       </c>
       <c r="L219" s="7">
         <v>46.590909090909093</v>
       </c>
       <c r="M219" s="15">
         <v>46.634879447117704</v>
       </c>
       <c r="N219" s="9">
         <v>40.340909090909093</v>
       </c>
       <c r="O219" s="9">
         <v>46.590909090909093</v>
       </c>
       <c r="P219" s="7">
         <v>45.227272727272727</v>
       </c>
       <c r="Q219" s="15">
         <v>46.071061246688636</v>
       </c>
-      <c r="R219" s="34"/>
       <c r="S219" s="24"/>
     </row>
-    <row r="220" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A220" s="5">
         <v>42995</v>
       </c>
       <c r="B220" s="7">
         <v>48.214285714285715</v>
       </c>
       <c r="C220" s="15">
         <v>44.701831577865768</v>
       </c>
       <c r="D220" s="7">
         <v>47.023809523809526</v>
       </c>
       <c r="E220" s="15">
         <v>45.327914501517142</v>
       </c>
       <c r="F220" s="9">
         <v>39.285714285714285</v>
       </c>
       <c r="G220" s="7">
         <v>49.404761904761905</v>
       </c>
       <c r="H220" s="15">
         <v>47.527525877013545</v>
       </c>
       <c r="I220" s="7">
@@ -36732,54 +36513,53 @@
       </c>
       <c r="J220" s="15">
         <v>51.771553249391644</v>
       </c>
       <c r="K220" s="9">
         <v>71.428571428571431</v>
       </c>
       <c r="L220" s="7">
         <v>45.833333333333336</v>
       </c>
       <c r="M220" s="15">
         <v>44.965797192458282</v>
       </c>
       <c r="N220" s="9">
         <v>45.238095238095241</v>
       </c>
       <c r="O220" s="9">
         <v>52.38095238095238</v>
       </c>
       <c r="P220" s="7">
         <v>47.857142857142854</v>
       </c>
       <c r="Q220" s="15">
         <v>46.858924479649275</v>
       </c>
-      <c r="R220" s="34"/>
       <c r="S220" s="24"/>
     </row>
-    <row r="221" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A221" s="5">
         <v>43025</v>
       </c>
       <c r="B221" s="7">
         <v>50.609756097560975</v>
       </c>
       <c r="C221" s="15">
         <v>45.546647810921243</v>
       </c>
       <c r="D221" s="7">
         <v>55.487804878048777</v>
       </c>
       <c r="E221" s="15">
         <v>50.53817194693692</v>
       </c>
       <c r="F221" s="9">
         <v>41.463414634146339</v>
       </c>
       <c r="G221" s="7">
         <v>51.829268292682926</v>
       </c>
       <c r="H221" s="15">
         <v>49.087879523256923</v>
       </c>
       <c r="I221" s="7">
@@ -36787,54 +36567,53 @@
       </c>
       <c r="J221" s="15">
         <v>52.931252496260548</v>
       </c>
       <c r="K221" s="9">
         <v>73.170731707317074</v>
       </c>
       <c r="L221" s="7">
         <v>47.560975609756099</v>
       </c>
       <c r="M221" s="15">
         <v>45.419008174617936</v>
       </c>
       <c r="N221" s="9">
         <v>48.148148148148145</v>
       </c>
       <c r="O221" s="9">
         <v>51.23456790123457</v>
       </c>
       <c r="P221" s="7">
         <v>51.344474555856678</v>
       </c>
       <c r="Q221" s="15">
         <v>48.704591990398718</v>
       </c>
-      <c r="R221" s="34"/>
       <c r="S221" s="24"/>
     </row>
-    <row r="222" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A222" s="5">
         <v>43056</v>
       </c>
       <c r="B222" s="7">
         <v>56.626506024096386</v>
       </c>
       <c r="C222" s="15">
         <v>46.240526896398094</v>
       </c>
       <c r="D222" s="7">
         <v>56.626506024096386</v>
       </c>
       <c r="E222" s="15">
         <v>47.113962392228537</v>
       </c>
       <c r="F222" s="9">
         <v>42.7710843373494</v>
       </c>
       <c r="G222" s="7">
         <v>46.385542168674696</v>
       </c>
       <c r="H222" s="15">
         <v>43.532701501031156</v>
       </c>
       <c r="I222" s="7">
@@ -36842,54 +36621,53 @@
       </c>
       <c r="J222" s="15">
         <v>57.215288582043613</v>
       </c>
       <c r="K222" s="9">
         <v>80.722891566265062</v>
       </c>
       <c r="L222" s="7">
         <v>49.397590361445786</v>
       </c>
       <c r="M222" s="15">
         <v>45.520816348707669</v>
       </c>
       <c r="N222" s="9">
         <v>46.951219512195124</v>
       </c>
       <c r="O222" s="9">
         <v>50</v>
       </c>
       <c r="P222" s="7">
         <v>53.373493975903614</v>
       </c>
       <c r="Q222" s="15">
         <v>47.924659144081815</v>
       </c>
-      <c r="R222" s="34"/>
       <c r="S222" s="24"/>
     </row>
-    <row r="223" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A223" s="5">
         <v>43086</v>
       </c>
       <c r="B223" s="7">
         <v>41.97530864197531</v>
       </c>
       <c r="C223" s="15">
         <v>45.022583498141969</v>
       </c>
       <c r="D223" s="7">
         <v>44.444444444444443</v>
       </c>
       <c r="E223" s="15">
         <v>46.185594757993542</v>
       </c>
       <c r="F223" s="9">
         <v>38.271604938271608</v>
       </c>
       <c r="G223" s="7">
         <v>40</v>
       </c>
       <c r="H223" s="15">
         <v>42.175755382320965</v>
       </c>
       <c r="I223" s="7">
@@ -36897,54 +36675,53 @@
       </c>
       <c r="J223" s="15">
         <v>52.575841344112973</v>
       </c>
       <c r="K223" s="9">
         <v>75.308641975308646</v>
       </c>
       <c r="L223" s="7">
         <v>45.061728395061728</v>
       </c>
       <c r="M223" s="15">
         <v>45.488152844828811</v>
       </c>
       <c r="N223" s="9">
         <v>46.296296296296298</v>
       </c>
       <c r="O223" s="9">
         <v>61.875</v>
       </c>
       <c r="P223" s="7">
         <v>44.913580246913583</v>
       </c>
       <c r="Q223" s="15">
         <v>46.289585565479655</v>
       </c>
-      <c r="R223" s="34"/>
       <c r="S223" s="24"/>
     </row>
-    <row r="224" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A224" s="5">
         <v>43117</v>
       </c>
       <c r="B224" s="7">
         <v>41.97530864197531</v>
       </c>
       <c r="C224" s="15">
         <v>50.053132461031204</v>
       </c>
       <c r="D224" s="7">
         <v>45.679012345679013</v>
       </c>
       <c r="E224" s="15">
         <v>49.358518585439008</v>
       </c>
       <c r="F224" s="9">
         <v>41.25</v>
       </c>
       <c r="G224" s="7">
         <v>43.827160493827158</v>
       </c>
       <c r="H224" s="15">
         <v>46.044035830450106</v>
       </c>
       <c r="I224" s="7">
@@ -36952,54 +36729,53 @@
       </c>
       <c r="J224" s="15">
         <v>52.170340466685786</v>
       </c>
       <c r="K224" s="9">
         <v>70.370370370370367</v>
       </c>
       <c r="L224" s="7">
         <v>42.592592592592595</v>
       </c>
       <c r="M224" s="15">
         <v>44.63376011135778</v>
       </c>
       <c r="N224" s="9">
         <v>45.569620253164558</v>
       </c>
       <c r="O224" s="9">
         <v>72.839506172839506</v>
       </c>
       <c r="P224" s="7">
         <v>45.439814814814824</v>
       </c>
       <c r="Q224" s="15">
         <v>48.451957490992775</v>
       </c>
-      <c r="R224" s="34"/>
       <c r="S224" s="24"/>
     </row>
-    <row r="225" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A225" s="5">
         <v>43148</v>
       </c>
       <c r="B225" s="7">
         <v>55.769230769230766</v>
       </c>
       <c r="C225" s="15">
         <v>53.710598076543498</v>
       </c>
       <c r="D225" s="7">
         <v>56.329113924050631</v>
       </c>
       <c r="E225" s="15">
         <v>53.16222516052855</v>
       </c>
       <c r="F225" s="9">
         <v>37.820512820512818</v>
       </c>
       <c r="G225" s="7">
         <v>44.936708860759495</v>
       </c>
       <c r="H225" s="15">
         <v>43.646448569653472</v>
       </c>
       <c r="I225" s="7">
@@ -37007,54 +36783,53 @@
       </c>
       <c r="J225" s="15">
         <v>53.114072867739175</v>
       </c>
       <c r="K225" s="9">
         <v>59.615384615384613</v>
       </c>
       <c r="L225" s="7">
         <v>45.569620253164558</v>
       </c>
       <c r="M225" s="15">
         <v>44.813387425202833</v>
       </c>
       <c r="N225" s="9">
         <v>54.487179487179489</v>
       </c>
       <c r="O225" s="9">
         <v>79.113924050632917</v>
       </c>
       <c r="P225" s="7">
         <v>51.033755274261608</v>
       </c>
       <c r="Q225" s="15">
         <v>49.689346419933507</v>
       </c>
-      <c r="R225" s="34"/>
       <c r="S225" s="24"/>
     </row>
-    <row r="226" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A226" s="5">
         <v>43177</v>
       </c>
       <c r="B226" s="7">
         <v>48.701298701298704</v>
       </c>
       <c r="C226" s="15">
         <v>47.629137746629688</v>
       </c>
       <c r="D226" s="7">
         <v>46.753246753246756</v>
       </c>
       <c r="E226" s="15">
         <v>47.051122805078869</v>
       </c>
       <c r="F226" s="9">
         <v>35.064935064935064</v>
       </c>
       <c r="G226" s="7">
         <v>42.857142857142854</v>
       </c>
       <c r="H226" s="15">
         <v>41.774870524618272</v>
       </c>
       <c r="I226" s="7">
@@ -37062,54 +36837,53 @@
       </c>
       <c r="J226" s="15">
         <v>51.199352502747054</v>
       </c>
       <c r="K226" s="9">
         <v>60.666666666666664</v>
       </c>
       <c r="L226" s="7">
         <v>50</v>
       </c>
       <c r="M226" s="15">
         <v>48.890121840420939</v>
       </c>
       <c r="N226" s="9">
         <v>44.805194805194802</v>
       </c>
       <c r="O226" s="9">
         <v>73.684210526315795</v>
       </c>
       <c r="P226" s="7">
         <v>48.057074504442923</v>
       </c>
       <c r="Q226" s="15">
         <v>47.308921083898966</v>
       </c>
-      <c r="R226" s="34"/>
       <c r="S226" s="24"/>
     </row>
-    <row r="227" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A227" s="5">
         <v>43208</v>
       </c>
       <c r="B227" s="7">
         <v>47.972972972972975</v>
       </c>
       <c r="C227" s="15">
         <v>55.578132830862707</v>
       </c>
       <c r="D227" s="7">
         <v>50.684931506849317</v>
       </c>
       <c r="E227" s="15">
         <v>55.022814116853155</v>
       </c>
       <c r="F227" s="9">
         <v>37.837837837837839</v>
       </c>
       <c r="G227" s="7">
         <v>46.621621621621621</v>
       </c>
       <c r="H227" s="15">
         <v>48.877300931945094</v>
       </c>
       <c r="I227" s="7">
@@ -37117,54 +36891,53 @@
       </c>
       <c r="J227" s="15">
         <v>48.856549869720183</v>
       </c>
       <c r="K227" s="9">
         <v>66.891891891891888</v>
       </c>
       <c r="L227" s="7">
         <v>47.297297297297298</v>
       </c>
       <c r="M227" s="15">
         <v>48.760495114242758</v>
       </c>
       <c r="N227" s="9">
         <v>47.972972972972975</v>
       </c>
       <c r="O227" s="9">
         <v>69.594594594594597</v>
       </c>
       <c r="P227" s="7">
         <v>48.515364679748238</v>
       </c>
       <c r="Q227" s="15">
         <v>51.419058572724779</v>
       </c>
-      <c r="R227" s="34"/>
       <c r="S227" s="24"/>
     </row>
-    <row r="228" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A228" s="5">
         <v>43238</v>
       </c>
       <c r="B228" s="7">
         <v>47.222222222222221</v>
       </c>
       <c r="C228" s="15">
         <v>45.918979990249248</v>
       </c>
       <c r="D228" s="7">
         <v>50.694444444444443</v>
       </c>
       <c r="E228" s="15">
         <v>50.814526305575022</v>
       </c>
       <c r="F228" s="9">
         <v>39.583333333333336</v>
       </c>
       <c r="G228" s="7">
         <v>50</v>
       </c>
       <c r="H228" s="15">
         <v>50.481883847348669</v>
       </c>
       <c r="I228" s="7">
@@ -37172,54 +36945,53 @@
       </c>
       <c r="J228" s="15">
         <v>50.078438886015078</v>
       </c>
       <c r="K228" s="9">
         <v>65.492957746478879</v>
       </c>
       <c r="L228" s="7">
         <v>49.305555555555557</v>
       </c>
       <c r="M228" s="15">
         <v>48.845395218492371</v>
       </c>
       <c r="N228" s="9">
         <v>45</v>
       </c>
       <c r="O228" s="9">
         <v>65.277777777777771</v>
       </c>
       <c r="P228" s="7">
         <v>50.007824726134587</v>
       </c>
       <c r="Q228" s="15">
         <v>49.227844849536076</v>
       </c>
-      <c r="R228" s="34"/>
       <c r="S228" s="24"/>
     </row>
-    <row r="229" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A229" s="5">
         <v>43269</v>
       </c>
       <c r="B229" s="7">
         <v>41.428571428571431</v>
       </c>
       <c r="C229" s="15">
         <v>45.388461267879087</v>
       </c>
       <c r="D229" s="7">
         <v>45</v>
       </c>
       <c r="E229" s="15">
         <v>49.489683125850426</v>
       </c>
       <c r="F229" s="9">
         <v>35.714285714285715</v>
       </c>
       <c r="G229" s="7">
         <v>46.428571428571431</v>
       </c>
       <c r="H229" s="15">
         <v>48.291679618023352</v>
       </c>
       <c r="I229" s="7">
@@ -37227,54 +36999,53 @@
       </c>
       <c r="J229" s="15">
         <v>49.635237816294492</v>
       </c>
       <c r="K229" s="9">
         <v>73.571428571428569</v>
       </c>
       <c r="L229" s="7">
         <v>42.857142857142854</v>
       </c>
       <c r="M229" s="15">
         <v>46.882779869056662</v>
       </c>
       <c r="N229" s="9">
         <v>45</v>
       </c>
       <c r="O229" s="9">
         <v>55.714285714285715</v>
       </c>
       <c r="P229" s="7">
         <v>45.428571428571431</v>
       </c>
       <c r="Q229" s="15">
         <v>47.937568339420807</v>
       </c>
-      <c r="R229" s="34"/>
       <c r="S229" s="24"/>
     </row>
-    <row r="230" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A230" s="5">
         <v>43299</v>
       </c>
       <c r="B230" s="7">
         <v>43.421052631578945</v>
       </c>
       <c r="C230" s="15">
         <v>45.043107343748176</v>
       </c>
       <c r="D230" s="7">
         <v>45.39473684210526</v>
       </c>
       <c r="E230" s="15">
         <v>47.675663046018279</v>
       </c>
       <c r="F230" s="9">
         <v>36</v>
       </c>
       <c r="G230" s="7">
         <v>46.666666666666664</v>
       </c>
       <c r="H230" s="15">
         <v>48.685562683290371</v>
       </c>
       <c r="I230" s="7">
@@ -37282,54 +37053,53 @@
       </c>
       <c r="J230" s="15">
         <v>54.780637881162924</v>
       </c>
       <c r="K230" s="9">
         <v>83.55263157894737</v>
       </c>
       <c r="L230" s="7">
         <v>48.026315789473685</v>
       </c>
       <c r="M230" s="15">
         <v>49.674772514365827</v>
       </c>
       <c r="N230" s="9">
         <v>44.594594594594597</v>
       </c>
       <c r="O230" s="9">
         <v>48.684210526315788</v>
       </c>
       <c r="P230" s="7">
         <v>47.368421052631575</v>
       </c>
       <c r="Q230" s="15">
         <v>49.171948693717113</v>
       </c>
-      <c r="R230" s="34"/>
       <c r="S230" s="24"/>
     </row>
-    <row r="231" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A231" s="5">
         <v>43330</v>
       </c>
       <c r="B231" s="7">
         <v>36.486486486486484</v>
       </c>
       <c r="C231" s="15">
         <v>36.498894221431492</v>
       </c>
       <c r="D231" s="7">
         <v>39.189189189189186</v>
       </c>
       <c r="E231" s="15">
         <v>41.281973727773455</v>
       </c>
       <c r="F231" s="9">
         <v>35.61643835616438</v>
       </c>
       <c r="G231" s="7">
         <v>49.315068493150683</v>
       </c>
       <c r="H231" s="15">
         <v>48.589693610963593</v>
       </c>
       <c r="I231" s="7">
@@ -37337,54 +37107,53 @@
       </c>
       <c r="J231" s="15">
         <v>55.129718295657035</v>
       </c>
       <c r="K231" s="9">
         <v>79.729729729729726</v>
       </c>
       <c r="L231" s="7">
         <v>45.945945945945944</v>
       </c>
       <c r="M231" s="15">
         <v>46.256217951559137</v>
       </c>
       <c r="N231" s="9">
         <v>40.410958904109592</v>
       </c>
       <c r="O231" s="9">
         <v>44.594594594594597</v>
       </c>
       <c r="P231" s="7">
         <v>44.863013698630134</v>
       </c>
       <c r="Q231" s="15">
         <v>45.551299561476938</v>
       </c>
-      <c r="R231" s="34"/>
       <c r="S231" s="24"/>
     </row>
-    <row r="232" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A232" s="5">
         <v>43361</v>
       </c>
       <c r="B232" s="7">
         <v>42.95774647887324</v>
       </c>
       <c r="C232" s="15">
         <v>40.252472856250236</v>
       </c>
       <c r="D232" s="7">
         <v>42.95774647887324</v>
       </c>
       <c r="E232" s="15">
         <v>41.398299110439822</v>
       </c>
       <c r="F232" s="9">
         <v>34.285714285714285</v>
       </c>
       <c r="G232" s="7">
         <v>50.70422535211268</v>
       </c>
       <c r="H232" s="15">
         <v>48.857797724485103</v>
       </c>
       <c r="I232" s="7">
@@ -37392,54 +37161,53 @@
       </c>
       <c r="J232" s="15">
         <v>55.75318224920909</v>
       </c>
       <c r="K232" s="9">
         <v>85.91549295774648</v>
       </c>
       <c r="L232" s="7">
         <v>44.285714285714285</v>
       </c>
       <c r="M232" s="15">
         <v>43.760917471163431</v>
       </c>
       <c r="N232" s="9">
         <v>42.753623188405797</v>
       </c>
       <c r="O232" s="9">
         <v>45.774647887323944</v>
       </c>
       <c r="P232" s="7">
         <v>46.74446680080483</v>
       </c>
       <c r="Q232" s="15">
         <v>46.004533882309531</v>
       </c>
-      <c r="R232" s="34"/>
       <c r="S232" s="24"/>
     </row>
-    <row r="233" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A233" s="5">
         <v>43391</v>
       </c>
       <c r="B233" s="7">
         <v>43.75</v>
       </c>
       <c r="C233" s="15">
         <v>39.38106307842601</v>
       </c>
       <c r="D233" s="7">
         <v>43.75</v>
       </c>
       <c r="E233" s="15">
         <v>39.280354521917275</v>
       </c>
       <c r="F233" s="9">
         <v>36.619718309859152</v>
       </c>
       <c r="G233" s="7">
         <v>44.444444444444443</v>
       </c>
       <c r="H233" s="15">
         <v>42.095987933283538</v>
       </c>
       <c r="I233" s="7">
@@ -37447,54 +37215,53 @@
       </c>
       <c r="J233" s="15">
         <v>51.374156224918565</v>
       </c>
       <c r="K233" s="9">
         <v>84.722222222222229</v>
       </c>
       <c r="L233" s="7">
         <v>45.774647887323944</v>
       </c>
       <c r="M233" s="15">
         <v>43.200904179665486</v>
       </c>
       <c r="N233" s="9">
         <v>43.75</v>
       </c>
       <c r="O233" s="9">
         <v>41.666666666666664</v>
       </c>
       <c r="P233" s="7">
         <v>45.54381846635367</v>
       </c>
       <c r="Q233" s="15">
         <v>43.066493187642173</v>
       </c>
-      <c r="R233" s="34"/>
       <c r="S233" s="24"/>
     </row>
-    <row r="234" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A234" s="5">
         <v>43422</v>
       </c>
       <c r="B234" s="7">
         <v>58.571428571428569</v>
       </c>
       <c r="C234" s="15">
         <v>47.452973241936924</v>
       </c>
       <c r="D234" s="7">
         <v>57.971014492753625</v>
       </c>
       <c r="E234" s="15">
         <v>47.899313382931126</v>
       </c>
       <c r="F234" s="9">
         <v>43.478260869565219</v>
       </c>
       <c r="G234" s="7">
         <v>52.142857142857146</v>
       </c>
       <c r="H234" s="15">
         <v>48.589205607738691</v>
       </c>
       <c r="I234" s="7">
@@ -37502,54 +37269,53 @@
       </c>
       <c r="J234" s="15">
         <v>55.035296071376891</v>
       </c>
       <c r="K234" s="9">
         <v>78.571428571428569</v>
       </c>
       <c r="L234" s="7">
         <v>47.142857142857146</v>
       </c>
       <c r="M234" s="15">
         <v>42.977998080696196</v>
       </c>
       <c r="N234" s="9">
         <v>54.285714285714285</v>
       </c>
       <c r="O234" s="9">
         <v>48.571428571428569</v>
       </c>
       <c r="P234" s="7">
         <v>54.325051759834366</v>
       </c>
       <c r="Q234" s="15">
         <v>48.390957276935957</v>
       </c>
-      <c r="R234" s="34"/>
       <c r="S234" s="24"/>
     </row>
-    <row r="235" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A235" s="5">
         <v>43452</v>
       </c>
       <c r="B235" s="7">
         <v>51.470588235294116</v>
       </c>
       <c r="C235" s="15">
         <v>56.451774207425402</v>
       </c>
       <c r="D235" s="7">
         <v>52.205882352941174</v>
       </c>
       <c r="E235" s="15">
         <v>55.556314608343278</v>
       </c>
       <c r="F235" s="9">
         <v>38.970588235294116</v>
       </c>
       <c r="G235" s="7">
         <v>44.927536231884055</v>
       </c>
       <c r="H235" s="15">
         <v>46.941342514462704</v>
       </c>
       <c r="I235" s="7">
@@ -37557,54 +37323,53 @@
       </c>
       <c r="J235" s="15">
         <v>54.120247408362616</v>
       </c>
       <c r="K235" s="9">
         <v>72.463768115942031</v>
       </c>
       <c r="L235" s="7">
         <v>40.579710144927539</v>
       </c>
       <c r="M235" s="15">
         <v>41.129087800865847</v>
       </c>
       <c r="N235" s="9">
         <v>42.753623188405797</v>
       </c>
       <c r="O235" s="9">
         <v>51.449275362318843</v>
       </c>
       <c r="P235" s="7">
         <v>48.719096334185849</v>
       </c>
       <c r="Q235" s="15">
         <v>50.839753307891968</v>
       </c>
-      <c r="R235" s="34"/>
       <c r="S235" s="24"/>
     </row>
-    <row r="236" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A236" s="5">
         <v>43483</v>
       </c>
       <c r="B236" s="7">
         <v>41.666666666666664</v>
       </c>
       <c r="C236" s="15">
         <v>49.391666642120207</v>
       </c>
       <c r="D236" s="7">
         <v>46.268656716417908</v>
       </c>
       <c r="E236" s="15">
         <v>49.755820310555087</v>
       </c>
       <c r="F236" s="9">
         <v>34.090909090909093</v>
       </c>
       <c r="G236" s="7">
         <v>44.776119402985074</v>
       </c>
       <c r="H236" s="15">
         <v>47.156449993432908</v>
       </c>
       <c r="I236" s="7">
@@ -37612,54 +37377,53 @@
       </c>
       <c r="J236" s="15">
         <v>52.47688268394743</v>
       </c>
       <c r="K236" s="9">
         <v>70.895522388059703</v>
       </c>
       <c r="L236" s="7">
         <v>44.776119402985074</v>
       </c>
       <c r="M236" s="15">
         <v>46.555375301081291</v>
       </c>
       <c r="N236" s="9">
         <v>41.791044776119406</v>
       </c>
       <c r="O236" s="9">
         <v>67.164179104477611</v>
       </c>
       <c r="P236" s="7">
         <v>46.243781094527364</v>
       </c>
       <c r="Q236" s="15">
         <v>49.067238986227387</v>
       </c>
-      <c r="R236" s="34"/>
       <c r="S236" s="24"/>
     </row>
-    <row r="237" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A237" s="5">
         <v>43514</v>
       </c>
       <c r="B237" s="7">
         <v>44.927536231884055</v>
       </c>
       <c r="C237" s="15">
         <v>43.001805437700519</v>
       </c>
       <c r="D237" s="7">
         <v>47.10144927536232</v>
       </c>
       <c r="E237" s="15">
         <v>45.073260905205004</v>
       </c>
       <c r="F237" s="9">
         <v>43.382352941176471</v>
       </c>
       <c r="G237" s="7">
         <v>52.89855072463768</v>
       </c>
       <c r="H237" s="15">
         <v>51.115967920087293</v>
       </c>
       <c r="I237" s="7">
@@ -37667,54 +37431,53 @@
       </c>
       <c r="J237" s="15">
         <v>54.144821505361556</v>
       </c>
       <c r="K237" s="9">
         <v>69.565217391304344</v>
       </c>
       <c r="L237" s="7">
         <v>47.794117647058826</v>
       </c>
       <c r="M237" s="15">
         <v>46.897725505934666</v>
       </c>
       <c r="N237" s="9">
         <v>50</v>
       </c>
       <c r="O237" s="9">
         <v>65.94202898550725</v>
       </c>
       <c r="P237" s="7">
         <v>49.132566069906225</v>
       </c>
       <c r="Q237" s="15">
         <v>48.046716254857806</v>
       </c>
-      <c r="R237" s="34"/>
       <c r="S237" s="24"/>
     </row>
-    <row r="238" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A238" s="5">
         <v>43543</v>
       </c>
       <c r="B238" s="7">
         <v>44.117647058823529</v>
       </c>
       <c r="C238" s="15">
         <v>43.027899230613343</v>
       </c>
       <c r="D238" s="7">
         <v>44.852941176470587</v>
       </c>
       <c r="E238" s="15">
         <v>45.811827563716477</v>
       </c>
       <c r="F238" s="9">
         <v>37.313432835820898</v>
       </c>
       <c r="G238" s="7">
         <v>50</v>
       </c>
       <c r="H238" s="15">
         <v>48.496491241412748</v>
       </c>
       <c r="I238" s="7">
@@ -37722,54 +37485,53 @@
       </c>
       <c r="J238" s="15">
         <v>52.419608503092043</v>
       </c>
       <c r="K238" s="9">
         <v>74.264705882352942</v>
       </c>
       <c r="L238" s="7">
         <v>44.117647058823529</v>
       </c>
       <c r="M238" s="15">
         <v>43.503303096035111</v>
       </c>
       <c r="N238" s="9">
         <v>41.53846153846154</v>
       </c>
       <c r="O238" s="9">
         <v>59.558823529411768</v>
       </c>
       <c r="P238" s="7">
         <v>47.5</v>
       </c>
       <c r="Q238" s="15">
         <v>46.651825926973942</v>
       </c>
-      <c r="R238" s="34"/>
       <c r="S238" s="24"/>
     </row>
-    <row r="239" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A239" s="5">
         <v>43574</v>
       </c>
       <c r="B239" s="7">
         <v>50</v>
       </c>
       <c r="C239" s="15">
         <v>58.960727509764254</v>
       </c>
       <c r="D239" s="7">
         <v>45.901639344262293</v>
       </c>
       <c r="E239" s="15">
         <v>50.012504402800168</v>
       </c>
       <c r="F239" s="9">
         <v>33.606557377049178</v>
       </c>
       <c r="G239" s="7">
         <v>43.333333333333336</v>
       </c>
       <c r="H239" s="15">
         <v>45.861545919355713</v>
       </c>
       <c r="I239" s="7">
@@ -37777,54 +37539,53 @@
       </c>
       <c r="J239" s="15">
         <v>54.421784267782257</v>
       </c>
       <c r="K239" s="9">
         <v>72.131147540983605</v>
       </c>
       <c r="L239" s="7">
         <v>40.983606557377051</v>
       </c>
       <c r="M239" s="15">
         <v>42.201199685607477</v>
       </c>
       <c r="N239" s="9">
         <v>40.833333333333336</v>
       </c>
       <c r="O239" s="9">
         <v>62.295081967213115</v>
       </c>
       <c r="P239" s="7">
         <v>47.027322404371589</v>
       </c>
       <c r="Q239" s="15">
         <v>50.291552357061974</v>
       </c>
-      <c r="R239" s="34"/>
       <c r="S239" s="24"/>
     </row>
-    <row r="240" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A240" s="5">
         <v>43604</v>
       </c>
       <c r="B240" s="7">
         <v>43.846153846153847</v>
       </c>
       <c r="C240" s="15">
         <v>42.524799655967882</v>
       </c>
       <c r="D240" s="7">
         <v>43.846153846153847</v>
       </c>
       <c r="E240" s="15">
         <v>43.796712401019128</v>
       </c>
       <c r="F240" s="9">
         <v>35.9375</v>
       </c>
       <c r="G240" s="7">
         <v>42.96875</v>
       </c>
       <c r="H240" s="15">
         <v>43.986061645136807</v>
       </c>
       <c r="I240" s="7">
@@ -37832,54 +37593,53 @@
       </c>
       <c r="J240" s="15">
         <v>54.418158190247546</v>
       </c>
       <c r="K240" s="9">
         <v>67.692307692307693</v>
       </c>
       <c r="L240" s="7">
         <v>43.846153846153847</v>
       </c>
       <c r="M240" s="15">
         <v>43.486492533075712</v>
       </c>
       <c r="N240" s="9">
         <v>45.3125</v>
       </c>
       <c r="O240" s="9">
         <v>62.307692307692307</v>
       </c>
       <c r="P240" s="7">
         <v>46.286057692307693</v>
       </c>
       <c r="Q240" s="15">
         <v>45.642444885089411</v>
       </c>
-      <c r="R240" s="34"/>
       <c r="S240" s="24"/>
     </row>
-    <row r="241" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A241" s="5">
         <v>43635</v>
       </c>
       <c r="B241" s="7">
         <v>40.322580645161288</v>
       </c>
       <c r="C241" s="15">
         <v>44.20063417041208</v>
       </c>
       <c r="D241" s="7">
         <v>41.830065359477125</v>
       </c>
       <c r="E241" s="15">
         <v>46.208836501782635</v>
       </c>
       <c r="F241" s="9">
         <v>32.781456953642383</v>
       </c>
       <c r="G241" s="7">
         <v>42.483660130718953</v>
       </c>
       <c r="H241" s="15">
         <v>44.907108410045787</v>
       </c>
       <c r="I241" s="7">
@@ -37887,54 +37647,53 @@
       </c>
       <c r="J241" s="15">
         <v>54.406197550721949</v>
       </c>
       <c r="K241" s="9">
         <v>69.607843137254903</v>
       </c>
       <c r="L241" s="7">
         <v>38.888888888888886</v>
       </c>
       <c r="M241" s="15">
         <v>42.713385565438955</v>
       </c>
       <c r="N241" s="9">
         <v>37.828947368421055</v>
       </c>
       <c r="O241" s="9">
         <v>55.555555555555557</v>
       </c>
       <c r="P241" s="7">
         <v>44.077588024457086</v>
       </c>
       <c r="Q241" s="15">
         <v>46.487232439680284</v>
       </c>
-      <c r="R241" s="34"/>
       <c r="S241" s="24"/>
     </row>
-    <row r="242" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A242" s="5">
         <v>43665</v>
       </c>
       <c r="B242" s="7">
         <v>50.438596491228068</v>
       </c>
       <c r="C242" s="15">
         <v>51.884311777638196</v>
       </c>
       <c r="D242" s="7">
         <v>50</v>
       </c>
       <c r="E242" s="15">
         <v>52.932510849741305</v>
       </c>
       <c r="F242" s="9">
         <v>41.81818181818182</v>
       </c>
       <c r="G242" s="7">
         <v>49.090909090909093</v>
       </c>
       <c r="H242" s="15">
         <v>51.124714244636714</v>
       </c>
       <c r="I242" s="7">
@@ -37942,54 +37701,53 @@
       </c>
       <c r="J242" s="15">
         <v>53.719334849394855</v>
       </c>
       <c r="K242" s="9">
         <v>67.88990825688073</v>
       </c>
       <c r="L242" s="7">
         <v>41.743119266055047</v>
       </c>
       <c r="M242" s="15">
         <v>43.578691174956653</v>
       </c>
       <c r="N242" s="9">
         <v>44.144144144144143</v>
       </c>
       <c r="O242" s="9">
         <v>54.504504504504503</v>
       </c>
       <c r="P242" s="7">
         <v>48.524795239908713</v>
       </c>
       <c r="Q242" s="15">
         <v>50.647912579273545</v>
       </c>
-      <c r="R242" s="34"/>
       <c r="S242" s="24"/>
     </row>
-    <row r="243" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A243" s="5">
         <v>43696</v>
       </c>
       <c r="B243" s="7">
         <v>42.631578947368418</v>
       </c>
       <c r="C243" s="15">
         <v>42.427982487504522</v>
       </c>
       <c r="D243" s="7">
         <v>43.01075268817204</v>
       </c>
       <c r="E243" s="15">
         <v>43.819894648797231</v>
       </c>
       <c r="F243" s="9">
         <v>35.869565217391305</v>
       </c>
       <c r="G243" s="7">
         <v>45.161290322580648</v>
       </c>
       <c r="H243" s="15">
         <v>44.00789473030045</v>
       </c>
       <c r="I243" s="7">
@@ -37997,54 +37755,53 @@
       </c>
       <c r="J243" s="15">
         <v>51.292915457847258</v>
       </c>
       <c r="K243" s="9">
         <v>73.626373626373621</v>
       </c>
       <c r="L243" s="7">
         <v>39.673913043478258</v>
       </c>
       <c r="M243" s="15">
         <v>40.195120185972463</v>
       </c>
       <c r="N243" s="9">
         <v>41.48936170212766</v>
       </c>
       <c r="O243" s="9">
         <v>47.340425531914896</v>
       </c>
       <c r="P243" s="7">
         <v>43.776358064149662</v>
       </c>
       <c r="Q243" s="15">
         <v>44.348761502084379</v>
       </c>
-      <c r="R243" s="34"/>
       <c r="S243" s="24"/>
     </row>
-    <row r="244" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A244" s="5">
         <v>43727</v>
       </c>
       <c r="B244" s="7">
         <v>42.045454545454547</v>
       </c>
       <c r="C244" s="15">
         <v>39.823607807877025</v>
       </c>
       <c r="D244" s="7">
         <v>41.477272727272727</v>
       </c>
       <c r="E244" s="15">
         <v>39.899076862856326</v>
       </c>
       <c r="F244" s="9">
         <v>31.976744186046513</v>
       </c>
       <c r="G244" s="7">
         <v>40.909090909090907</v>
       </c>
       <c r="H244" s="15">
         <v>39.503874309133458</v>
       </c>
       <c r="I244" s="7">
@@ -38052,54 +37809,53 @@
       </c>
       <c r="J244" s="15">
         <v>51.904140864611193</v>
       </c>
       <c r="K244" s="9">
         <v>76.704545454545453</v>
       </c>
       <c r="L244" s="7">
         <v>40.449438202247194</v>
       </c>
       <c r="M244" s="15">
         <v>40.031546072030018</v>
       </c>
       <c r="N244" s="9">
         <v>41.477272727272727</v>
       </c>
       <c r="O244" s="9">
         <v>46.067415730337082</v>
       </c>
       <c r="P244" s="7">
         <v>42.751532175689483</v>
       </c>
       <c r="Q244" s="15">
         <v>42.232449183301604</v>
       </c>
-      <c r="R244" s="34"/>
       <c r="S244" s="24"/>
     </row>
-    <row r="245" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A245" s="5">
         <v>43757</v>
       </c>
       <c r="B245" s="7">
         <v>48.170731707317074</v>
       </c>
       <c r="C245" s="15">
         <v>43.068072586966721</v>
       </c>
       <c r="D245" s="7">
         <v>47.468354430379748</v>
       </c>
       <c r="E245" s="15">
         <v>42.187814331194922</v>
       </c>
       <c r="F245" s="9">
         <v>39.61038961038961</v>
       </c>
       <c r="G245" s="7">
         <v>42.073170731707314</v>
       </c>
       <c r="H245" s="15">
         <v>39.907272420080261</v>
       </c>
       <c r="I245" s="7">
@@ -38107,54 +37863,53 @@
       </c>
       <c r="J245" s="15">
         <v>55.606362669179127</v>
       </c>
       <c r="K245" s="9">
         <v>68.987341772151893</v>
       </c>
       <c r="L245" s="7">
         <v>43.209876543209873</v>
       </c>
       <c r="M245" s="15">
         <v>40.43615558774237</v>
       </c>
       <c r="N245" s="9">
         <v>45.061728395061728</v>
       </c>
       <c r="O245" s="9">
         <v>45.731707317073173</v>
       </c>
       <c r="P245" s="7">
         <v>47.160036438620367</v>
       </c>
       <c r="Q245" s="15">
         <v>44.241135519032682</v>
       </c>
-      <c r="R245" s="34"/>
       <c r="S245" s="24"/>
     </row>
-    <row r="246" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A246" s="5">
         <v>43788</v>
       </c>
       <c r="B246" s="7">
         <v>47.938144329896907</v>
       </c>
       <c r="C246" s="15">
         <v>38.413598734485277</v>
       </c>
       <c r="D246" s="7">
         <v>51.5625</v>
       </c>
       <c r="E246" s="15">
         <v>42.114509521614416</v>
       </c>
       <c r="F246" s="9">
         <v>40.957446808510639</v>
       </c>
       <c r="G246" s="7">
         <v>45.360824742268044</v>
       </c>
       <c r="H246" s="15">
         <v>41.701140716115255</v>
       </c>
       <c r="I246" s="7">
@@ -38162,54 +37917,53 @@
       </c>
       <c r="J246" s="15">
         <v>55.234295743775363</v>
       </c>
       <c r="K246" s="9">
         <v>63.297872340425535</v>
       </c>
       <c r="L246" s="7">
         <v>44.270833333333336</v>
       </c>
       <c r="M246" s="15">
         <v>39.877487228025743</v>
       </c>
       <c r="N246" s="9">
         <v>44.329896907216494</v>
       </c>
       <c r="O246" s="9">
         <v>47.395833333333336</v>
       </c>
       <c r="P246" s="7">
         <v>49.076460481099659</v>
       </c>
       <c r="Q246" s="15">
         <v>43.46820638880321</v>
       </c>
-      <c r="R246" s="34"/>
       <c r="S246" s="24"/>
     </row>
-    <row r="247" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A247" s="5">
         <v>43818</v>
       </c>
       <c r="B247" s="7">
         <v>34.677419354838712</v>
       </c>
       <c r="C247" s="15">
         <v>38.849308797552489</v>
       </c>
       <c r="D247" s="7">
         <v>36.29032258064516</v>
       </c>
       <c r="E247" s="15">
         <v>39.275146840585457</v>
       </c>
       <c r="F247" s="9">
         <v>38.70967741935484</v>
       </c>
       <c r="G247" s="7">
         <v>41.935483870967744</v>
       </c>
       <c r="H247" s="15">
         <v>43.622059025874641</v>
       </c>
       <c r="I247" s="7">
@@ -38217,54 +37971,53 @@
       </c>
       <c r="J247" s="15">
         <v>56.42435380386339</v>
       </c>
       <c r="K247" s="9">
         <v>65.833333333333329</v>
       </c>
       <c r="L247" s="7">
         <v>42.741935483870968</v>
       </c>
       <c r="M247" s="15">
         <v>43.426050230319255</v>
       </c>
       <c r="N247" s="9">
         <v>38.70967741935484</v>
       </c>
       <c r="O247" s="9">
         <v>45.901639344262293</v>
       </c>
       <c r="P247" s="7">
         <v>42.58064516129032</v>
       </c>
       <c r="Q247" s="15">
         <v>44.319383739639051</v>
       </c>
-      <c r="R247" s="34"/>
       <c r="S247" s="24"/>
     </row>
-    <row r="248" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A248" s="5">
         <v>43850</v>
       </c>
       <c r="B248" s="7">
         <v>38.70967741935484</v>
       </c>
       <c r="C248" s="15">
         <v>45.675530908207953</v>
       </c>
       <c r="D248" s="7">
         <v>40.217391304347828</v>
       </c>
       <c r="E248" s="15">
         <v>43.2715802298749</v>
       </c>
       <c r="F248" s="9">
         <v>28.021978021978022</v>
       </c>
       <c r="G248" s="7">
         <v>41.397849462365592</v>
       </c>
       <c r="H248" s="15">
         <v>43.650067178618144</v>
       </c>
       <c r="I248" s="7">
@@ -38272,54 +38025,53 @@
       </c>
       <c r="J248" s="15">
         <v>49.551339879251465</v>
       </c>
       <c r="K248" s="9">
         <v>69.780219780219781</v>
       </c>
       <c r="L248" s="7">
         <v>35.326086956521742</v>
       </c>
       <c r="M248" s="15">
         <v>36.367386508185817</v>
       </c>
       <c r="N248" s="9">
         <v>38.70967741935484</v>
       </c>
       <c r="O248" s="9">
         <v>42.473118279569896</v>
       </c>
       <c r="P248" s="7">
         <v>41.34759233286583</v>
       </c>
       <c r="Q248" s="15">
         <v>43.70318094082765</v>
       </c>
-      <c r="R248" s="34"/>
       <c r="S248" s="24"/>
     </row>
-    <row r="249" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A249" s="5">
         <v>43881</v>
       </c>
       <c r="B249" s="7">
         <v>35.526315789473685</v>
       </c>
       <c r="C249" s="15">
         <v>33.845874325276242</v>
       </c>
       <c r="D249" s="7">
         <v>34.666666666666664</v>
       </c>
       <c r="E249" s="15">
         <v>33.774992585357403</v>
       </c>
       <c r="F249" s="9">
         <v>28.378378378378379</v>
       </c>
       <c r="G249" s="7">
         <v>37.333333333333336</v>
       </c>
       <c r="H249" s="15">
         <v>36.00918752603755</v>
       </c>
       <c r="I249" s="7">
@@ -38327,54 +38079,53 @@
       </c>
       <c r="J249" s="15">
         <v>60.451910829856573</v>
       </c>
       <c r="K249" s="9">
         <v>68</v>
       </c>
       <c r="L249" s="7">
         <v>37.333333333333336</v>
       </c>
       <c r="M249" s="15">
         <v>36.532542883253114</v>
       </c>
       <c r="N249" s="9">
         <v>33.333333333333336</v>
       </c>
       <c r="O249" s="9">
         <v>38.666666666666664</v>
       </c>
       <c r="P249" s="7">
         <v>40.705263157894741</v>
       </c>
       <c r="Q249" s="15">
         <v>40.122901629956175</v>
       </c>
-      <c r="R249" s="34"/>
       <c r="S249" s="24"/>
     </row>
-    <row r="250" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A250" s="5">
         <v>43910</v>
       </c>
       <c r="B250" s="7">
         <v>32.142857142857146</v>
       </c>
       <c r="C250" s="15">
         <v>31.326287271509791</v>
       </c>
       <c r="D250" s="7">
         <v>33.035714285714285</v>
       </c>
       <c r="E250" s="15">
         <v>33.847661655470162</v>
       </c>
       <c r="F250" s="9">
         <v>25</v>
       </c>
       <c r="G250" s="7">
         <v>37.5</v>
       </c>
       <c r="H250" s="15">
         <v>36.151977750458428</v>
       </c>
       <c r="I250" s="7">
@@ -38382,54 +38133,53 @@
       </c>
       <c r="J250" s="15">
         <v>64.915511827870631</v>
       </c>
       <c r="K250" s="9">
         <v>71.428571428571431</v>
       </c>
       <c r="L250" s="7">
         <v>40.74074074074074</v>
       </c>
       <c r="M250" s="15">
         <v>40.721817126413967</v>
       </c>
       <c r="N250" s="9">
         <v>32.142857142857146</v>
       </c>
       <c r="O250" s="9">
         <v>29.09090909090909</v>
       </c>
       <c r="P250" s="7">
         <v>42.076719576719583</v>
       </c>
       <c r="Q250" s="15">
         <v>41.392651126344603</v>
       </c>
-      <c r="R250" s="34"/>
       <c r="S250" s="24"/>
     </row>
-    <row r="251" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A251" s="5">
         <v>43941</v>
       </c>
       <c r="B251" s="7">
         <v>5.46875</v>
       </c>
       <c r="C251" s="15">
         <v>6.5418383699128144</v>
       </c>
       <c r="D251" s="7">
         <v>8.870967741935484</v>
       </c>
       <c r="E251" s="15">
         <v>9.8233523702359804</v>
       </c>
       <c r="F251" s="9">
         <v>27.34375</v>
       </c>
       <c r="G251" s="7">
         <v>19.841269841269842</v>
       </c>
       <c r="H251" s="15">
         <v>21.157012389798645</v>
       </c>
       <c r="I251" s="7">
@@ -38437,54 +38187,53 @@
       </c>
       <c r="J251" s="15">
         <v>89.537574262780026</v>
       </c>
       <c r="K251" s="9">
         <v>71.428571428571431</v>
       </c>
       <c r="L251" s="7">
         <v>26.229508196721312</v>
       </c>
       <c r="M251" s="15">
         <v>27.079021944723873</v>
       </c>
       <c r="N251" s="9">
         <v>11.904761904761905</v>
       </c>
       <c r="O251" s="9">
         <v>27.34375</v>
       </c>
       <c r="P251" s="7">
         <v>29.985324962436941</v>
       </c>
       <c r="Q251" s="15">
         <v>30.827759867490265</v>
       </c>
-      <c r="R251" s="34"/>
       <c r="S251" s="24"/>
     </row>
-    <row r="252" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A252" s="5">
         <v>43971</v>
       </c>
       <c r="B252" s="7">
         <v>43.670886075949369</v>
       </c>
       <c r="C252" s="15">
         <v>42.487880567913727</v>
       </c>
       <c r="D252" s="7">
         <v>40.506329113924053</v>
       </c>
       <c r="E252" s="15">
         <v>40.09834671890281</v>
       </c>
       <c r="F252" s="9">
         <v>32.5</v>
       </c>
       <c r="G252" s="7">
         <v>33.974358974358971</v>
       </c>
       <c r="H252" s="15">
         <v>35.064897287764602</v>
       </c>
       <c r="I252" s="7">
@@ -38492,54 +38241,53 @@
       </c>
       <c r="J252" s="15">
         <v>73.081952185869298</v>
       </c>
       <c r="K252" s="9">
         <v>73.417721518987335</v>
       </c>
       <c r="L252" s="7">
         <v>27.564102564102566</v>
       </c>
       <c r="M252" s="15">
         <v>27.347851509629589</v>
       </c>
       <c r="N252" s="9">
         <v>29.870129870129869</v>
       </c>
       <c r="O252" s="9">
         <v>47.468354430379748</v>
       </c>
       <c r="P252" s="7">
         <v>44.011556398298566</v>
       </c>
       <c r="Q252" s="15">
         <v>43.616185654016007</v>
       </c>
-      <c r="R252" s="34"/>
       <c r="S252" s="24"/>
     </row>
-    <row r="253" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A253" s="5">
         <v>44002</v>
       </c>
       <c r="B253" s="7">
         <v>57.647058823529413</v>
       </c>
       <c r="C253" s="15">
         <v>63.615138197382741</v>
       </c>
       <c r="D253" s="7">
         <v>54.166666666666664</v>
       </c>
       <c r="E253" s="15">
         <v>60.119658635020116</v>
       </c>
       <c r="F253" s="9">
         <v>34.523809523809526</v>
       </c>
       <c r="G253" s="7">
         <v>47.647058823529413</v>
       </c>
       <c r="H253" s="15">
         <v>51.333368691288257</v>
       </c>
       <c r="I253" s="7">
@@ -38547,54 +38295,53 @@
       </c>
       <c r="J253" s="15">
         <v>59.443158064029397</v>
       </c>
       <c r="K253" s="9">
         <v>75.301204819277103</v>
       </c>
       <c r="L253" s="7">
         <v>30.357142857142858</v>
       </c>
       <c r="M253" s="15">
         <v>33.094423947064982</v>
       </c>
       <c r="N253" s="9">
         <v>37.5</v>
       </c>
       <c r="O253" s="9">
         <v>51.19047619047619</v>
       </c>
       <c r="P253" s="7">
         <v>50.344537815126053</v>
       </c>
       <c r="Q253" s="15">
         <v>53.521149506957101</v>
       </c>
-      <c r="R253" s="34"/>
       <c r="S253" s="24"/>
     </row>
-    <row r="254" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A254" s="5">
         <v>44032</v>
       </c>
       <c r="B254" s="7">
         <v>57.558139534883722</v>
       </c>
       <c r="C254" s="15">
         <v>58.6251051335203</v>
       </c>
       <c r="D254" s="7">
         <v>50.581395348837212</v>
       </c>
       <c r="E254" s="15">
         <v>54.779905706373363</v>
       </c>
       <c r="F254" s="9">
         <v>35.465116279069768</v>
       </c>
       <c r="G254" s="7">
         <v>40.697674418604649</v>
       </c>
       <c r="H254" s="15">
         <v>42.098152780492569</v>
       </c>
       <c r="I254" s="7">
@@ -38602,54 +38349,53 @@
       </c>
       <c r="J254" s="15">
         <v>62.927638900434985</v>
       </c>
       <c r="K254" s="9">
         <v>72.352941176470594</v>
       </c>
       <c r="L254" s="7">
         <v>33.139534883720927</v>
       </c>
       <c r="M254" s="15">
         <v>34.844497172625601</v>
       </c>
       <c r="N254" s="9">
         <v>43.02325581395349</v>
       </c>
       <c r="O254" s="9">
         <v>51.764705882352942</v>
       </c>
       <c r="P254" s="7">
         <v>48.488372093023258</v>
       </c>
       <c r="Q254" s="15">
         <v>50.655059938689362</v>
       </c>
-      <c r="R254" s="34"/>
       <c r="S254" s="24"/>
     </row>
-    <row r="255" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A255" s="5">
         <v>44063</v>
       </c>
       <c r="B255" s="7">
         <v>59.756097560975611</v>
       </c>
       <c r="C255" s="15">
         <v>59.14453643886128</v>
       </c>
       <c r="D255" s="7">
         <v>60.975609756097562</v>
       </c>
       <c r="E255" s="15">
         <v>59.458406260937821</v>
       </c>
       <c r="F255" s="9">
         <v>45.061728395061728</v>
       </c>
       <c r="G255" s="7">
         <v>47.560975609756099</v>
       </c>
       <c r="H255" s="15">
         <v>45.797714394478724</v>
       </c>
       <c r="I255" s="7">
@@ -38657,54 +38403,53 @@
       </c>
       <c r="J255" s="15">
         <v>64.550351158045487</v>
       </c>
       <c r="K255" s="9">
         <v>73.417721518987335</v>
       </c>
       <c r="L255" s="7">
         <v>39.024390243902438</v>
       </c>
       <c r="M255" s="15">
         <v>39.896699740820942</v>
       </c>
       <c r="N255" s="9">
         <v>50.609756097560975</v>
       </c>
       <c r="O255" s="9">
         <v>63.414634146341463</v>
       </c>
       <c r="P255" s="7">
         <v>53.838414634146339</v>
       </c>
       <c r="Q255" s="15">
         <v>53.769541598628848</v>
       </c>
-      <c r="R255" s="34"/>
       <c r="S255" s="24"/>
     </row>
-    <row r="256" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A256" s="5">
         <v>44094</v>
       </c>
       <c r="B256" s="7">
         <v>65.432098765432102</v>
       </c>
       <c r="C256" s="15">
         <v>62.120533432418256</v>
       </c>
       <c r="D256" s="7">
         <v>68.518518518518519</v>
       </c>
       <c r="E256" s="15">
         <v>66.339706521219497</v>
       </c>
       <c r="F256" s="9">
         <v>49.390243902439025</v>
       </c>
       <c r="G256" s="7">
         <v>53.614457831325304</v>
       </c>
       <c r="H256" s="15">
         <v>52.349172877116125</v>
       </c>
       <c r="I256" s="7">
@@ -38712,54 +38457,53 @@
       </c>
       <c r="J256" s="15">
         <v>61.200387140221508</v>
       </c>
       <c r="K256" s="9">
         <v>76.25</v>
       </c>
       <c r="L256" s="7">
         <v>44.512195121951223</v>
       </c>
       <c r="M256" s="15">
         <v>44.06870920654729</v>
       </c>
       <c r="N256" s="9">
         <v>59.036144578313255</v>
       </c>
       <c r="O256" s="9">
         <v>64.4578313253012</v>
       </c>
       <c r="P256" s="7">
         <v>58.222682963108085</v>
       </c>
       <c r="Q256" s="15">
         <v>57.215701835504532</v>
       </c>
-      <c r="R256" s="34"/>
       <c r="S256" s="24"/>
     </row>
-    <row r="257" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A257" s="5">
         <v>44124</v>
       </c>
       <c r="B257" s="7">
         <v>67.647058823529406</v>
       </c>
       <c r="C257" s="15">
         <v>60.017419264282232</v>
       </c>
       <c r="D257" s="7">
         <v>71.969696969696969</v>
       </c>
       <c r="E257" s="15">
         <v>63.506969278377895</v>
       </c>
       <c r="F257" s="9">
         <v>54.615384615384613</v>
       </c>
       <c r="G257" s="7">
         <v>63.235294117647058</v>
       </c>
       <c r="H257" s="15">
         <v>59.888019115049538</v>
       </c>
       <c r="I257" s="7">
@@ -38767,54 +38511,53 @@
       </c>
       <c r="J257" s="15">
         <v>63.232384747544096</v>
       </c>
       <c r="K257" s="9">
         <v>82.089552238805965</v>
       </c>
       <c r="L257" s="7">
         <v>50.746268656716417</v>
       </c>
       <c r="M257" s="15">
         <v>47.507558165100662</v>
       </c>
       <c r="N257" s="9">
         <v>65.441176470588232</v>
       </c>
       <c r="O257" s="9">
         <v>56.71641791044776</v>
       </c>
       <c r="P257" s="7">
         <v>63.36672253704738</v>
       </c>
       <c r="Q257" s="15">
         <v>58.830470114070877</v>
       </c>
-      <c r="R257" s="34"/>
       <c r="S257" s="24"/>
     </row>
-    <row r="258" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A258" s="5">
         <v>44155</v>
       </c>
       <c r="B258" s="7">
         <v>63.698630136986303</v>
       </c>
       <c r="C258" s="15">
         <v>50.463838786177313</v>
       </c>
       <c r="D258" s="7">
         <v>60.416666666666664</v>
       </c>
       <c r="E258" s="15">
         <v>48.612087184742521</v>
       </c>
       <c r="F258" s="9">
         <v>45.138888888888886</v>
       </c>
       <c r="G258" s="7">
         <v>54.794520547945204</v>
       </c>
       <c r="H258" s="15">
         <v>49.961884624248505</v>
       </c>
       <c r="I258" s="7">
@@ -38822,54 +38565,53 @@
       </c>
       <c r="J258" s="15">
         <v>62.456406085774262</v>
       </c>
       <c r="K258" s="9">
         <v>72.535211267605632</v>
       </c>
       <c r="L258" s="7">
         <v>50.694444444444443</v>
       </c>
       <c r="M258" s="15">
         <v>45.350190805460109</v>
       </c>
       <c r="N258" s="9">
         <v>55.555555555555557</v>
       </c>
       <c r="O258" s="9">
         <v>52.739726027397261</v>
       </c>
       <c r="P258" s="7">
         <v>58.660578386605778</v>
       </c>
       <c r="Q258" s="15">
         <v>51.36888149728054</v>
       </c>
-      <c r="R258" s="34"/>
       <c r="S258" s="24"/>
     </row>
-    <row r="259" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A259" s="5">
         <v>44185</v>
       </c>
       <c r="B259" s="7">
         <v>42.95774647887324</v>
       </c>
       <c r="C259" s="15">
         <v>49.061719370903447</v>
       </c>
       <c r="D259" s="7">
         <v>45</v>
       </c>
       <c r="E259" s="15">
         <v>49.157274696228527</v>
       </c>
       <c r="F259" s="9">
         <v>42.753623188405797</v>
       </c>
       <c r="G259" s="7">
         <v>49.29577464788732</v>
       </c>
       <c r="H259" s="15">
         <v>50.942960064311684</v>
       </c>
       <c r="I259" s="7">
@@ -38877,54 +38619,53 @@
       </c>
       <c r="J259" s="15">
         <v>62.376837004268339</v>
       </c>
       <c r="K259" s="9">
         <v>70.422535211267601</v>
       </c>
       <c r="L259" s="7">
         <v>44.366197183098592</v>
       </c>
       <c r="M259" s="15">
         <v>44.89924002406071</v>
       </c>
       <c r="N259" s="9">
         <v>50</v>
       </c>
       <c r="O259" s="9">
         <v>52.857142857142854</v>
       </c>
       <c r="P259" s="7">
         <v>49.140845070422543</v>
       </c>
       <c r="Q259" s="15">
         <v>51.287606231954534</v>
       </c>
-      <c r="R259" s="34"/>
       <c r="S259" s="24"/>
     </row>
-    <row r="260" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A260" s="5">
         <v>44216</v>
       </c>
       <c r="B260" s="7">
         <v>37.5</v>
       </c>
       <c r="C260" s="15">
         <v>44.438041818391795</v>
       </c>
       <c r="D260" s="7">
         <v>44.366197183098592</v>
       </c>
       <c r="E260" s="15">
         <v>48.334787621857245</v>
       </c>
       <c r="F260" s="9">
         <v>34.027777777777779</v>
       </c>
       <c r="G260" s="7">
         <v>45.205479452054796</v>
       </c>
       <c r="H260" s="15">
         <v>47.698472941566031</v>
       </c>
       <c r="I260" s="7">
@@ -38932,54 +38673,53 @@
       </c>
       <c r="J260" s="15">
         <v>68.226598982978942</v>
       </c>
       <c r="K260" s="9">
         <v>82.638888888888886</v>
       </c>
       <c r="L260" s="7">
         <v>45.070422535211264</v>
       </c>
       <c r="M260" s="15">
         <v>46.229206288157854</v>
       </c>
       <c r="N260" s="9">
         <v>46.575342465753423</v>
       </c>
       <c r="O260" s="9">
         <v>59.154929577464792</v>
       </c>
       <c r="P260" s="7">
         <v>48.264036272429095</v>
       </c>
       <c r="Q260" s="15">
         <v>50.985421530590372</v>
       </c>
-      <c r="R260" s="34"/>
       <c r="S260" s="24"/>
     </row>
-    <row r="261" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A261" s="5">
         <v>44248</v>
       </c>
       <c r="B261" s="7">
         <v>54.225352112676056</v>
       </c>
       <c r="C261" s="15">
         <v>51.439829484750668</v>
       </c>
       <c r="D261" s="7">
         <v>57.142857142857146</v>
       </c>
       <c r="E261" s="15">
         <v>55.878541888575263</v>
       </c>
       <c r="F261" s="9">
         <v>42.25352112676056</v>
       </c>
       <c r="G261" s="7">
         <v>55</v>
       </c>
       <c r="H261" s="15">
         <v>53.27513367497923</v>
       </c>
       <c r="I261" s="7">
@@ -38987,54 +38727,53 @@
       </c>
       <c r="J261" s="15">
         <v>64.288749630382881</v>
       </c>
       <c r="K261" s="9">
         <v>83.088235294117652</v>
       </c>
       <c r="L261" s="7">
         <v>44.366197183098592</v>
       </c>
       <c r="M261" s="15">
         <v>43.160271929217537</v>
       </c>
       <c r="N261" s="9">
         <v>52.142857142857146</v>
       </c>
       <c r="O261" s="9">
         <v>59.154929577464792</v>
       </c>
       <c r="P261" s="7">
         <v>54.575452716297789</v>
       </c>
       <c r="Q261" s="15">
         <v>53.60850532158112</v>
       </c>
-      <c r="R261" s="34"/>
       <c r="S261" s="24"/>
     </row>
-    <row r="262" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A262" s="5">
         <v>44276</v>
       </c>
       <c r="B262" s="7">
         <v>55.696202531645568</v>
       </c>
       <c r="C262" s="15">
         <v>54.207064995357761</v>
       </c>
       <c r="D262" s="7">
         <v>58.333333333333336</v>
       </c>
       <c r="E262" s="15">
         <v>59.090724383216589</v>
       </c>
       <c r="F262" s="9">
         <v>41.025641025641029</v>
       </c>
       <c r="G262" s="7">
         <v>57.594936708860757</v>
       </c>
       <c r="H262" s="15">
         <v>55.255611477722042</v>
       </c>
       <c r="I262" s="7">
@@ -39042,54 +38781,53 @@
       </c>
       <c r="J262" s="15">
         <v>68.374095127574307</v>
       </c>
       <c r="K262" s="9">
         <v>88.961038961038966</v>
       </c>
       <c r="L262" s="7">
         <v>46.202531645569621</v>
       </c>
       <c r="M262" s="15">
         <v>46.522421381732741</v>
       </c>
       <c r="N262" s="9">
         <v>51.898734177215189</v>
       </c>
       <c r="O262" s="9">
         <v>56.962025316455694</v>
       </c>
       <c r="P262" s="7">
         <v>57.616033755274259</v>
       </c>
       <c r="Q262" s="15">
         <v>56.689983473120684</v>
       </c>
-      <c r="R262" s="34"/>
       <c r="S262" s="24"/>
     </row>
-    <row r="263" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A263" s="5">
         <v>44307</v>
       </c>
       <c r="B263" s="7">
         <v>50.746268656716417</v>
       </c>
       <c r="C263" s="15">
         <v>61.140201921369517</v>
       </c>
       <c r="D263" s="7">
         <v>56.153846153846153</v>
       </c>
       <c r="E263" s="15">
         <v>64.162786555627051</v>
       </c>
       <c r="F263" s="9">
         <v>40.909090909090907</v>
       </c>
       <c r="G263" s="7">
         <v>52.985074626865675</v>
       </c>
       <c r="H263" s="15">
         <v>56.521478918146563</v>
       </c>
       <c r="I263" s="7">
@@ -39097,54 +38835,53 @@
       </c>
       <c r="J263" s="15">
         <v>63.468160743431056</v>
       </c>
       <c r="K263" s="9">
         <v>88.28125</v>
       </c>
       <c r="L263" s="7">
         <v>53.030303030303031</v>
       </c>
       <c r="M263" s="15">
         <v>54.63214306210034</v>
       </c>
       <c r="N263" s="9">
         <v>54.545454545454547</v>
       </c>
       <c r="O263" s="9">
         <v>67.910447761194035</v>
       </c>
       <c r="P263" s="7">
         <v>55.15885606930383</v>
       </c>
       <c r="Q263" s="15">
         <v>59.984954240134904</v>
       </c>
-      <c r="R263" s="34"/>
       <c r="S263" s="24"/>
     </row>
-    <row r="264" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A264" s="5">
         <v>44337</v>
       </c>
       <c r="B264" s="7">
         <v>59.523809523809526</v>
       </c>
       <c r="C264" s="15">
         <v>58.559241556926196</v>
       </c>
       <c r="D264" s="7">
         <v>59.523809523809526</v>
       </c>
       <c r="E264" s="15">
         <v>58.682473329843376</v>
       </c>
       <c r="F264" s="9">
         <v>45.238095238095241</v>
       </c>
       <c r="G264" s="7">
         <v>60.317460317460316</v>
       </c>
       <c r="H264" s="15">
         <v>62.750888378789931</v>
       </c>
       <c r="I264" s="7">
@@ -39152,54 +38889,53 @@
       </c>
       <c r="J264" s="15">
         <v>59.997388060220359</v>
       </c>
       <c r="K264" s="9">
         <v>87.096774193548384</v>
       </c>
       <c r="L264" s="7">
         <v>50.806451612903224</v>
       </c>
       <c r="M264" s="15">
         <v>50.721543254665178</v>
       </c>
       <c r="N264" s="9">
         <v>64.285714285714292</v>
       </c>
       <c r="O264" s="9">
         <v>63.492063492063494</v>
       </c>
       <c r="P264" s="7">
         <v>58.292370711725553</v>
       </c>
       <c r="Q264" s="15">
         <v>58.142306916089012</v>
       </c>
-      <c r="R264" s="34"/>
       <c r="S264" s="24"/>
     </row>
-    <row r="265" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A265" s="5">
         <v>44368</v>
       </c>
       <c r="B265" s="7">
         <v>50.666666666666664</v>
       </c>
       <c r="C265" s="15">
         <v>56.669112566613315</v>
       </c>
       <c r="D265" s="7">
         <v>52.027027027027025</v>
       </c>
       <c r="E265" s="15">
         <v>58.526068213854742</v>
       </c>
       <c r="F265" s="9">
         <v>42</v>
       </c>
       <c r="G265" s="7">
         <v>50.666666666666664</v>
       </c>
       <c r="H265" s="15">
         <v>55.263071594517413</v>
       </c>
       <c r="I265" s="7">
@@ -39207,54 +38943,53 @@
       </c>
       <c r="J265" s="15">
         <v>68.249693501634411</v>
       </c>
       <c r="K265" s="9">
         <v>83.561643835616437</v>
       </c>
       <c r="L265" s="7">
         <v>47.333333333333336</v>
       </c>
       <c r="M265" s="15">
         <v>51.134278641165643</v>
       </c>
       <c r="N265" s="9">
         <v>53.333333333333336</v>
       </c>
       <c r="O265" s="9">
         <v>59.333333333333336</v>
       </c>
       <c r="P265" s="7">
         <v>54.166516516516516</v>
       </c>
       <c r="Q265" s="15">
         <v>57.968444903557113</v>
       </c>
-      <c r="R265" s="34"/>
       <c r="S265" s="24"/>
     </row>
-    <row r="266" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A266" s="5">
         <v>44398</v>
       </c>
       <c r="B266" s="7">
         <v>26.5625</v>
       </c>
       <c r="C266" s="15">
         <v>26.723375384775245</v>
       </c>
       <c r="D266" s="7">
         <v>31.25</v>
       </c>
       <c r="E266" s="15">
         <v>34.475628550417433</v>
       </c>
       <c r="F266" s="9">
         <v>35.15625</v>
       </c>
       <c r="G266" s="7">
         <v>37.5</v>
       </c>
       <c r="H266" s="15">
         <v>38.402679106106632</v>
       </c>
       <c r="I266" s="7">
@@ -39262,54 +38997,53 @@
       </c>
       <c r="J266" s="15">
         <v>73.893379216758419</v>
       </c>
       <c r="K266" s="9">
         <v>77.049180327868854</v>
       </c>
       <c r="L266" s="7">
         <v>46.875</v>
       </c>
       <c r="M266" s="15">
         <v>49.658649722917914</v>
       </c>
       <c r="N266" s="9">
         <v>40.625</v>
       </c>
       <c r="O266" s="9">
         <v>64.285714285714292</v>
       </c>
       <c r="P266" s="7">
         <v>42.8125</v>
       </c>
       <c r="Q266" s="15">
         <v>44.630742396195124</v>
       </c>
-      <c r="R266" s="34"/>
       <c r="S266" s="24"/>
     </row>
-    <row r="267" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A267" s="5">
         <v>44429</v>
       </c>
       <c r="B267" s="7">
         <v>54.032258064516128</v>
       </c>
       <c r="C267" s="15">
         <v>53.220362488608835</v>
       </c>
       <c r="D267" s="7">
         <v>56.557377049180324</v>
       </c>
       <c r="E267" s="15">
         <v>53.245846095783968</v>
       </c>
       <c r="F267" s="9">
         <v>41.803278688524593</v>
       </c>
       <c r="G267" s="7">
         <v>55.833333333333336</v>
       </c>
       <c r="H267" s="15">
         <v>53.735789671209488</v>
       </c>
       <c r="I267" s="7">
@@ -39317,54 +39051,53 @@
       </c>
       <c r="J267" s="15">
         <v>69.623474195454207</v>
       </c>
       <c r="K267" s="9">
         <v>84.166666666666671</v>
       </c>
       <c r="L267" s="7">
         <v>47.58064516129032</v>
       </c>
       <c r="M267" s="15">
         <v>49.038762890602882</v>
       </c>
       <c r="N267" s="9">
         <v>54.918032786885249</v>
       </c>
       <c r="O267" s="9">
         <v>59.677419354838712</v>
       </c>
       <c r="P267" s="7">
         <v>56.243345672483699</v>
       </c>
       <c r="Q267" s="15">
         <v>55.77284706833187</v>
       </c>
-      <c r="R267" s="34"/>
       <c r="S267" s="24"/>
     </row>
-    <row r="268" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A268" s="5">
         <v>44460</v>
       </c>
       <c r="B268" s="15">
         <v>54.385964912280699</v>
       </c>
       <c r="C268" s="15">
         <v>51.434712535730355</v>
       </c>
       <c r="D268" s="7">
         <v>57.89473684210526</v>
       </c>
       <c r="E268" s="23">
         <v>56.096070929970011</v>
       </c>
       <c r="F268" s="15">
         <v>42.10526315789474</v>
       </c>
       <c r="G268" s="7">
         <v>51.754385964912281</v>
       </c>
       <c r="H268" s="23">
         <v>50.522409670491022</v>
       </c>
       <c r="I268" s="15">
@@ -39372,55 +39105,55 @@
       </c>
       <c r="J268" s="23">
         <v>72.302602388483962</v>
       </c>
       <c r="K268" s="9">
         <v>85.454545454545453</v>
       </c>
       <c r="L268" s="15">
         <v>48.245614035087719</v>
       </c>
       <c r="M268" s="23">
         <v>47.367722522539964</v>
       </c>
       <c r="N268" s="9">
         <v>53.508771929824562</v>
       </c>
       <c r="O268" s="9">
         <v>62.280701754385966</v>
       </c>
       <c r="P268" s="15">
         <v>56.666666666666664</v>
       </c>
       <c r="Q268" s="15">
         <v>55.544703609443062</v>
       </c>
-      <c r="R268" s="34"/>
+      <c r="R268" s="24"/>
       <c r="S268" s="24"/>
       <c r="T268" s="24"/>
     </row>
-    <row r="269" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A269" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B269" s="15">
         <v>52.41935483870968</v>
       </c>
       <c r="C269" s="23">
         <v>45.952127408074666</v>
       </c>
       <c r="D269" s="15">
         <v>55.73770491803279</v>
       </c>
       <c r="E269" s="23">
         <v>48.709012535194979</v>
       </c>
       <c r="F269" s="9">
         <v>53.225806451612904</v>
       </c>
       <c r="G269" s="15">
         <v>59.677419354838712</v>
       </c>
       <c r="H269" s="23">
         <v>56.200974678577246</v>
       </c>
       <c r="I269" s="15">
@@ -39428,55 +39161,55 @@
       </c>
       <c r="J269" s="15">
         <v>70.685467634720453</v>
       </c>
       <c r="K269" s="9">
         <v>84.426229508196727</v>
       </c>
       <c r="L269" s="15">
         <v>52.459016393442624</v>
       </c>
       <c r="M269" s="15">
         <v>49.446248424358394</v>
       </c>
       <c r="N269" s="9">
         <v>59.016393442622949</v>
       </c>
       <c r="O269" s="15">
         <v>62.096774193548384</v>
       </c>
       <c r="P269" s="7">
         <v>58.252247488101531</v>
       </c>
       <c r="Q269" s="15">
         <v>54.198766136185142</v>
       </c>
-      <c r="R269" s="34"/>
+      <c r="R269" s="24"/>
       <c r="S269" s="24"/>
       <c r="T269" s="24"/>
     </row>
-    <row r="270" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A270" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B270" s="15">
         <v>65.573770491803273</v>
       </c>
       <c r="C270" s="23">
         <v>51.382314196926153</v>
       </c>
       <c r="D270" s="15">
         <v>65.573770491803273</v>
       </c>
       <c r="E270" s="23">
         <v>52.119132228472061</v>
       </c>
       <c r="F270" s="9">
         <v>52.459016393442624</v>
       </c>
       <c r="G270" s="15">
         <v>62.295081967213115</v>
       </c>
       <c r="H270" s="23">
         <v>56.716640716877066</v>
       </c>
       <c r="I270" s="15">
@@ -39484,55 +39217,55 @@
       </c>
       <c r="J270" s="15">
         <v>69.28507101650348</v>
       </c>
       <c r="K270" s="9">
         <v>86.666666666666671</v>
       </c>
       <c r="L270" s="15">
         <v>56.557377049180324</v>
       </c>
       <c r="M270" s="15">
         <v>50.662655911400073</v>
       </c>
       <c r="N270" s="9">
         <v>65</v>
       </c>
       <c r="O270" s="15">
         <v>56.779661016949156</v>
       </c>
       <c r="P270" s="7">
         <v>64.098360655737707</v>
       </c>
       <c r="Q270" s="15">
         <v>56.033162814035769</v>
       </c>
-      <c r="R270" s="34"/>
+      <c r="R270" s="24"/>
       <c r="S270" s="24"/>
       <c r="T270" s="24"/>
     </row>
-    <row r="271" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A271" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B271" s="15">
         <v>43.877551020408163</v>
       </c>
       <c r="C271" s="23">
         <v>50.976391925030192</v>
       </c>
       <c r="D271" s="15">
         <v>46.875</v>
       </c>
       <c r="E271" s="23">
         <v>51.750297019888123</v>
       </c>
       <c r="F271" s="9">
         <v>35.416666666666664</v>
       </c>
       <c r="G271" s="15">
         <v>56.122448979591837</v>
       </c>
       <c r="H271" s="23">
         <v>58.22927536747639</v>
       </c>
       <c r="I271" s="15">
@@ -39540,55 +39273,55 @@
       </c>
       <c r="J271" s="15">
         <v>66.582839952829971</v>
       </c>
       <c r="K271" s="9">
         <v>89.795918367346943</v>
       </c>
       <c r="L271" s="15">
         <v>41.666666666666664</v>
       </c>
       <c r="M271" s="15">
         <v>42.026110025732009</v>
       </c>
       <c r="N271" s="9">
         <v>54.166666666666664</v>
       </c>
       <c r="O271" s="15">
         <v>53.061224489795919</v>
       </c>
       <c r="P271" s="7">
         <v>51.585884353741491</v>
       </c>
       <c r="Q271" s="15">
         <v>53.912982858191342</v>
       </c>
-      <c r="R271" s="34"/>
+      <c r="R271" s="24"/>
       <c r="S271" s="24"/>
       <c r="T271" s="24"/>
     </row>
-    <row r="272" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A272" s="5">
         <v>44583</v>
       </c>
       <c r="B272" s="15">
         <v>46.296296296296298</v>
       </c>
       <c r="C272" s="23">
         <v>55.061598832678001</v>
       </c>
       <c r="D272" s="15">
         <v>50.925925925925924</v>
       </c>
       <c r="E272" s="23">
         <v>56.82399510104463</v>
       </c>
       <c r="F272" s="9">
         <v>35.849056603773583</v>
       </c>
       <c r="G272" s="15">
         <v>55.555555555555557</v>
       </c>
       <c r="H272" s="23">
         <v>58.986806374630376</v>
       </c>
       <c r="I272" s="15">
@@ -39596,55 +39329,55 @@
       </c>
       <c r="J272" s="15">
         <v>65.690278790889153</v>
       </c>
       <c r="K272" s="9">
         <v>88.888888888888886</v>
       </c>
       <c r="L272" s="15">
         <v>47.169811320754718</v>
       </c>
       <c r="M272" s="15">
         <v>48.226283805169345</v>
       </c>
       <c r="N272" s="9">
         <v>56.481481481481481</v>
       </c>
       <c r="O272" s="15">
         <v>71.296296296296291</v>
       </c>
       <c r="P272" s="7">
         <v>53.322851153039821</v>
       </c>
       <c r="Q272" s="15">
         <v>56.957792580882298</v>
       </c>
-      <c r="R272" s="34"/>
+      <c r="R272" s="24"/>
       <c r="S272" s="24"/>
       <c r="T272" s="24"/>
     </row>
-    <row r="273" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A273" s="5">
         <v>44614</v>
       </c>
       <c r="B273" s="15">
         <v>60.15625</v>
       </c>
       <c r="C273" s="23">
         <v>57.352143669116579</v>
       </c>
       <c r="D273" s="15">
         <v>56.25</v>
       </c>
       <c r="E273" s="23">
         <v>54.614071682241502</v>
       </c>
       <c r="F273" s="9">
         <v>44.53125</v>
       </c>
       <c r="G273" s="15">
         <v>61.904761904761905</v>
       </c>
       <c r="H273" s="23">
         <v>60.11185032058119</v>
       </c>
       <c r="I273" s="15">
@@ -39652,55 +39385,55 @@
       </c>
       <c r="J273" s="15">
         <v>66.482478876291935</v>
       </c>
       <c r="K273" s="9">
         <v>89.84375</v>
       </c>
       <c r="L273" s="15">
         <v>50.78125</v>
       </c>
       <c r="M273" s="15">
         <v>49.368064804801435</v>
       </c>
       <c r="N273" s="9">
         <v>58.59375</v>
       </c>
       <c r="O273" s="15">
         <v>69.53125</v>
       </c>
       <c r="P273" s="7">
         <v>58.675595238095227</v>
       </c>
       <c r="Q273" s="15">
         <v>57.585721870606527</v>
       </c>
-      <c r="R273" s="34"/>
+      <c r="R273" s="24"/>
       <c r="S273" s="24"/>
       <c r="T273" s="24"/>
     </row>
-    <row r="274" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A274" s="5">
         <v>44642</v>
       </c>
       <c r="B274" s="15">
         <v>58.163265306122447</v>
       </c>
       <c r="C274" s="23">
         <v>56.457020483446151</v>
       </c>
       <c r="D274" s="15">
         <v>57.142857142857146</v>
       </c>
       <c r="E274" s="23">
         <v>56.208500626341113</v>
       </c>
       <c r="F274" s="9">
         <v>41.836734693877553</v>
       </c>
       <c r="G274" s="15">
         <v>63.265306122448976</v>
       </c>
       <c r="H274" s="23">
         <v>60.374937710707407</v>
       </c>
       <c r="I274" s="15">
@@ -39708,55 +39441,55 @@
       </c>
       <c r="J274" s="15">
         <v>66.726026475876267</v>
       </c>
       <c r="K274" s="9">
         <v>95.91836734693878</v>
       </c>
       <c r="L274" s="15">
         <v>48.979591836734691</v>
       </c>
       <c r="M274" s="15">
         <v>49.249596939100904</v>
       </c>
       <c r="N274" s="9">
         <v>58.163265306122447</v>
       </c>
       <c r="O274" s="15">
         <v>55.102040816326529</v>
       </c>
       <c r="P274" s="7">
         <v>59.183673469387756</v>
       </c>
       <c r="Q274" s="15">
         <v>57.803216447094357</v>
       </c>
-      <c r="R274" s="34"/>
+      <c r="R274" s="24"/>
       <c r="S274" s="24"/>
       <c r="T274" s="24"/>
     </row>
-    <row r="275" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A275" s="5">
         <v>44673</v>
       </c>
       <c r="B275" s="15">
         <v>35.849056603773583</v>
       </c>
       <c r="C275" s="23">
         <v>43.782922331996829</v>
       </c>
       <c r="D275" s="15">
         <v>40.566037735849058</v>
       </c>
       <c r="E275" s="23">
         <v>48.024340512937314</v>
       </c>
       <c r="F275" s="9">
         <v>40.566037735849058</v>
       </c>
       <c r="G275" s="15">
         <v>51.886792452830186</v>
       </c>
       <c r="H275" s="23">
         <v>55.122495996011203</v>
       </c>
       <c r="I275" s="15">
@@ -39764,55 +39497,55 @@
       </c>
       <c r="J275" s="15">
         <v>65.147557533514657</v>
       </c>
       <c r="K275" s="9">
         <v>89.622641509433961</v>
       </c>
       <c r="L275" s="15">
         <v>49.019607843137258</v>
       </c>
       <c r="M275" s="15">
         <v>50.196623101071424</v>
       </c>
       <c r="N275" s="9">
         <v>50</v>
       </c>
       <c r="O275" s="15">
         <v>55.660377358490564</v>
       </c>
       <c r="P275" s="7">
         <v>48.294487606363298</v>
       </c>
       <c r="Q275" s="15">
         <v>52.454787895106278</v>
       </c>
-      <c r="R275" s="34"/>
+      <c r="R275" s="24"/>
       <c r="S275" s="24"/>
       <c r="T275" s="24"/>
     </row>
-    <row r="276" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A276" s="5">
         <v>44703</v>
       </c>
       <c r="B276" s="15">
         <v>50</v>
       </c>
       <c r="C276" s="23">
         <v>49.524937523452238</v>
       </c>
       <c r="D276" s="15">
         <v>56.349206349206348</v>
       </c>
       <c r="E276" s="23">
         <v>55.763388761512566</v>
       </c>
       <c r="F276" s="9">
         <v>41.935483870967744</v>
       </c>
       <c r="G276" s="15">
         <v>57.03125</v>
       </c>
       <c r="H276" s="23">
         <v>59.590410307235075</v>
       </c>
       <c r="I276" s="15">
@@ -39820,55 +39553,55 @@
       </c>
       <c r="J276" s="15">
         <v>60.815533766453207</v>
       </c>
       <c r="K276" s="9">
         <v>88.095238095238102</v>
       </c>
       <c r="L276" s="15">
         <v>50</v>
       </c>
       <c r="M276" s="15">
         <v>50.444551042864852</v>
       </c>
       <c r="N276" s="9">
         <v>53.125</v>
       </c>
       <c r="O276" s="15">
         <v>63.28125</v>
       </c>
       <c r="P276" s="7">
         <v>54.86359126984128</v>
       </c>
       <c r="Q276" s="15">
         <v>55.227764280303589</v>
       </c>
-      <c r="R276" s="34"/>
+      <c r="R276" s="24"/>
       <c r="S276" s="24"/>
       <c r="T276" s="24"/>
     </row>
-    <row r="277" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A277" s="5">
         <v>44734</v>
       </c>
       <c r="B277" s="15">
         <v>41.747572815533978</v>
       </c>
       <c r="C277" s="23">
         <v>47.099344923803024</v>
       </c>
       <c r="D277" s="15">
         <v>41.82692307692308</v>
       </c>
       <c r="E277" s="23">
         <v>47.866415218797613</v>
       </c>
       <c r="F277" s="9">
         <v>39.903846153846153</v>
       </c>
       <c r="G277" s="15">
         <v>48.07692307692308</v>
       </c>
       <c r="H277" s="23">
         <v>52.581794652751917</v>
       </c>
       <c r="I277" s="15">
@@ -39876,55 +39609,55 @@
       </c>
       <c r="J277" s="15">
         <v>66.892300874918547</v>
       </c>
       <c r="K277" s="9">
         <v>89.805825242718441</v>
       </c>
       <c r="L277" s="15">
         <v>46.634615384615387</v>
       </c>
       <c r="M277" s="15">
         <v>49.462848000195173</v>
       </c>
       <c r="N277" s="9">
         <v>45.67307692307692</v>
       </c>
       <c r="O277" s="15">
         <v>53.846153846153847</v>
       </c>
       <c r="P277" s="7">
         <v>49.34652725914863</v>
       </c>
       <c r="Q277" s="15">
         <v>52.780540734093258</v>
       </c>
-      <c r="R277" s="34"/>
+      <c r="R277" s="24"/>
       <c r="S277" s="24"/>
       <c r="T277" s="24"/>
     </row>
-    <row r="278" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A278" s="5">
         <v>44764</v>
       </c>
       <c r="B278" s="15">
         <v>41.558441558441558</v>
       </c>
       <c r="C278" s="23">
         <v>41.589839469702127</v>
       </c>
       <c r="D278" s="15">
         <v>34.868421052631582</v>
       </c>
       <c r="E278" s="23">
         <v>38.671172457315386</v>
       </c>
       <c r="F278" s="9">
         <v>37.012987012987011</v>
       </c>
       <c r="G278" s="15">
         <v>57.333333333333336</v>
       </c>
       <c r="H278" s="23">
         <v>58.220295358006418</v>
       </c>
       <c r="I278" s="15">
@@ -39932,55 +39665,55 @@
       </c>
       <c r="J278" s="15">
         <v>58.908076339566968</v>
       </c>
       <c r="K278" s="9">
         <v>87.5</v>
       </c>
       <c r="L278" s="15">
         <v>44.805194805194802</v>
       </c>
       <c r="M278" s="15">
         <v>47.713459928463195</v>
       </c>
       <c r="N278" s="9">
         <v>45.39473684210526</v>
       </c>
       <c r="O278" s="15">
         <v>49.350649350649348</v>
       </c>
       <c r="P278" s="7">
         <v>46.913078149920253</v>
       </c>
       <c r="Q278" s="15">
         <v>49.020568710610817</v>
       </c>
-      <c r="R278" s="34"/>
+      <c r="R278" s="24"/>
       <c r="S278" s="24"/>
       <c r="T278" s="24"/>
     </row>
-    <row r="279" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A279" s="5">
         <v>44795</v>
       </c>
       <c r="B279" s="15">
         <v>50.609756097560975</v>
       </c>
       <c r="C279" s="23">
         <v>49.171582342517226</v>
       </c>
       <c r="D279" s="15">
         <v>50</v>
       </c>
       <c r="E279" s="23">
         <v>46.24068549669758</v>
       </c>
       <c r="F279" s="9">
         <v>38.271604938271608</v>
       </c>
       <c r="G279" s="15">
         <v>55.487804878048777</v>
       </c>
       <c r="H279" s="23">
         <v>53.38806512766736</v>
       </c>
       <c r="I279" s="15">
@@ -39988,55 +39721,55 @@
       </c>
       <c r="J279" s="15">
         <v>59.242681064484714</v>
       </c>
       <c r="K279" s="9">
         <v>81.25</v>
       </c>
       <c r="L279" s="15">
         <v>47.530864197530867</v>
       </c>
       <c r="M279" s="15">
         <v>49.170162827776785</v>
       </c>
       <c r="N279" s="9">
         <v>54.878048780487802</v>
       </c>
       <c r="O279" s="15">
         <v>57.926829268292686</v>
       </c>
       <c r="P279" s="7">
         <v>51.945197229750079</v>
       </c>
       <c r="Q279" s="15">
         <v>51.442635371828736</v>
       </c>
-      <c r="R279" s="34"/>
+      <c r="R279" s="24"/>
       <c r="S279" s="24"/>
       <c r="T279" s="24"/>
     </row>
-    <row r="280" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A280" s="5">
         <v>44826</v>
       </c>
       <c r="B280" s="15">
         <v>41.97530864197531</v>
       </c>
       <c r="C280" s="23">
         <v>39.508923477028269</v>
       </c>
       <c r="D280" s="15">
         <v>43.670886075949369</v>
       </c>
       <c r="E280" s="23">
         <v>42.42297811712092</v>
       </c>
       <c r="F280" s="9">
         <v>38.125</v>
       </c>
       <c r="G280" s="15">
         <v>54.320987654320987</v>
       </c>
       <c r="H280" s="23">
         <v>53.265394455965108</v>
       </c>
       <c r="I280" s="15">
@@ -40044,55 +39777,55 @@
       </c>
       <c r="J280" s="15">
         <v>60.493899403656634</v>
       </c>
       <c r="K280" s="9">
         <v>79.012345679012341</v>
       </c>
       <c r="L280" s="15">
         <v>48.101265822784811</v>
       </c>
       <c r="M280" s="15">
         <v>47.175397866568183</v>
       </c>
       <c r="N280" s="9">
         <v>50</v>
       </c>
       <c r="O280" s="15">
         <v>51.23456790123457</v>
       </c>
       <c r="P280" s="7">
         <v>49.488689639006097</v>
       </c>
       <c r="Q280" s="15">
         <v>48.57331866406782</v>
       </c>
-      <c r="R280" s="34"/>
+      <c r="R280" s="24"/>
       <c r="S280" s="24"/>
       <c r="T280" s="24"/>
     </row>
-    <row r="281" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A281" s="5">
         <v>44856</v>
       </c>
       <c r="B281" s="15">
         <v>56.451612903225808</v>
       </c>
       <c r="C281" s="23">
         <v>48.993701764838193</v>
       </c>
       <c r="D281" s="15">
         <v>55.833333333333336</v>
       </c>
       <c r="E281" s="23">
         <v>48.736981229135651</v>
       </c>
       <c r="F281" s="9">
         <v>44.354838709677416</v>
       </c>
       <c r="G281" s="15">
         <v>54.838709677419352</v>
       </c>
       <c r="H281" s="23">
         <v>51.216522111103558</v>
       </c>
       <c r="I281" s="15">
@@ -40100,2787 +39833,2871 @@
       </c>
       <c r="J281" s="15">
         <v>61.626643303002474</v>
       </c>
       <c r="K281" s="9">
         <v>75.409836065573771</v>
       </c>
       <c r="L281" s="15">
         <v>45.967741935483872</v>
       </c>
       <c r="M281" s="15">
         <v>43.878733709761342</v>
       </c>
       <c r="N281" s="9">
         <v>48.387096774193552</v>
       </c>
       <c r="O281" s="15">
         <v>49.193548387096776</v>
       </c>
       <c r="P281" s="7">
         <v>55.037634408602152</v>
       </c>
       <c r="Q281" s="15">
         <v>50.890516423568243</v>
       </c>
-      <c r="R281" s="34"/>
+      <c r="R281" s="24"/>
       <c r="S281" s="24"/>
       <c r="T281" s="24"/>
     </row>
-    <row r="282" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A282" s="5">
         <v>44887</v>
       </c>
       <c r="B282" s="15">
         <v>61.016949152542374</v>
       </c>
-      <c r="C282" s="36">
+      <c r="C282" s="35">
         <v>47.611206114848855</v>
       </c>
       <c r="D282" s="15">
         <v>65.517241379310349</v>
       </c>
-      <c r="E282" s="35">
+      <c r="E282" s="34">
         <v>51.273826393489436</v>
       </c>
       <c r="F282" s="9">
         <v>40.677966101694913</v>
       </c>
       <c r="G282" s="15">
         <v>57.627118644067799</v>
       </c>
-      <c r="H282" s="36">
+      <c r="H282" s="35">
         <v>52.717391708607693</v>
       </c>
       <c r="I282" s="15">
         <v>38.135593220338983</v>
       </c>
-      <c r="J282" s="35">
+      <c r="J282" s="34">
         <v>59.998009667498977</v>
       </c>
       <c r="K282" s="9">
         <v>75.862068965517238</v>
       </c>
       <c r="L282" s="15">
         <v>51.694915254237287</v>
       </c>
-      <c r="M282" s="35">
+      <c r="M282" s="34">
         <v>46.503427851362439</v>
       </c>
       <c r="N282" s="9">
         <v>53.389830508474574</v>
       </c>
       <c r="O282" s="15">
         <v>51.694915254237287</v>
       </c>
       <c r="P282" s="7">
         <v>59.54412624196376</v>
       </c>
-      <c r="Q282" s="35">
+      <c r="Q282" s="34">
         <v>51.620772347161484</v>
       </c>
-      <c r="R282" s="34"/>
+      <c r="R282" s="24"/>
       <c r="S282" s="24"/>
       <c r="T282" s="24"/>
     </row>
-    <row r="283" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A283" s="5">
         <v>44917</v>
       </c>
       <c r="B283" s="15">
         <v>39.215686274509807</v>
       </c>
-      <c r="C283" s="36">
+      <c r="C283" s="35">
         <v>46.22743175011076</v>
       </c>
       <c r="D283" s="15">
         <v>47.115384615384613</v>
       </c>
-      <c r="E283" s="35">
+      <c r="E283" s="34">
         <v>52.448688459199893</v>
       </c>
       <c r="F283" s="9">
         <v>42.307692307692307</v>
       </c>
       <c r="G283" s="15">
         <v>46.153846153846153</v>
       </c>
-      <c r="H283" s="36">
+      <c r="H283" s="35">
         <v>48.214862026429628</v>
       </c>
       <c r="I283" s="15">
         <v>34.313725490196077</v>
       </c>
-      <c r="J283" s="35">
+      <c r="J283" s="34">
         <v>60.984385412950019</v>
       </c>
       <c r="K283" s="9">
         <v>64.42307692307692</v>
       </c>
       <c r="L283" s="15">
         <v>53.846153846153847</v>
       </c>
-      <c r="M283" s="35">
+      <c r="M283" s="34">
         <v>54.116877994022062</v>
       </c>
       <c r="N283" s="9">
         <v>45.098039215686278</v>
       </c>
       <c r="O283" s="15">
         <v>54.901960784313722</v>
       </c>
       <c r="P283" s="7">
         <v>50.403469079939669</v>
       </c>
-      <c r="Q283" s="35">
+      <c r="Q283" s="34">
         <v>52.398449128542474</v>
       </c>
-      <c r="R283" s="34"/>
+      <c r="R283" s="24"/>
       <c r="S283" s="24"/>
       <c r="T283" s="24"/>
     </row>
-    <row r="284" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A284" s="5">
         <v>44948</v>
       </c>
       <c r="B284" s="15">
         <v>45.714285714285715</v>
       </c>
-      <c r="C284" s="36">
+      <c r="C284" s="35">
         <v>54.723668884866399</v>
       </c>
       <c r="D284" s="15">
         <v>45</v>
       </c>
-      <c r="E284" s="35">
+      <c r="E284" s="34">
         <v>51.144920947688149</v>
       </c>
       <c r="F284" s="9">
         <v>37.142857142857146</v>
       </c>
       <c r="G284" s="15">
         <v>50</v>
       </c>
-      <c r="H284" s="36">
+      <c r="H284" s="35">
         <v>53.214929077571838</v>
       </c>
       <c r="I284" s="15">
         <v>42.028985507246375</v>
       </c>
-      <c r="J284" s="35">
+      <c r="J284" s="34">
         <v>57.176766607024618</v>
       </c>
       <c r="K284" s="9">
         <v>69.285714285714292</v>
       </c>
       <c r="L284" s="15">
         <v>47.142857142857146</v>
       </c>
-      <c r="M284" s="35">
+      <c r="M284" s="34">
         <v>48.303839081030965</v>
       </c>
       <c r="N284" s="9">
         <v>48.571428571428569</v>
       </c>
       <c r="O284" s="15">
         <v>63.768115942028984</v>
       </c>
       <c r="P284" s="7">
         <v>49.165631469979296</v>
       </c>
-      <c r="Q284" s="35">
+      <c r="Q284" s="34">
         <v>52.9128249196364</v>
       </c>
-      <c r="R284" s="34"/>
+      <c r="R284" s="24"/>
       <c r="S284" s="24"/>
       <c r="T284" s="24"/>
     </row>
-    <row r="285" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A285" s="5">
         <v>44980</v>
       </c>
       <c r="B285" s="15">
         <v>46.825396825396822</v>
       </c>
-      <c r="C285" s="36">
+      <c r="C285" s="35">
         <v>44.751439428304906</v>
       </c>
       <c r="D285" s="15">
         <v>48.412698412698411</v>
       </c>
-      <c r="E285" s="35">
+      <c r="E285" s="34">
         <v>46.201782509774048</v>
       </c>
       <c r="F285" s="9">
         <v>46.825396825396822</v>
       </c>
       <c r="G285" s="15">
         <v>48.412698412698411</v>
       </c>
-      <c r="H285" s="36">
+      <c r="H285" s="35">
         <v>47.076044584371999</v>
       </c>
       <c r="I285" s="15">
         <v>47.61904761904762</v>
       </c>
-      <c r="J285" s="35">
+      <c r="J285" s="34">
         <v>55.156133888546144</v>
       </c>
       <c r="K285" s="9">
         <v>78.571428571428569</v>
       </c>
       <c r="L285" s="15">
         <v>48.412698412698411</v>
       </c>
-      <c r="M285" s="35">
+      <c r="M285" s="34">
         <v>46.977148688410715</v>
       </c>
       <c r="N285" s="9">
         <v>41.269841269841272</v>
       </c>
       <c r="O285" s="15">
         <v>46.825396825396822</v>
       </c>
       <c r="P285" s="7">
         <v>48.888888888888886</v>
       </c>
-      <c r="Q285" s="35">
+      <c r="Q285" s="34">
         <v>48.032509819881561</v>
       </c>
-      <c r="R285" s="34"/>
+      <c r="R285" s="24"/>
       <c r="S285" s="24"/>
       <c r="T285" s="24"/>
     </row>
-    <row r="286" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A286" s="5">
         <v>45008</v>
       </c>
       <c r="B286" s="15">
         <v>47.61904761904762</v>
       </c>
-      <c r="C286" s="36">
+      <c r="C286" s="35">
         <v>46.019979441997094</v>
       </c>
       <c r="D286" s="15">
         <v>46.875</v>
       </c>
-      <c r="E286" s="35">
+      <c r="E286" s="34">
         <v>44.833028209522659</v>
       </c>
       <c r="F286" s="9">
         <v>38.888888888888886</v>
       </c>
       <c r="G286" s="15">
         <v>50</v>
       </c>
-      <c r="H286" s="36">
+      <c r="H286" s="35">
         <v>47.73368649682093</v>
       </c>
       <c r="I286" s="15">
         <v>44.26229508196721</v>
       </c>
-      <c r="J286" s="35">
+      <c r="J286" s="34">
         <v>54.204686997539092</v>
       </c>
       <c r="K286" s="9">
         <v>78.125</v>
       </c>
       <c r="L286" s="15">
         <v>44.53125</v>
       </c>
-      <c r="M286" s="35">
+      <c r="M286" s="34">
         <v>44.274153245309058</v>
       </c>
       <c r="N286" s="9">
         <v>44.53125</v>
       </c>
       <c r="O286" s="15">
         <v>55.46875</v>
       </c>
       <c r="P286" s="7">
         <v>48.952600507416079</v>
       </c>
-      <c r="Q286" s="35">
+      <c r="Q286" s="34">
         <v>47.41310687823777</v>
       </c>
-      <c r="R286" s="34"/>
+      <c r="R286" s="24"/>
       <c r="S286" s="24"/>
       <c r="T286" s="24"/>
     </row>
-    <row r="287" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A287" s="5">
         <v>45039</v>
       </c>
       <c r="B287" s="15">
         <v>39.42307692307692</v>
       </c>
-      <c r="C287" s="36">
+      <c r="C287" s="35">
         <v>48.686001460415852</v>
       </c>
       <c r="D287" s="15">
         <v>38.46153846153846</v>
       </c>
-      <c r="E287" s="35">
+      <c r="E287" s="34">
         <v>47.187794646473485</v>
       </c>
       <c r="F287" s="9">
         <v>36.53846153846154</v>
       </c>
       <c r="G287" s="15">
         <v>53.921568627450981</v>
       </c>
-      <c r="H287" s="36">
+      <c r="H287" s="35">
         <v>56.93063746668011</v>
       </c>
       <c r="I287" s="15">
         <v>46.153846153846153</v>
       </c>
-      <c r="J287" s="35">
+      <c r="J287" s="34">
         <v>55.393883398473335</v>
       </c>
       <c r="K287" s="9">
         <v>75</v>
       </c>
       <c r="L287" s="15">
         <v>43.269230769230766</v>
       </c>
-      <c r="M287" s="35">
+      <c r="M287" s="34">
         <v>43.941127937377914</v>
       </c>
       <c r="N287" s="9">
         <v>49.03846153846154</v>
       </c>
       <c r="O287" s="15">
         <v>50.96153846153846</v>
       </c>
       <c r="P287" s="7">
         <v>45.784313725490193</v>
       </c>
-      <c r="Q287" s="35">
+      <c r="Q287" s="34">
         <v>50.427888981884131</v>
       </c>
-      <c r="R287" s="34"/>
+      <c r="R287" s="24"/>
       <c r="S287" s="24"/>
       <c r="T287" s="24"/>
     </row>
-    <row r="288" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A288" s="5">
         <v>45069</v>
       </c>
       <c r="B288" s="15">
         <v>49.206349206349209</v>
       </c>
-      <c r="C288" s="36">
+      <c r="C288" s="35">
         <v>48.87151958393914</v>
       </c>
       <c r="D288" s="15">
         <v>48.387096774193552</v>
       </c>
-      <c r="E288" s="35">
+      <c r="E288" s="34">
         <v>48.239526449269732</v>
       </c>
       <c r="F288" s="9">
         <v>37.903225806451616</v>
       </c>
       <c r="G288" s="15">
         <v>48.412698412698411</v>
       </c>
-      <c r="H288" s="36">
+      <c r="H288" s="35">
         <v>50.693709043268349</v>
       </c>
       <c r="I288" s="15">
         <v>42.857142857142854</v>
       </c>
-      <c r="J288" s="35">
+      <c r="J288" s="34">
         <v>58.386886083543104</v>
       </c>
       <c r="K288" s="9">
         <v>76.984126984126988</v>
       </c>
       <c r="L288" s="15">
         <v>45.238095238095241</v>
       </c>
-      <c r="M288" s="35">
+      <c r="M288" s="34">
         <v>46.234239979149436</v>
       </c>
       <c r="N288" s="9">
         <v>43.650793650793652</v>
       </c>
       <c r="O288" s="15">
         <v>43.650793650793652</v>
       </c>
       <c r="P288" s="7">
         <v>49.677419354838705</v>
       </c>
-      <c r="Q288" s="35">
+      <c r="Q288" s="34">
         <v>50.485176227833946</v>
       </c>
-      <c r="R288" s="34"/>
+      <c r="R288" s="24"/>
       <c r="S288" s="24"/>
       <c r="T288" s="24"/>
     </row>
-    <row r="289" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A289" s="5">
         <v>45100</v>
       </c>
       <c r="B289" s="15">
         <v>45.081967213114751</v>
       </c>
-      <c r="C289" s="36">
+      <c r="C289" s="35">
         <v>51.109857156101178</v>
       </c>
       <c r="D289" s="15">
         <v>41.12903225806452</v>
       </c>
-      <c r="E289" s="35">
+      <c r="E289" s="34">
         <v>48.005976430384095</v>
       </c>
       <c r="F289" s="9">
         <v>37.903225806451616</v>
       </c>
       <c r="G289" s="15">
         <v>43.548387096774192</v>
       </c>
-      <c r="H289" s="36">
+      <c r="H289" s="35">
         <v>47.629570051257573</v>
       </c>
       <c r="I289" s="15">
         <v>45.967741935483872</v>
       </c>
-      <c r="J289" s="35">
+      <c r="J289" s="34">
         <v>52.268748821511927</v>
       </c>
       <c r="K289" s="9">
         <v>71.311475409836063</v>
       </c>
       <c r="L289" s="15">
         <v>43.548387096774192</v>
       </c>
-      <c r="M289" s="35">
+      <c r="M289" s="34">
         <v>45.521472331354637</v>
       </c>
       <c r="N289" s="9">
         <v>35.833333333333336</v>
       </c>
       <c r="O289" s="15">
         <v>52.41935483870968</v>
       </c>
       <c r="P289" s="7">
         <v>45.468006345848764</v>
       </c>
-      <c r="Q289" s="35">
+      <c r="Q289" s="34">
         <v>48.907124958121884</v>
       </c>
-      <c r="R289" s="34"/>
+      <c r="R289" s="24"/>
       <c r="S289" s="24"/>
       <c r="T289" s="24"/>
     </row>
-    <row r="290" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A290" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B290" s="15">
         <v>39.230769230769234</v>
       </c>
-      <c r="C290" s="36">
+      <c r="C290" s="35">
         <v>39.411242760715936</v>
       </c>
       <c r="D290" s="15">
         <v>39.230769230769234</v>
       </c>
-      <c r="E290" s="35">
+      <c r="E290" s="34">
         <v>43.335584366196322</v>
       </c>
       <c r="F290" s="9">
         <v>31.53846153846154</v>
       </c>
       <c r="G290" s="15">
         <v>46.875</v>
       </c>
-      <c r="H290" s="36">
+      <c r="H290" s="35">
         <v>47.152678742417514</v>
       </c>
       <c r="I290" s="15">
         <v>45.3125</v>
       </c>
-      <c r="J290" s="35">
+      <c r="J290" s="34">
         <v>57.219218418381871</v>
       </c>
       <c r="K290" s="9">
         <v>64.84375</v>
       </c>
       <c r="L290" s="15">
         <v>43.846153846153847</v>
       </c>
-      <c r="M290" s="35">
+      <c r="M290" s="34">
         <v>46.837914257536347</v>
       </c>
       <c r="N290" s="9">
         <v>46.031746031746032</v>
       </c>
       <c r="O290" s="15">
         <v>53.90625</v>
       </c>
       <c r="P290" s="7">
         <v>44.774038461538467</v>
       </c>
-      <c r="Q290" s="35">
+      <c r="Q290" s="34">
         <v>46.791327709049597</v>
       </c>
-      <c r="R290" s="34"/>
+      <c r="R290" s="24"/>
       <c r="S290" s="24"/>
       <c r="T290" s="24"/>
     </row>
-    <row r="291" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A291" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B291" s="15">
         <v>52.89855072463768</v>
       </c>
-      <c r="C291" s="36">
+      <c r="C291" s="35">
         <v>50.724060936311773</v>
       </c>
       <c r="D291" s="15">
         <v>50</v>
       </c>
-      <c r="E291" s="35">
+      <c r="E291" s="34">
         <v>46.078040222789262</v>
       </c>
       <c r="F291" s="9">
         <v>39.130434782608695</v>
       </c>
       <c r="G291" s="15">
         <v>50</v>
       </c>
-      <c r="H291" s="36">
+      <c r="H291" s="35">
         <v>48.271897808345273</v>
       </c>
       <c r="I291" s="15">
         <v>41.666666666666664</v>
       </c>
-      <c r="J291" s="35">
+      <c r="J291" s="34">
         <v>61.077488669732865</v>
       </c>
       <c r="K291" s="9">
         <v>65.94202898550725</v>
       </c>
       <c r="L291" s="15">
         <v>42.028985507246375</v>
       </c>
-      <c r="M291" s="35">
+      <c r="M291" s="34">
         <v>43.505722456720576</v>
       </c>
       <c r="N291" s="9">
         <v>51.449275362318843</v>
       </c>
       <c r="O291" s="15">
         <v>50</v>
       </c>
       <c r="P291" s="7">
         <v>50.652173913043484</v>
       </c>
-      <c r="Q291" s="35">
+      <c r="Q291" s="34">
         <v>49.931442018779947</v>
       </c>
-      <c r="R291" s="34"/>
+      <c r="R291" s="24"/>
       <c r="S291" s="24"/>
       <c r="T291" s="24"/>
     </row>
-    <row r="292" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A292" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B292" s="15">
         <v>44.166666666666664</v>
       </c>
-      <c r="C292" s="36">
+      <c r="C292" s="35">
         <v>41.369720382844598</v>
       </c>
       <c r="D292" s="15">
         <v>38.70967741935484</v>
       </c>
-      <c r="E292" s="35">
+      <c r="E292" s="34">
         <v>37.697689381706141</v>
       </c>
       <c r="F292" s="9">
         <v>36.29032258064516</v>
       </c>
       <c r="G292" s="15">
         <v>45.161290322580648</v>
       </c>
-      <c r="H292" s="36">
+      <c r="H292" s="35">
         <v>44.108721189604559</v>
       </c>
       <c r="I292" s="15">
         <v>40.322580645161288</v>
       </c>
-      <c r="J292" s="35">
+      <c r="J292" s="34">
         <v>60.213068416573172</v>
       </c>
       <c r="K292" s="9">
         <v>67.213114754098356</v>
       </c>
       <c r="L292" s="15">
         <v>45.161290322580648</v>
       </c>
-      <c r="M292" s="35">
+      <c r="M292" s="34">
         <v>44.28616450854495</v>
       </c>
       <c r="N292" s="9">
         <v>48.387096774193552</v>
       </c>
       <c r="O292" s="15">
         <v>55.645161290322584</v>
       </c>
       <c r="P292" s="7">
         <v>46.575268817204304</v>
       </c>
-      <c r="Q292" s="35">
+      <c r="Q292" s="34">
         <v>45.535072775854687</v>
       </c>
-      <c r="R292" s="34"/>
+      <c r="R292" s="24"/>
       <c r="S292" s="24"/>
       <c r="T292" s="24"/>
     </row>
-    <row r="293" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A293" s="5">
         <v>45222</v>
       </c>
       <c r="B293" s="15">
         <v>45.161290322580648</v>
       </c>
-      <c r="C293" s="36">
+      <c r="C293" s="35">
         <v>38.968024047981991</v>
       </c>
       <c r="D293" s="15">
         <v>45.161290322580648</v>
       </c>
-      <c r="E293" s="35">
+      <c r="E293" s="34">
         <v>39.324958181938229</v>
       </c>
       <c r="F293" s="9">
         <v>37.096774193548384</v>
       </c>
       <c r="G293" s="15">
         <v>47.540983606557376</v>
       </c>
-      <c r="H293" s="36">
+      <c r="H293" s="35">
         <v>44.262791024024381</v>
       </c>
       <c r="I293" s="15">
         <v>37.903225806451616</v>
       </c>
-      <c r="J293" s="35">
+      <c r="J293" s="34">
         <v>61.879289660656426</v>
       </c>
       <c r="K293" s="9">
         <v>62.903225806451616</v>
       </c>
       <c r="L293" s="15">
         <v>43.548387096774192</v>
       </c>
-      <c r="M293" s="35">
+      <c r="M293" s="34">
         <v>42.140593512398006</v>
       </c>
       <c r="N293" s="9">
         <v>46.774193548387096</v>
       </c>
       <c r="O293" s="15">
         <v>43.442622950819676</v>
       </c>
       <c r="P293" s="7">
         <v>48.701745108408247</v>
       </c>
-      <c r="Q293" s="35">
+      <c r="Q293" s="34">
         <v>45.315131285399808</v>
       </c>
-      <c r="R293" s="34"/>
+      <c r="R293" s="24"/>
       <c r="S293" s="24"/>
       <c r="T293" s="24"/>
     </row>
-    <row r="294" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A294" s="5">
         <v>45253</v>
       </c>
       <c r="B294" s="15">
         <v>57.4</v>
       </c>
-      <c r="C294" s="36">
+      <c r="C294" s="35">
         <v>44.672456485463556</v>
       </c>
       <c r="D294" s="15">
         <v>57.4</v>
       </c>
-      <c r="E294" s="35">
+      <c r="E294" s="34">
         <v>44.224217240731782</v>
       </c>
       <c r="F294" s="9">
         <v>45.9</v>
       </c>
       <c r="G294" s="15">
         <v>47.5</v>
       </c>
-      <c r="H294" s="36">
+      <c r="H294" s="35">
         <v>43.653826013481925</v>
       </c>
       <c r="I294" s="15">
         <v>34.4</v>
       </c>
-      <c r="J294" s="35">
+      <c r="J294" s="34">
         <v>63.735559779059066</v>
       </c>
       <c r="K294" s="9">
         <v>61.5</v>
       </c>
       <c r="L294" s="15">
         <v>46.7</v>
       </c>
-      <c r="M294" s="35">
+      <c r="M294" s="34">
         <v>42.300307740551432</v>
       </c>
       <c r="N294" s="9">
         <v>50</v>
       </c>
       <c r="O294" s="15">
         <v>41</v>
       </c>
       <c r="P294" s="7">
         <v>54.9</v>
       </c>
-      <c r="Q294" s="35">
+      <c r="Q294" s="34">
         <v>47.717273451857551</v>
       </c>
-      <c r="R294" s="34"/>
+      <c r="R294" s="24"/>
       <c r="S294" s="24"/>
       <c r="T294" s="24"/>
     </row>
-    <row r="295" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A295" s="5">
         <v>45283</v>
       </c>
       <c r="B295" s="15">
         <v>44</v>
       </c>
-      <c r="C295" s="36">
+      <c r="C295" s="35">
         <v>52.666576707239258</v>
       </c>
       <c r="D295" s="15">
         <v>41.4</v>
       </c>
-      <c r="E295" s="35">
+      <c r="E295" s="34">
         <v>46.225747238587715</v>
       </c>
       <c r="F295" s="9">
         <v>35.1</v>
       </c>
       <c r="G295" s="15">
         <v>43.1</v>
       </c>
-      <c r="H295" s="36">
+      <c r="H295" s="35">
         <v>45.460864970797871</v>
       </c>
       <c r="I295" s="15">
         <v>30.7</v>
       </c>
-      <c r="J295" s="35">
+      <c r="J295" s="34">
         <v>63.789746654588214</v>
       </c>
       <c r="K295" s="9">
         <v>62.1</v>
       </c>
       <c r="L295" s="15">
         <v>44.7</v>
       </c>
-      <c r="M295" s="35">
+      <c r="M295" s="34">
         <v>44.887644309768383</v>
       </c>
       <c r="N295" s="9">
         <v>43.1</v>
       </c>
       <c r="O295" s="15">
         <v>57.9</v>
       </c>
       <c r="P295" s="7">
         <v>48.5</v>
       </c>
-      <c r="Q295" s="35">
+      <c r="Q295" s="34">
         <v>50.606115976196286</v>
       </c>
-      <c r="R295" s="34"/>
+      <c r="R295" s="24"/>
       <c r="S295" s="24"/>
       <c r="T295" s="24"/>
     </row>
-    <row r="296" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A296" s="5">
         <v>45315</v>
       </c>
       <c r="B296" s="15">
         <v>32.299999999999997</v>
       </c>
-      <c r="C296" s="36">
+      <c r="C296" s="35">
         <v>38.913071880534709</v>
       </c>
       <c r="D296" s="15">
         <v>33.9</v>
       </c>
-      <c r="E296" s="35">
+      <c r="E296" s="34">
         <v>38.819784765828238</v>
       </c>
       <c r="F296" s="9">
         <v>30.5</v>
       </c>
       <c r="G296" s="15">
         <v>36.5</v>
       </c>
-      <c r="H296" s="36">
+      <c r="H296" s="35">
         <v>38.926598741198568</v>
       </c>
       <c r="I296" s="15">
         <v>38.1</v>
       </c>
-      <c r="J296" s="35">
+      <c r="J296" s="34">
         <v>61.584245637288205</v>
       </c>
       <c r="K296" s="9">
         <v>67.5</v>
       </c>
       <c r="L296" s="15">
         <v>44.3</v>
       </c>
-      <c r="M296" s="35">
+      <c r="M296" s="34">
         <v>45.252974375855317</v>
       </c>
       <c r="N296" s="9">
         <v>36.5</v>
       </c>
       <c r="O296" s="15">
         <v>58.7</v>
       </c>
       <c r="P296" s="7">
         <v>41.8</v>
       </c>
-      <c r="Q296" s="35">
+      <c r="Q296" s="34">
         <v>44.699335080141012</v>
       </c>
-      <c r="R296" s="34"/>
+      <c r="R296" s="24"/>
       <c r="S296" s="24"/>
       <c r="T296" s="24"/>
     </row>
-    <row r="297" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A297" s="5">
         <v>45346</v>
       </c>
       <c r="B297" s="15">
         <v>50</v>
       </c>
-      <c r="C297" s="36">
+      <c r="C297" s="35">
         <v>47.597156503279344</v>
       </c>
       <c r="D297" s="15">
         <v>50.8</v>
       </c>
-      <c r="E297" s="35">
+      <c r="E297" s="34">
         <v>48.177914089729157</v>
       </c>
       <c r="F297" s="9">
         <v>33.9</v>
       </c>
       <c r="G297" s="15">
         <v>50</v>
       </c>
-      <c r="H297" s="36">
+      <c r="H297" s="35">
         <v>48.657460598969244</v>
       </c>
       <c r="I297" s="15">
         <v>41.1</v>
       </c>
-      <c r="J297" s="35">
+      <c r="J297" s="34">
         <v>61.050273944034551</v>
       </c>
       <c r="K297" s="9">
         <v>72.2</v>
       </c>
       <c r="L297" s="15">
         <v>50</v>
       </c>
-      <c r="M297" s="35">
+      <c r="M297" s="34">
         <v>48.374811685688812</v>
       </c>
       <c r="N297" s="9">
         <v>46.8</v>
       </c>
       <c r="O297" s="15">
         <v>59.5</v>
       </c>
       <c r="P297" s="7">
         <v>51.9</v>
       </c>
-      <c r="Q297" s="35">
+      <c r="Q297" s="34">
         <v>50.771523364340219</v>
       </c>
-      <c r="R297" s="34"/>
+      <c r="R297" s="24"/>
       <c r="S297" s="24"/>
       <c r="T297" s="24"/>
     </row>
-    <row r="298" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A298" s="5">
         <v>45375</v>
       </c>
       <c r="B298" s="15">
         <v>44.7</v>
       </c>
-      <c r="C298" s="36">
+      <c r="C298" s="35">
         <v>42.558949235974815</v>
       </c>
       <c r="D298" s="15">
         <v>46.2</v>
       </c>
-      <c r="E298" s="35">
+      <c r="E298" s="34">
         <v>43.352936723386641</v>
       </c>
       <c r="F298" s="9">
         <v>35.6</v>
       </c>
       <c r="G298" s="15">
         <v>50</v>
       </c>
-      <c r="H298" s="36">
+      <c r="H298" s="35">
         <v>47.868680430665378</v>
       </c>
       <c r="I298" s="15">
         <v>42.3</v>
       </c>
-      <c r="J298" s="35">
+      <c r="J298" s="34">
         <v>56.903813875949751</v>
       </c>
       <c r="K298" s="9">
         <v>74.599999999999994</v>
       </c>
       <c r="L298" s="15">
         <v>53</v>
       </c>
-      <c r="M298" s="35">
+      <c r="M298" s="34">
         <v>52.226408005582456</v>
       </c>
       <c r="N298" s="9">
         <v>43.8</v>
       </c>
       <c r="O298" s="15">
         <v>62.1</v>
       </c>
       <c r="P298" s="7">
         <v>50.3</v>
       </c>
-      <c r="Q298" s="35">
+      <c r="Q298" s="34">
         <v>48.582157654311814</v>
       </c>
-      <c r="R298" s="34"/>
+      <c r="R298" s="24"/>
       <c r="S298" s="24"/>
       <c r="T298" s="24"/>
     </row>
-    <row r="299" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A299" s="5">
         <v>45406</v>
       </c>
       <c r="B299" s="15">
         <v>47.4</v>
       </c>
-      <c r="C299" s="36">
+      <c r="C299" s="35">
         <v>59.151099716079273</v>
       </c>
       <c r="D299" s="15">
         <v>47.4</v>
       </c>
-      <c r="E299" s="35">
+      <c r="E299" s="34">
         <v>59.544395198138538</v>
       </c>
       <c r="F299" s="9">
         <v>35.299999999999997</v>
       </c>
       <c r="G299" s="15">
         <v>46.9</v>
       </c>
-      <c r="H299" s="36">
+      <c r="H299" s="35">
         <v>49.180721953146566</v>
       </c>
       <c r="I299" s="15">
         <v>43.5</v>
       </c>
-      <c r="J299" s="35">
+      <c r="J299" s="34">
         <v>57.922987811175936</v>
       </c>
       <c r="K299" s="9">
         <v>72.400000000000006</v>
       </c>
       <c r="L299" s="15">
         <v>47.4</v>
       </c>
-      <c r="M299" s="35">
+      <c r="M299" s="34">
         <v>47.983640276762934</v>
       </c>
       <c r="N299" s="9">
         <v>46.9</v>
       </c>
       <c r="O299" s="15">
         <v>55.7</v>
       </c>
       <c r="P299" s="7">
         <v>49.1</v>
       </c>
-      <c r="Q299" s="35">
+      <c r="Q299" s="34">
         <v>54.756568991060647</v>
       </c>
-      <c r="R299" s="34"/>
+      <c r="R299" s="24"/>
       <c r="S299" s="24"/>
       <c r="T299" s="24"/>
     </row>
-    <row r="300" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A300" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B300" s="15">
         <v>39.5</v>
       </c>
-      <c r="C300" s="36">
+      <c r="C300" s="35">
         <v>39.202544892089023</v>
       </c>
       <c r="D300" s="15">
         <v>40</v>
       </c>
-      <c r="E300" s="35">
+      <c r="E300" s="34">
         <v>40.465223518347472</v>
       </c>
       <c r="F300" s="9">
         <v>33.5</v>
       </c>
       <c r="G300" s="15">
         <v>43.6</v>
       </c>
-      <c r="H300" s="36">
+      <c r="H300" s="35">
         <v>45.78379214217162</v>
       </c>
       <c r="I300" s="15">
         <v>42.9</v>
       </c>
-      <c r="J300" s="35">
+      <c r="J300" s="34">
         <v>59.337310435121559</v>
       </c>
       <c r="K300" s="9">
         <v>66.900000000000006</v>
       </c>
       <c r="L300" s="15">
         <v>43.5</v>
       </c>
-      <c r="M300" s="35">
+      <c r="M300" s="34">
         <v>45.003985829273887</v>
       </c>
       <c r="N300" s="9">
         <v>45.3</v>
       </c>
       <c r="O300" s="15">
         <v>57.6</v>
       </c>
       <c r="P300" s="7">
         <v>44.8</v>
       </c>
-      <c r="Q300" s="35">
+      <c r="Q300" s="34">
         <v>45.958571363400715</v>
       </c>
-      <c r="R300" s="34"/>
+      <c r="R300" s="24"/>
       <c r="S300" s="24"/>
       <c r="T300" s="24"/>
     </row>
-    <row r="301" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A301" s="5">
         <v>45467</v>
       </c>
       <c r="B301" s="15">
         <v>33.700000000000003</v>
       </c>
-      <c r="C301" s="36">
+      <c r="C301" s="35">
         <v>38.496188369036247</v>
       </c>
       <c r="D301" s="15">
         <v>34.1</v>
       </c>
-      <c r="E301" s="35">
+      <c r="E301" s="34">
         <v>40.260726637190828</v>
       </c>
       <c r="F301" s="9">
         <v>30.5</v>
       </c>
       <c r="G301" s="15">
         <v>46.3</v>
       </c>
-      <c r="H301" s="36">
+      <c r="H301" s="35">
         <v>50.484190162366865</v>
       </c>
       <c r="I301" s="15">
         <v>41.4</v>
       </c>
-      <c r="J301" s="35">
+      <c r="J301" s="34">
         <v>57.58275900729673</v>
       </c>
       <c r="K301" s="9">
         <v>64.5</v>
       </c>
       <c r="L301" s="15">
         <v>43.4</v>
       </c>
-      <c r="M301" s="35">
+      <c r="M301" s="34">
         <v>44.760298269078632</v>
       </c>
       <c r="N301" s="9">
         <v>42.8</v>
       </c>
       <c r="O301" s="15">
         <v>68.099999999999994</v>
       </c>
       <c r="P301" s="7">
         <v>43.2</v>
       </c>
-      <c r="Q301" s="35">
+      <c r="Q301" s="34">
         <v>46.31683248899386</v>
       </c>
-      <c r="R301" s="34"/>
+      <c r="R301" s="24"/>
       <c r="S301" s="24"/>
       <c r="T301" s="24"/>
     </row>
-    <row r="302" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A302" s="5">
         <v>45497</v>
       </c>
       <c r="B302" s="15">
         <v>49.4</v>
       </c>
-      <c r="C302" s="36">
+      <c r="C302" s="35">
         <v>50.318811467124377</v>
       </c>
       <c r="D302" s="15">
         <v>47.5</v>
       </c>
-      <c r="E302" s="35">
+      <c r="E302" s="34">
         <v>51.739073782305525</v>
       </c>
       <c r="F302" s="9">
         <v>35.799999999999997</v>
       </c>
       <c r="G302" s="15">
         <v>47.5</v>
       </c>
-      <c r="H302" s="36">
+      <c r="H302" s="35">
         <v>47.481023854607116</v>
       </c>
       <c r="I302" s="15">
         <v>41.9</v>
       </c>
-      <c r="J302" s="35">
+      <c r="J302" s="34">
         <v>59.919506915145433</v>
       </c>
       <c r="K302" s="9">
         <v>63.1</v>
       </c>
       <c r="L302" s="15">
         <v>42.6</v>
       </c>
-      <c r="M302" s="35">
+      <c r="M302" s="34">
         <v>45.406907554936041</v>
       </c>
       <c r="N302" s="9">
         <v>48.1</v>
       </c>
       <c r="O302" s="15">
         <v>69.400000000000006</v>
       </c>
       <c r="P302" s="7">
         <v>49</v>
       </c>
-      <c r="Q302" s="35">
+      <c r="Q302" s="34">
         <v>50.9730647148237</v>
       </c>
-      <c r="R302" s="34"/>
+      <c r="R302" s="24"/>
       <c r="S302" s="24"/>
       <c r="T302" s="24"/>
     </row>
-    <row r="303" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A303" s="5">
         <v>45528</v>
       </c>
       <c r="B303" s="15">
         <v>42.3</v>
       </c>
-      <c r="C303" s="36">
+      <c r="C303" s="35">
         <v>40.291346539960848</v>
       </c>
       <c r="D303" s="15">
         <v>38.1</v>
       </c>
-      <c r="E303" s="36">
+      <c r="E303" s="35">
         <v>35.163035147870971</v>
       </c>
       <c r="F303" s="9">
         <v>31.5</v>
       </c>
       <c r="G303" s="15">
         <v>46.4</v>
       </c>
-      <c r="H303" s="36">
+      <c r="H303" s="35">
         <v>44.710018788524273</v>
       </c>
       <c r="I303" s="15">
         <v>45.7</v>
       </c>
-      <c r="J303" s="36">
+      <c r="J303" s="35">
         <v>57.039208462302291</v>
       </c>
       <c r="K303" s="9">
         <v>63.3</v>
       </c>
       <c r="L303" s="15">
         <v>41</v>
       </c>
-      <c r="M303" s="36">
+      <c r="M303" s="35">
         <v>42.383104691847578</v>
       </c>
       <c r="N303" s="9">
         <v>42.3</v>
       </c>
       <c r="O303" s="9">
         <v>61.3</v>
       </c>
       <c r="P303" s="15">
         <v>44.4</v>
       </c>
-      <c r="Q303" s="35">
+      <c r="Q303" s="34">
         <v>43.917342726101189</v>
       </c>
-      <c r="R303" s="34"/>
+      <c r="R303" s="24"/>
       <c r="S303" s="24"/>
       <c r="T303" s="24"/>
     </row>
-    <row r="304" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A304" s="5">
         <v>45559</v>
       </c>
       <c r="B304" s="15">
         <v>51.9</v>
       </c>
-      <c r="C304" s="36">
+      <c r="C304" s="35">
         <v>48.538794905024787</v>
       </c>
       <c r="D304" s="15">
         <v>53.9</v>
       </c>
-      <c r="E304" s="36">
+      <c r="E304" s="35">
         <v>52.892414650534946</v>
       </c>
       <c r="F304" s="9">
         <v>37.700000000000003</v>
       </c>
       <c r="G304" s="15">
         <v>56.5</v>
       </c>
-      <c r="H304" s="36">
+      <c r="H304" s="35">
         <v>55.315863512157833</v>
       </c>
       <c r="I304" s="15">
         <v>46.1</v>
       </c>
-      <c r="J304" s="36">
+      <c r="J304" s="35">
         <v>54.135553815874182</v>
       </c>
       <c r="K304" s="9">
         <v>61</v>
       </c>
       <c r="L304" s="15">
         <v>50</v>
       </c>
-      <c r="M304" s="36">
+      <c r="M304" s="35">
         <v>49.238121672280862</v>
       </c>
       <c r="N304" s="9">
         <v>56.5</v>
       </c>
       <c r="O304" s="9">
         <v>70.8</v>
       </c>
       <c r="P304" s="15">
         <v>53.3</v>
       </c>
-      <c r="Q304" s="35">
+      <c r="Q304" s="34">
         <v>52.024149711174516</v>
       </c>
-      <c r="R304" s="34"/>
+      <c r="R304" s="24"/>
       <c r="S304" s="24"/>
       <c r="T304" s="24"/>
     </row>
-    <row r="305" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A305" s="5">
         <v>45589</v>
       </c>
       <c r="B305" s="15">
         <v>62</v>
       </c>
-      <c r="C305" s="36">
+      <c r="C305" s="35">
         <v>53.424915827465099</v>
       </c>
       <c r="D305" s="15">
         <v>59.333333333333336</v>
       </c>
-      <c r="E305" s="36">
+      <c r="E305" s="35">
         <v>51.881392140929215</v>
       </c>
       <c r="F305" s="9">
         <v>47.297297297297298</v>
       </c>
       <c r="G305" s="15">
         <v>57.333333333333336</v>
       </c>
-      <c r="H305" s="36">
+      <c r="H305" s="35">
         <v>53.466750754942645</v>
       </c>
       <c r="I305" s="15">
         <v>50</v>
       </c>
-      <c r="J305" s="36">
+      <c r="J305" s="35">
         <v>50.032482605186587</v>
       </c>
       <c r="K305" s="9">
         <v>60</v>
       </c>
       <c r="L305" s="15">
         <v>50</v>
       </c>
-      <c r="M305" s="36">
+      <c r="M305" s="35">
         <v>48.91797979533122</v>
       </c>
       <c r="N305" s="9">
         <v>58.666666666666664</v>
       </c>
       <c r="O305" s="9">
         <v>62.666666666666664</v>
       </c>
       <c r="P305" s="15">
         <v>55.733333333333334</v>
       </c>
-      <c r="Q305" s="35">
+      <c r="Q305" s="34">
         <v>51.544704224770953</v>
       </c>
-      <c r="R305" s="34"/>
+      <c r="R305" s="24"/>
       <c r="S305" s="24"/>
       <c r="T305" s="24"/>
     </row>
-    <row r="306" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A306" s="5">
         <v>45620</v>
       </c>
       <c r="B306" s="15">
         <v>61.7</v>
       </c>
-      <c r="C306" s="36">
+      <c r="C306" s="35">
         <v>47.781515912358358</v>
       </c>
       <c r="D306" s="15">
         <v>58.6</v>
       </c>
-      <c r="E306" s="36">
+      <c r="E306" s="35">
         <v>44.550858941257708</v>
       </c>
       <c r="F306" s="9">
         <v>39.200000000000003</v>
       </c>
       <c r="G306" s="15">
         <v>54.9</v>
       </c>
-      <c r="H306" s="35">
+      <c r="H306" s="34">
         <v>50.524662063899605</v>
       </c>
       <c r="I306" s="7">
         <v>48.1</v>
       </c>
-      <c r="J306" s="35">
+      <c r="J306" s="34">
         <v>49.07515618850865</v>
       </c>
       <c r="K306" s="9">
         <v>61.7</v>
       </c>
       <c r="L306" s="15">
         <v>51.9</v>
       </c>
-      <c r="M306" s="36">
+      <c r="M306" s="35">
         <v>47.16849004784995</v>
       </c>
       <c r="N306" s="15">
         <v>56.9</v>
       </c>
       <c r="O306" s="9">
         <v>62.3</v>
       </c>
       <c r="P306" s="15">
         <v>55.802469135802468</v>
       </c>
-      <c r="Q306" s="35">
+      <c r="Q306" s="34">
         <v>47.820136630774854</v>
       </c>
-      <c r="R306" s="34"/>
+      <c r="R306" s="24"/>
       <c r="S306" s="24"/>
       <c r="T306" s="24"/>
     </row>
-    <row r="307" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A307" s="5">
         <v>45650</v>
       </c>
       <c r="B307" s="15">
         <v>35.61643835616438</v>
       </c>
-      <c r="C307" s="36">
+      <c r="C307" s="35">
         <v>43.105910010850835</v>
       </c>
       <c r="D307" s="15">
         <v>34.45945945945946</v>
       </c>
-      <c r="E307" s="36">
+      <c r="E307" s="35">
         <v>38.259011023664392</v>
       </c>
       <c r="F307" s="9">
         <v>30.405405405405407</v>
       </c>
       <c r="G307" s="15">
         <v>47.972972972972975</v>
       </c>
-      <c r="H307" s="35">
+      <c r="H307" s="34">
         <v>50.78901314172834</v>
       </c>
       <c r="I307" s="7">
         <v>38.513513513513516</v>
       </c>
-      <c r="J307" s="35">
+      <c r="J307" s="34">
         <v>53.653508014910038</v>
       </c>
       <c r="K307" s="9">
         <v>60.416666666666664</v>
       </c>
       <c r="L307" s="15">
         <v>45.945945945945944</v>
       </c>
-      <c r="M307" s="36">
+      <c r="M307" s="35">
         <v>46.0057845459852</v>
       </c>
       <c r="N307" s="15">
         <v>37.162162162162161</v>
       </c>
       <c r="O307" s="9">
         <v>67.599999999999994</v>
       </c>
       <c r="P307" s="15">
         <v>45.096260644205799</v>
       </c>
-      <c r="Q307" s="35">
+      <c r="Q307" s="34">
         <v>46.362645347427758</v>
       </c>
-      <c r="R307" s="34"/>
+      <c r="R307" s="24"/>
       <c r="S307" s="24"/>
       <c r="T307" s="24"/>
     </row>
-    <row r="308" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A308" s="5">
         <v>45681</v>
       </c>
       <c r="B308" s="15">
         <v>36.4</v>
       </c>
-      <c r="C308" s="35">
+      <c r="C308" s="34">
         <v>43.8258138396927</v>
       </c>
       <c r="D308" s="7">
         <v>37</v>
       </c>
-      <c r="E308" s="36">
+      <c r="E308" s="35">
         <v>42.431191560466566</v>
       </c>
       <c r="F308" s="15">
         <v>29.1</v>
       </c>
       <c r="G308" s="7">
         <v>44.2</v>
       </c>
-      <c r="H308" s="36">
+      <c r="H308" s="35">
         <v>46.885546983951649</v>
       </c>
       <c r="I308" s="15">
         <v>48.7</v>
       </c>
-      <c r="J308" s="35">
+      <c r="J308" s="34">
         <v>51.272990064176582</v>
       </c>
       <c r="K308" s="9">
         <v>68.2</v>
       </c>
       <c r="L308" s="15">
         <v>43.5</v>
       </c>
-      <c r="M308" s="35">
+      <c r="M308" s="34">
         <v>44.406722966627541</v>
       </c>
       <c r="N308" s="9">
         <v>35.700000000000003</v>
       </c>
       <c r="O308" s="9">
         <v>64.900000000000006</v>
       </c>
       <c r="P308" s="15">
         <v>42.5</v>
       </c>
-      <c r="Q308" s="35">
+      <c r="Q308" s="34">
         <v>45.76445308298301</v>
       </c>
-      <c r="R308" s="34"/>
+      <c r="R308" s="24"/>
       <c r="S308" s="24"/>
       <c r="T308" s="24"/>
     </row>
-    <row r="309" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A309" s="5">
         <v>45712</v>
       </c>
-      <c r="B309" s="35">
+      <c r="B309" s="34">
         <v>43.421052631578945</v>
       </c>
-      <c r="C309" s="35">
+      <c r="C309" s="34">
         <v>41.078966171461445</v>
       </c>
-      <c r="D309" s="37">
+      <c r="D309" s="36">
         <v>42</v>
       </c>
-      <c r="E309" s="36">
+      <c r="E309" s="35">
         <v>39.726133089322168</v>
       </c>
       <c r="F309" s="15">
         <v>33.55263157894737</v>
       </c>
       <c r="G309" s="7">
         <v>48.684210526315788</v>
       </c>
-      <c r="H309" s="36">
+      <c r="H309" s="35">
         <v>47.477190296985995</v>
       </c>
       <c r="I309" s="15">
         <v>48</v>
       </c>
-      <c r="J309" s="35">
+      <c r="J309" s="34">
         <v>54.469920655559946</v>
       </c>
       <c r="K309" s="9">
         <v>70.39473684210526</v>
       </c>
       <c r="L309" s="15">
         <v>43.918918918918919</v>
       </c>
-      <c r="M309" s="35">
+      <c r="M309" s="34">
         <v>42.2242064827863</v>
       </c>
       <c r="N309" s="9">
         <v>39.473684210526315</v>
       </c>
       <c r="O309" s="9">
         <v>60.526315789473685</v>
       </c>
       <c r="P309" s="15">
         <v>46.004836415362732</v>
       </c>
-      <c r="Q309" s="35">
+      <c r="Q309" s="34">
         <v>44.995283339223171</v>
       </c>
-      <c r="R309" s="34"/>
+      <c r="R309" s="24"/>
       <c r="S309" s="24"/>
       <c r="T309" s="24"/>
     </row>
-    <row r="310" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A310" s="5">
         <v>45740</v>
       </c>
-      <c r="B310" s="35">
+      <c r="B310" s="34">
         <v>50</v>
       </c>
-      <c r="C310" s="36">
+      <c r="C310" s="35">
         <v>46.953176189085291</v>
       </c>
-      <c r="D310" s="35">
+      <c r="D310" s="34">
         <v>51.973684210526315</v>
       </c>
-      <c r="E310" s="35">
+      <c r="E310" s="34">
         <v>48.621830449440395</v>
       </c>
       <c r="F310" s="9">
         <v>35.135135135135137</v>
       </c>
       <c r="G310" s="15">
         <v>48.684210526315788</v>
       </c>
-      <c r="H310" s="36">
+      <c r="H310" s="35">
         <v>46.758000845891395</v>
       </c>
       <c r="I310" s="15">
         <v>44.736842105263158</v>
       </c>
-      <c r="J310" s="35">
+      <c r="J310" s="34">
         <v>54.98085485005079</v>
       </c>
       <c r="K310" s="9">
         <v>64.473684210526315</v>
       </c>
       <c r="L310" s="15">
         <v>45.39473684210526</v>
       </c>
-      <c r="M310" s="35">
+      <c r="M310" s="34">
         <v>44.43785230177911</v>
       </c>
       <c r="N310" s="9">
         <v>42.666666666666664</v>
       </c>
       <c r="O310" s="9">
         <v>58</v>
       </c>
       <c r="P310" s="15">
         <v>50.263157894736835</v>
       </c>
-      <c r="Q310" s="35">
+      <c r="Q310" s="34">
         <v>48.350342927249393</v>
       </c>
-      <c r="R310" s="34"/>
+      <c r="R310" s="24"/>
       <c r="S310" s="24"/>
       <c r="T310" s="24"/>
     </row>
-    <row r="311" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A311" s="5">
         <v>45771</v>
       </c>
-      <c r="B311" s="35">
+      <c r="B311" s="34">
         <v>33.098591549295776</v>
       </c>
-      <c r="C311" s="36">
+      <c r="C311" s="35">
         <v>41.651009139250071</v>
       </c>
-      <c r="D311" s="35">
+      <c r="D311" s="34">
         <v>30.985915492957748</v>
       </c>
-      <c r="E311" s="35">
+      <c r="E311" s="34">
         <v>39.503913513908401</v>
       </c>
       <c r="F311" s="9">
         <v>30.985915492957748</v>
       </c>
       <c r="G311" s="15">
         <v>45.774647887323944</v>
       </c>
-      <c r="H311" s="36">
+      <c r="H311" s="35">
         <v>47.895354191926536</v>
       </c>
       <c r="I311" s="15">
         <v>45.774647887323944</v>
       </c>
-      <c r="J311" s="35">
+      <c r="J311" s="34">
         <v>55.632652303764679</v>
       </c>
       <c r="K311" s="9">
         <v>68.309859154929583</v>
       </c>
       <c r="L311" s="15">
         <v>42.95774647887324</v>
       </c>
-      <c r="M311" s="35">
+      <c r="M311" s="34">
         <v>43.491646409033564</v>
       </c>
       <c r="N311" s="9">
         <v>38.732394366197184</v>
       </c>
       <c r="O311" s="9">
         <v>48.591549295774648</v>
       </c>
       <c r="P311" s="15">
         <v>41.408450704225352</v>
       </c>
-      <c r="Q311" s="35">
+      <c r="Q311" s="34">
         <v>45.634915111576653</v>
       </c>
-      <c r="R311" s="34"/>
+      <c r="R311" s="24"/>
       <c r="S311" s="24"/>
       <c r="T311" s="24"/>
     </row>
-    <row r="312" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A312" s="5">
         <v>45801</v>
       </c>
-      <c r="B312" s="35">
+      <c r="B312" s="34">
         <v>44.444444444444443</v>
       </c>
-      <c r="C312" s="36">
+      <c r="C312" s="35">
         <v>44.165975352432973</v>
       </c>
-      <c r="D312" s="35">
+      <c r="D312" s="34">
         <v>40.140845070422536</v>
       </c>
-      <c r="E312" s="35">
+      <c r="E312" s="34">
         <v>41.077986399495089</v>
       </c>
       <c r="F312" s="9">
         <v>29.577464788732396</v>
       </c>
       <c r="G312" s="15">
         <v>43.75</v>
       </c>
-      <c r="H312" s="35">
+      <c r="H312" s="34">
         <v>46.129135139134149</v>
       </c>
       <c r="I312" s="7">
         <v>52.777777777777779</v>
       </c>
-      <c r="J312" s="35">
+      <c r="J312" s="34">
         <v>50.12001310909811</v>
       </c>
       <c r="K312" s="9">
         <v>60.416666666666664</v>
       </c>
       <c r="L312" s="15">
         <v>40</v>
       </c>
-      <c r="M312" s="35">
+      <c r="M312" s="34">
         <v>41.660118770692449</v>
       </c>
       <c r="N312" s="9">
         <v>43.055555555555557</v>
       </c>
       <c r="O312" s="9">
         <v>62.5</v>
       </c>
       <c r="P312" s="15">
         <v>43.11150234741784</v>
       </c>
-      <c r="Q312" s="35">
+      <c r="Q312" s="34">
         <v>44.630645754170551</v>
       </c>
-      <c r="R312" s="34"/>
+      <c r="R312" s="24"/>
       <c r="S312" s="24"/>
       <c r="T312" s="24"/>
     </row>
-    <row r="313" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A313" s="5">
         <v>45832</v>
       </c>
-      <c r="B313" s="35">
+      <c r="B313" s="34">
         <v>37.5</v>
       </c>
-      <c r="C313" s="35">
+      <c r="C313" s="34">
         <v>43.115552188693549</v>
       </c>
-      <c r="D313" s="37">
+      <c r="D313" s="36">
         <v>39.700000000000003</v>
       </c>
-      <c r="E313" s="36">
+      <c r="E313" s="35">
         <v>47.156183197490705</v>
       </c>
       <c r="F313" s="15">
         <v>33.1</v>
       </c>
       <c r="G313" s="7">
         <v>45.6</v>
       </c>
-      <c r="H313" s="36">
+      <c r="H313" s="35">
         <v>49.511138820287329</v>
       </c>
       <c r="I313" s="15">
         <v>44.1</v>
       </c>
-      <c r="J313" s="35">
+      <c r="J313" s="34">
         <v>55.131689939624643</v>
       </c>
       <c r="K313" s="9">
         <v>58.1</v>
       </c>
       <c r="L313" s="15">
         <v>47.8</v>
       </c>
-      <c r="M313" s="35">
+      <c r="M313" s="34">
         <v>49.210643958086173</v>
       </c>
       <c r="N313" s="9">
         <v>40.4</v>
       </c>
       <c r="O313" s="9">
         <v>62.5</v>
       </c>
       <c r="P313" s="15">
         <v>45.3</v>
       </c>
-      <c r="Q313" s="35">
+      <c r="Q313" s="34">
         <v>48.825041620836473</v>
       </c>
-      <c r="R313" s="34"/>
+      <c r="R313" s="24"/>
       <c r="S313" s="24"/>
       <c r="T313" s="24"/>
     </row>
-    <row r="314" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A314" s="5">
         <v>45862</v>
       </c>
-      <c r="B314" s="35">
+      <c r="B314" s="34">
         <v>46.212121212121211</v>
       </c>
-      <c r="C314" s="35">
+      <c r="C314" s="34">
         <v>47.520834492540054</v>
       </c>
-      <c r="D314" s="37">
+      <c r="D314" s="36">
         <v>47.857142857142854</v>
       </c>
-      <c r="E314" s="36">
+      <c r="E314" s="35">
         <v>51.416982257761426</v>
       </c>
       <c r="F314" s="15">
         <v>35.714285714285715</v>
       </c>
       <c r="G314" s="7">
         <v>50.714285714285715</v>
       </c>
-      <c r="H314" s="36">
+      <c r="H314" s="35">
         <v>50.656082104523563</v>
       </c>
       <c r="I314" s="15">
         <v>46.428571428571431</v>
       </c>
-      <c r="J314" s="35">
+      <c r="J314" s="34">
         <v>55.305860103323667</v>
       </c>
       <c r="K314" s="9">
         <v>59.285714285714285</v>
       </c>
       <c r="L314" s="15">
         <v>41.428571428571431</v>
       </c>
-      <c r="M314" s="35">
+      <c r="M314" s="34">
         <v>44.16725834410888</v>
       </c>
       <c r="N314" s="9">
         <v>49.285714285714285</v>
       </c>
       <c r="O314" s="9">
         <v>56.428571428571431</v>
       </c>
       <c r="P314" s="15">
         <v>47.956709956709958</v>
       </c>
-      <c r="Q314" s="35">
+      <c r="Q314" s="34">
         <v>49.813403460451511</v>
       </c>
-      <c r="R314" s="34"/>
+      <c r="R314" s="24"/>
       <c r="S314" s="24"/>
       <c r="T314" s="24"/>
     </row>
-    <row r="315" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A315" s="5">
         <v>45893</v>
       </c>
-      <c r="B315" s="35">
+      <c r="B315" s="34">
         <v>48.387096774193552</v>
       </c>
-      <c r="C315" s="36">
+      <c r="C315" s="35">
         <v>46.179840178641584</v>
       </c>
-      <c r="D315" s="35">
+      <c r="D315" s="34">
         <v>51.515151515151516</v>
       </c>
-      <c r="E315" s="35">
+      <c r="E315" s="34">
         <v>47.447799624441934</v>
       </c>
       <c r="F315" s="9">
         <v>44.615384615384613</v>
       </c>
       <c r="G315" s="15">
         <v>53.030303030303031</v>
       </c>
-      <c r="H315" s="35">
+      <c r="H315" s="34">
         <v>51.035135628011759</v>
       </c>
       <c r="I315" s="7">
         <v>50</v>
       </c>
-      <c r="J315" s="35">
+      <c r="J315" s="34">
         <v>52.692186358216318</v>
       </c>
       <c r="K315" s="9">
         <v>58.46153846153846</v>
       </c>
       <c r="L315" s="15">
         <v>46.212121212121211</v>
       </c>
-      <c r="M315" s="35">
+      <c r="M315" s="34">
         <v>47.895680502308998</v>
       </c>
       <c r="N315" s="9">
         <v>51.515151515151516</v>
       </c>
       <c r="O315" s="9">
         <v>56.81818181818182</v>
       </c>
       <c r="P315" s="15">
         <v>49.82893450635386</v>
       </c>
-      <c r="Q315" s="35">
+      <c r="Q315" s="34">
         <v>49.050128458324117</v>
       </c>
-      <c r="R315" s="34"/>
+      <c r="R315" s="24"/>
       <c r="S315" s="24"/>
       <c r="T315" s="24"/>
     </row>
-    <row r="316" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A316" s="5">
         <v>45924</v>
       </c>
-      <c r="B316" s="35">
+      <c r="B316" s="34">
         <v>58.333333333333336</v>
       </c>
-      <c r="C316" s="35">
+      <c r="C316" s="34">
         <v>54.427074733279788</v>
       </c>
-      <c r="D316" s="37">
+      <c r="D316" s="36">
         <v>53.90625</v>
       </c>
-      <c r="E316" s="35">
+      <c r="E316" s="34">
         <v>52.866157682628341</v>
       </c>
       <c r="F316" s="9">
         <v>35.714285714285715</v>
       </c>
       <c r="G316" s="15">
         <v>50</v>
       </c>
-      <c r="H316" s="35">
+      <c r="H316" s="34">
         <v>48.751179841136413</v>
       </c>
       <c r="I316" s="7">
         <v>45.3125</v>
       </c>
-      <c r="J316" s="35">
+      <c r="J316" s="34">
         <v>54.87058589608742</v>
       </c>
       <c r="K316" s="9">
         <v>61.71875</v>
       </c>
       <c r="L316" s="15">
         <v>43.75</v>
       </c>
-      <c r="M316" s="35">
+      <c r="M316" s="34">
         <v>42.977947961921465</v>
       </c>
       <c r="N316" s="9">
         <v>52.34375</v>
       </c>
       <c r="O316" s="9">
         <v>49.21875</v>
       </c>
       <c r="P316" s="15">
         <v>52.135416666666671</v>
       </c>
-      <c r="Q316" s="35">
+      <c r="Q316" s="34">
         <v>50.778589223010684</v>
       </c>
-      <c r="R316" s="34"/>
+      <c r="R316" s="24"/>
       <c r="S316" s="24"/>
       <c r="T316" s="24"/>
     </row>
-    <row r="317" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A317" s="5">
         <v>45954</v>
       </c>
-      <c r="B317" s="35">
+      <c r="B317" s="34">
         <v>57.627118644067799</v>
       </c>
-      <c r="C317" s="36">
+      <c r="C317" s="35">
         <v>49.421711929570691</v>
       </c>
-      <c r="D317" s="35">
+      <c r="D317" s="34">
         <v>56.25</v>
       </c>
-      <c r="E317" s="35">
+      <c r="E317" s="34">
         <v>48.934787973832179</v>
       </c>
       <c r="F317" s="9">
         <v>38.888888888888886</v>
       </c>
-      <c r="G317" s="35">
+      <c r="G317" s="34">
         <v>52.34375</v>
       </c>
-      <c r="H317" s="36">
+      <c r="H317" s="35">
         <v>48.818503787465787</v>
       </c>
-      <c r="I317" s="35">
+      <c r="I317" s="34">
         <v>46.825396825396822</v>
       </c>
-      <c r="J317" s="35">
+      <c r="J317" s="34">
         <v>53.462528166735041</v>
       </c>
       <c r="K317" s="9">
         <v>61.904761904761905</v>
       </c>
-      <c r="L317" s="35">
+      <c r="L317" s="34">
         <v>46.031746031746032</v>
       </c>
-      <c r="M317" s="35">
+      <c r="M317" s="34">
         <v>45.147931045907775</v>
       </c>
       <c r="N317" s="9">
         <v>50.793650793650791</v>
       </c>
       <c r="O317" s="9">
         <v>46.09375</v>
       </c>
       <c r="P317" s="15">
         <v>53.085443570083399</v>
       </c>
-      <c r="Q317" s="35">
+      <c r="Q317" s="34">
         <v>49.15709258070229</v>
       </c>
-      <c r="R317" s="34"/>
+      <c r="R317" s="24"/>
       <c r="S317" s="24"/>
       <c r="T317" s="24"/>
     </row>
-    <row r="318" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="5">
         <v>45962</v>
       </c>
-      <c r="B318" s="35">
+      <c r="B318" s="34">
         <v>47.5</v>
       </c>
-      <c r="C318" s="36">
+      <c r="C318" s="35">
         <v>36.700000000000003</v>
       </c>
-      <c r="D318" s="35">
+      <c r="D318" s="34">
         <v>46.9</v>
       </c>
-      <c r="E318" s="35">
+      <c r="E318" s="34">
         <v>35.6</v>
       </c>
       <c r="F318" s="9">
         <v>37.299999999999997</v>
       </c>
-      <c r="G318" s="35">
+      <c r="G318" s="34">
         <v>50</v>
       </c>
-      <c r="H318" s="36">
+      <c r="H318" s="35">
         <v>46</v>
       </c>
-      <c r="I318" s="35">
+      <c r="I318" s="34">
         <v>51.5</v>
       </c>
-      <c r="J318" s="35">
+      <c r="J318" s="34">
         <v>45.5</v>
       </c>
       <c r="K318" s="9">
         <v>54.5</v>
       </c>
-      <c r="L318" s="35">
+      <c r="L318" s="34">
         <v>50.8</v>
       </c>
-      <c r="M318" s="35">
+      <c r="M318" s="34">
         <v>46.2</v>
       </c>
       <c r="N318" s="9">
         <v>50</v>
       </c>
       <c r="O318" s="9">
         <v>50.8</v>
       </c>
       <c r="P318" s="15">
         <v>48.7</v>
       </c>
-      <c r="Q318" s="35">
+      <c r="Q318" s="34">
         <v>42</v>
       </c>
-      <c r="R318" s="34"/>
+      <c r="R318" s="24"/>
       <c r="S318" s="24"/>
       <c r="T318" s="24"/>
     </row>
-    <row r="319" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A319" s="5">
         <v>45992</v>
       </c>
-      <c r="B319" s="35">
+      <c r="B319" s="34">
         <v>38.095238095238095</v>
       </c>
-      <c r="C319" s="36">
+      <c r="C319" s="35">
         <v>46.105955029921041</v>
       </c>
-      <c r="D319" s="35">
+      <c r="D319" s="34">
         <v>31.884057971014492</v>
       </c>
-      <c r="E319" s="35">
+      <c r="E319" s="34">
         <v>35.399641913342222</v>
       </c>
       <c r="F319" s="9">
         <v>27.536231884057973</v>
       </c>
-      <c r="G319" s="35">
+      <c r="G319" s="34">
         <v>34.05797101449275</v>
       </c>
-      <c r="H319" s="36">
+      <c r="H319" s="35">
         <v>36.057192836687307</v>
       </c>
-      <c r="I319" s="35">
+      <c r="I319" s="34">
         <v>45.652173913043477</v>
       </c>
-      <c r="J319" s="35">
+      <c r="J319" s="34">
         <v>45.062968310579862</v>
       </c>
       <c r="K319" s="9">
         <v>50</v>
       </c>
-      <c r="L319" s="35">
+      <c r="L319" s="34">
         <v>39.855072463768117</v>
       </c>
-      <c r="M319" s="35">
+      <c r="M319" s="34">
         <v>39.906978495771476</v>
       </c>
       <c r="N319" s="9">
         <v>31.884057971014492</v>
       </c>
       <c r="O319" s="9">
         <v>68.840579710144922</v>
       </c>
       <c r="P319" s="15">
         <v>39.648033126293996</v>
       </c>
-      <c r="Q319" s="35">
+      <c r="Q319" s="34">
         <v>40.506547317260384</v>
       </c>
-      <c r="R319" s="34"/>
+      <c r="R319" s="24"/>
       <c r="S319" s="24"/>
       <c r="T319" s="24"/>
     </row>
-    <row r="320" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A320" s="5">
         <v>46023</v>
       </c>
-      <c r="B320" s="35">
+      <c r="B320" s="34">
         <v>42.6</v>
       </c>
-      <c r="C320" s="36">
+      <c r="C320" s="35">
         <v>51.4</v>
       </c>
-      <c r="D320" s="35">
+      <c r="D320" s="34">
         <v>39.6</v>
       </c>
-      <c r="E320" s="35">
+      <c r="E320" s="34">
         <v>45.4</v>
       </c>
       <c r="F320" s="9">
         <v>29.2</v>
       </c>
-      <c r="G320" s="35">
+      <c r="G320" s="34">
         <v>44.4</v>
       </c>
-      <c r="H320" s="36">
+      <c r="H320" s="35">
         <v>47.2</v>
       </c>
-      <c r="I320" s="35">
+      <c r="I320" s="34">
         <v>44.4</v>
       </c>
-      <c r="J320" s="35">
+      <c r="J320" s="34">
         <v>55.6</v>
       </c>
       <c r="K320" s="9">
         <v>52.1</v>
       </c>
-      <c r="L320" s="35">
+      <c r="L320" s="34">
         <v>43.1</v>
       </c>
-      <c r="M320" s="35">
+      <c r="M320" s="34">
         <v>43.9</v>
       </c>
       <c r="N320" s="9">
         <v>43.1</v>
       </c>
       <c r="O320" s="9">
         <v>66.400000000000006</v>
       </c>
       <c r="P320" s="15">
         <v>45.1</v>
       </c>
-      <c r="Q320" s="35">
+      <c r="Q320" s="34">
         <v>48.7</v>
       </c>
-      <c r="R320" s="34"/>
+      <c r="R320" s="24"/>
       <c r="S320" s="24"/>
       <c r="T320" s="24"/>
     </row>
-    <row r="321" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A321" s="5">
         <v>46054</v>
       </c>
-      <c r="B321" s="35">
+      <c r="B321" s="34">
         <v>48.3</v>
       </c>
-      <c r="C321" s="36">
+      <c r="C321" s="35">
         <v>45.7</v>
       </c>
-      <c r="D321" s="35">
+      <c r="D321" s="34">
         <v>47.8</v>
       </c>
-      <c r="E321" s="35">
+      <c r="E321" s="34">
         <v>45.2</v>
       </c>
       <c r="F321" s="9">
         <v>37.700000000000003</v>
       </c>
-      <c r="G321" s="35">
+      <c r="G321" s="34">
         <v>49.3</v>
       </c>
-      <c r="H321" s="36">
+      <c r="H321" s="35">
         <v>48.1</v>
       </c>
-      <c r="I321" s="35">
+      <c r="I321" s="34">
         <v>47.1</v>
       </c>
-      <c r="J321" s="35">
+      <c r="J321" s="34">
         <v>55.3</v>
       </c>
       <c r="K321" s="9">
         <v>55.1</v>
       </c>
-      <c r="L321" s="35">
+      <c r="L321" s="34">
         <v>44.2</v>
       </c>
-      <c r="M321" s="35">
+      <c r="M321" s="34">
         <v>42.5</v>
       </c>
       <c r="N321" s="9">
         <v>44.9</v>
       </c>
       <c r="O321" s="9">
         <v>68.8</v>
       </c>
       <c r="P321" s="15">
         <v>48.5</v>
       </c>
-      <c r="Q321" s="35">
+      <c r="Q321" s="34">
         <v>47.4</v>
       </c>
-      <c r="R321" s="34"/>
+      <c r="R321" s="24"/>
       <c r="S321" s="24"/>
       <c r="T321" s="24"/>
     </row>
-    <row r="322" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A322" s="5">
         <v>46082</v>
       </c>
-      <c r="B322" s="35">
+      <c r="B322" s="34">
         <v>49.1</v>
       </c>
-      <c r="C322" s="36">
+      <c r="C322" s="35">
         <v>46.1</v>
       </c>
-      <c r="D322" s="35">
+      <c r="D322" s="34">
         <v>47.5</v>
       </c>
-      <c r="E322" s="35">
+      <c r="E322" s="34">
         <v>44.5</v>
       </c>
       <c r="F322" s="9">
         <v>33.6</v>
       </c>
-      <c r="G322" s="35">
+      <c r="G322" s="34">
         <v>50.8</v>
       </c>
-      <c r="H322" s="36">
+      <c r="H322" s="35">
         <v>48.8</v>
       </c>
-      <c r="I322" s="35">
+      <c r="I322" s="34">
         <v>37.700000000000003</v>
       </c>
-      <c r="J322" s="35">
+      <c r="J322" s="34">
         <v>62.1</v>
       </c>
       <c r="K322" s="9">
         <v>75.8</v>
       </c>
-      <c r="L322" s="35">
+      <c r="L322" s="34">
         <v>44.3</v>
       </c>
-      <c r="M322" s="35">
+      <c r="M322" s="34">
         <v>43.3</v>
       </c>
       <c r="N322" s="9">
         <v>46.8</v>
       </c>
       <c r="O322" s="9">
         <v>46</v>
       </c>
       <c r="P322" s="15">
         <v>50.8</v>
       </c>
-      <c r="Q322" s="35">
+      <c r="Q322" s="34">
         <v>49</v>
       </c>
-      <c r="R322" s="34"/>
+      <c r="R322" s="24"/>
       <c r="S322" s="24"/>
       <c r="T322" s="24"/>
     </row>
-    <row r="323" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A323" s="5">
         <v>46113</v>
       </c>
-      <c r="B323" s="35">
+      <c r="B323" s="34">
         <v>42</v>
       </c>
-      <c r="C323" s="36">
+      <c r="C323" s="35">
         <v>52.8</v>
       </c>
-      <c r="D323" s="35">
+      <c r="D323" s="34">
         <v>41.5</v>
       </c>
-      <c r="E323" s="35">
+      <c r="E323" s="34">
         <v>52.9</v>
       </c>
       <c r="F323" s="9">
         <v>36.4</v>
       </c>
-      <c r="G323" s="35">
+      <c r="G323" s="34">
         <v>50</v>
       </c>
-      <c r="H323" s="36">
+      <c r="H323" s="35">
         <v>52.3</v>
       </c>
-      <c r="I323" s="35">
+      <c r="I323" s="34">
         <v>39.799999999999997</v>
       </c>
-      <c r="J323" s="35">
+      <c r="J323" s="34">
         <v>61.4</v>
       </c>
       <c r="K323" s="9">
         <v>85.6</v>
       </c>
-      <c r="L323" s="35">
+      <c r="L323" s="34">
         <v>43.2</v>
       </c>
-      <c r="M323" s="35">
+      <c r="M323" s="34">
         <v>43.8</v>
       </c>
       <c r="N323" s="9">
         <v>47.5</v>
       </c>
       <c r="O323" s="9">
         <v>47.4</v>
       </c>
       <c r="P323" s="15">
         <v>47.4</v>
       </c>
-      <c r="Q323" s="35">
+      <c r="Q323" s="34">
         <v>52.6</v>
       </c>
-      <c r="R323" s="34"/>
+      <c r="R323" s="24"/>
       <c r="S323" s="24"/>
       <c r="T323" s="24"/>
     </row>
-    <row r="324" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A324" s="5">
         <v>46143</v>
       </c>
-      <c r="B324" s="35">
+      <c r="B324" s="34">
         <v>43.8</v>
       </c>
-      <c r="C324" s="36">
+      <c r="C324" s="35">
         <v>43.5</v>
       </c>
-      <c r="D324" s="35">
+      <c r="D324" s="34">
         <v>43.6</v>
       </c>
-      <c r="E324" s="35">
+      <c r="E324" s="34">
         <v>44.6</v>
       </c>
       <c r="F324" s="9">
         <v>34.299999999999997</v>
       </c>
-      <c r="G324" s="35">
+      <c r="G324" s="34">
         <v>52.9</v>
       </c>
-      <c r="H324" s="36">
+      <c r="H324" s="35">
         <v>55.8</v>
       </c>
-      <c r="I324" s="35">
+      <c r="I324" s="34">
         <v>40.6</v>
       </c>
-      <c r="J324" s="35">
+      <c r="J324" s="34">
         <v>61.6</v>
       </c>
       <c r="K324" s="9">
         <v>84.8</v>
       </c>
-      <c r="L324" s="35">
+      <c r="L324" s="34">
         <v>46.4</v>
       </c>
-      <c r="M324" s="35">
+      <c r="M324" s="34">
         <v>48.4</v>
       </c>
       <c r="N324" s="9">
         <v>48.6</v>
       </c>
       <c r="O324" s="9">
         <v>52.9</v>
       </c>
       <c r="P324" s="15">
         <v>49.2</v>
       </c>
-      <c r="Q324" s="35">
+      <c r="Q324" s="34">
         <v>50.8</v>
       </c>
-      <c r="R324" s="34"/>
+      <c r="R324" s="24"/>
       <c r="S324" s="24"/>
       <c r="T324" s="24"/>
     </row>
-    <row r="325" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A325" s="5">
         <v>46174</v>
       </c>
-      <c r="B325" s="35">
+      <c r="B325" s="34">
         <v>39.700000000000003</v>
       </c>
-      <c r="C325" s="36">
+      <c r="C325" s="35">
         <v>45.6</v>
       </c>
-      <c r="D325" s="35">
+      <c r="D325" s="34">
         <v>34.200000000000003</v>
       </c>
-      <c r="E325" s="35">
+      <c r="E325" s="34">
         <v>40.6</v>
       </c>
       <c r="F325" s="9">
         <v>31.1</v>
       </c>
-      <c r="G325" s="35">
+      <c r="G325" s="34">
         <v>45.1</v>
       </c>
-      <c r="H325" s="36">
+      <c r="H325" s="35">
         <v>49</v>
       </c>
-      <c r="I325" s="35">
+      <c r="I325" s="34">
         <v>39.299999999999997</v>
       </c>
-      <c r="J325" s="35">
+      <c r="J325" s="34">
         <v>60</v>
       </c>
       <c r="K325" s="9">
         <v>71.3</v>
       </c>
-      <c r="L325" s="35">
+      <c r="L325" s="34">
         <v>40.200000000000003</v>
       </c>
-      <c r="M325" s="35">
+      <c r="M325" s="34">
         <v>41.4</v>
       </c>
       <c r="N325" s="9">
         <v>38.5</v>
       </c>
       <c r="O325" s="9">
         <v>56.6</v>
       </c>
       <c r="P325" s="15">
         <v>43.9</v>
       </c>
-      <c r="Q325" s="35">
+      <c r="Q325" s="34">
         <v>47.3</v>
       </c>
-      <c r="R325" s="34"/>
+      <c r="R325" s="24"/>
       <c r="S325" s="24"/>
       <c r="T325" s="24"/>
     </row>
-    <row r="326" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A326" s="5">
         <v>46204</v>
       </c>
-      <c r="B326" s="35">
+      <c r="B326" s="34">
         <v>47.5</v>
       </c>
-      <c r="C326" s="36">
+      <c r="C326" s="35">
         <v>48.8</v>
       </c>
-      <c r="D326" s="35">
+      <c r="D326" s="34">
         <v>41</v>
       </c>
-      <c r="E326" s="35">
+      <c r="E326" s="34">
         <v>44.1</v>
       </c>
       <c r="F326" s="9">
         <v>29.1</v>
       </c>
-      <c r="G326" s="35">
+      <c r="G326" s="34">
         <v>43.3</v>
       </c>
-      <c r="H326" s="36">
+      <c r="H326" s="35">
         <v>43.2</v>
       </c>
-      <c r="I326" s="35">
+      <c r="I326" s="34">
         <v>46.3</v>
       </c>
-      <c r="J326" s="35">
+      <c r="J326" s="34">
         <v>55.5</v>
       </c>
       <c r="K326" s="9">
         <v>67.2</v>
       </c>
-      <c r="L326" s="35">
+      <c r="L326" s="34">
         <v>39.6</v>
       </c>
-      <c r="M326" s="35">
+      <c r="M326" s="34">
         <v>42.2</v>
       </c>
       <c r="N326" s="9">
         <v>44.8</v>
       </c>
       <c r="O326" s="9">
         <v>49.3</v>
       </c>
       <c r="P326" s="15">
         <v>45</v>
       </c>
-      <c r="Q326" s="35">
+      <c r="Q326" s="34">
         <v>46.8</v>
       </c>
-      <c r="R326" s="34"/>
+      <c r="R326" s="24"/>
       <c r="S326" s="24"/>
       <c r="T326" s="24"/>
     </row>
-    <row r="327" spans="1:20" ht="12" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:20" ht="12" x14ac:dyDescent="0.2">
       <c r="A327" s="5">
         <v>46235</v>
       </c>
-      <c r="B327" s="35">
+      <c r="B327" s="34">
         <v>42.1</v>
       </c>
-      <c r="C327" s="36">
+      <c r="C327" s="35">
         <v>40.200000000000003</v>
       </c>
-      <c r="D327" s="35">
+      <c r="D327" s="34">
         <v>43.8</v>
       </c>
-      <c r="E327" s="35">
+      <c r="E327" s="34">
         <v>40.299999999999997</v>
       </c>
       <c r="F327" s="9">
         <v>35.200000000000003</v>
       </c>
-      <c r="G327" s="35">
+      <c r="G327" s="34">
         <v>45.3</v>
       </c>
-      <c r="H327" s="36">
+      <c r="H327" s="35">
         <v>43.6</v>
       </c>
-      <c r="I327" s="35">
+      <c r="I327" s="34">
         <v>43.8</v>
       </c>
-      <c r="J327" s="35">
+      <c r="J327" s="34">
         <v>58.6</v>
       </c>
       <c r="K327" s="9">
         <v>67.2</v>
       </c>
-      <c r="L327" s="35">
+      <c r="L327" s="34">
         <v>44.5</v>
       </c>
-      <c r="M327" s="35">
+      <c r="M327" s="34">
         <v>46.2</v>
       </c>
       <c r="N327" s="9">
         <v>46.1</v>
       </c>
       <c r="O327" s="9">
         <v>54.7</v>
       </c>
       <c r="P327" s="15">
         <v>46.4</v>
       </c>
-      <c r="Q327" s="35">
+      <c r="Q327" s="34">
         <v>45.8</v>
       </c>
-      <c r="R327" s="34"/>
+      <c r="R327" s="24"/>
       <c r="S327" s="24"/>
       <c r="T327" s="24"/>
     </row>
-    <row r="328" spans="1:20" ht="12" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="R328" s="34"/>
+    <row r="328" spans="1:20" ht="12" x14ac:dyDescent="0.2">
+      <c r="A328" s="5">
+        <v>46266</v>
+      </c>
+      <c r="B328" s="34">
+        <v>52.9</v>
+      </c>
+      <c r="C328" s="35">
+        <v>49.3</v>
+      </c>
+      <c r="D328" s="34">
+        <v>51.8</v>
+      </c>
+      <c r="E328" s="34">
+        <v>50.8</v>
+      </c>
+      <c r="F328" s="9">
+        <v>33.9</v>
+      </c>
+      <c r="G328" s="34">
+        <v>53.5</v>
+      </c>
+      <c r="H328" s="35">
+        <v>52.2</v>
+      </c>
+      <c r="I328" s="34">
+        <v>41.8</v>
+      </c>
+      <c r="J328" s="34">
+        <v>58.4</v>
+      </c>
+      <c r="K328" s="9">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="L328" s="34">
+        <v>43.9</v>
+      </c>
+      <c r="M328" s="34">
+        <v>43.1</v>
+      </c>
+      <c r="N328" s="9">
+        <v>51.8</v>
+      </c>
+      <c r="O328" s="9">
+        <v>55.3</v>
+      </c>
+      <c r="P328" s="15">
+        <v>52</v>
+      </c>
+      <c r="Q328" s="34">
+        <v>50.7</v>
+      </c>
+      <c r="R328" s="24"/>
       <c r="S328" s="24"/>
       <c r="T328" s="24"/>
     </row>
-    <row r="329" spans="1:20" s="16" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="B329" s="16" t="s">
+    <row r="329" spans="1:20" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B329" s="45"/>
+      <c r="C329" s="46"/>
+      <c r="D329" s="46"/>
+      <c r="E329" s="46"/>
+      <c r="F329" s="46"/>
+      <c r="G329" s="46"/>
+      <c r="H329" s="46"/>
+      <c r="I329" s="46"/>
+      <c r="Q329" s="2"/>
+    </row>
+    <row r="330" spans="1:20" ht="12" x14ac:dyDescent="0.2">
+      <c r="A330" s="16"/>
+      <c r="B330" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C330" s="34"/>
+      <c r="D330" s="34"/>
+      <c r="E330" s="34"/>
+      <c r="F330" s="45"/>
+      <c r="G330" s="46"/>
+      <c r="H330" s="46"/>
+      <c r="I330" s="46"/>
+      <c r="J330" s="46"/>
+      <c r="K330" s="46"/>
+      <c r="L330" s="46"/>
+      <c r="M330" s="46"/>
+      <c r="N330" s="45"/>
+      <c r="O330" s="46"/>
+      <c r="P330" s="46"/>
+      <c r="Q330" s="46"/>
+      <c r="R330" s="46"/>
+      <c r="S330" s="24"/>
+      <c r="T330" s="24"/>
+    </row>
+    <row r="331" spans="1:20" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B331" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="C329" s="17"/>
-[...17 lines deleted...]
-      <c r="B330" s="20" t="s">
+      <c r="C331" s="17"/>
+      <c r="D331" s="17"/>
+      <c r="E331" s="17"/>
+      <c r="F331" s="17"/>
+      <c r="G331" s="19"/>
+      <c r="H331" s="19"/>
+      <c r="I331" s="19"/>
+      <c r="J331" s="19"/>
+      <c r="K331" s="19"/>
+      <c r="L331" s="19"/>
+      <c r="M331" s="19"/>
+      <c r="N331" s="19"/>
+      <c r="O331" s="19"/>
+      <c r="P331" s="19"/>
+      <c r="Q331" s="25"/>
+      <c r="S331" s="25"/>
+    </row>
+    <row r="332" spans="1:20" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B332" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C330" s="19"/>
-[...45 lines deleted...]
-      <c r="I333" s="40"/>
+      <c r="C332" s="19"/>
+      <c r="D332" s="19"/>
+      <c r="E332" s="19"/>
+      <c r="F332" s="18"/>
+      <c r="G332" s="19"/>
+      <c r="H332" s="19"/>
+      <c r="I332" s="19"/>
+      <c r="J332" s="19"/>
+      <c r="K332" s="18"/>
+      <c r="L332" s="19"/>
+      <c r="M332" s="18"/>
+      <c r="N332" s="19"/>
+      <c r="O332" s="18"/>
+      <c r="P332" s="19"/>
+    </row>
+    <row r="333" spans="1:20" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B333" s="45"/>
+      <c r="C333" s="46"/>
+      <c r="D333" s="46"/>
+      <c r="E333" s="46"/>
+      <c r="F333" s="46"/>
+      <c r="G333" s="46"/>
+      <c r="H333" s="46"/>
+      <c r="I333" s="46"/>
       <c r="Q333" s="2"/>
     </row>
-    <row r="334" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B334" s="21"/>
+    <row r="334" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B334" s="37"/>
+      <c r="C334" s="38"/>
+      <c r="D334" s="38"/>
+      <c r="E334" s="38"/>
+      <c r="F334" s="38"/>
+      <c r="G334" s="38"/>
+      <c r="H334" s="38"/>
+      <c r="I334" s="38"/>
       <c r="Q334" s="2"/>
     </row>
-    <row r="335" spans="1:20" ht="12" x14ac:dyDescent="0.25">
-      <c r="B335" s="21"/>
+    <row r="335" spans="1:20" ht="409.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B335" s="39"/>
+      <c r="C335" s="39"/>
+      <c r="D335" s="39"/>
+      <c r="E335" s="39"/>
+      <c r="F335" s="39"/>
+      <c r="G335" s="39"/>
+      <c r="H335" s="39"/>
+      <c r="I335" s="39"/>
       <c r="Q335" s="2"/>
     </row>
-    <row r="336" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:20" ht="12" x14ac:dyDescent="0.2">
+      <c r="B336" s="21"/>
       <c r="Q336" s="2"/>
     </row>
-    <row r="337" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="337" spans="2:17" ht="12" x14ac:dyDescent="0.2">
+      <c r="B337" s="21"/>
       <c r="Q337" s="2"/>
     </row>
-    <row r="338" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="338" spans="2:17" x14ac:dyDescent="0.2">
       <c r="Q338" s="2"/>
     </row>
-    <row r="339" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="339" spans="2:17" x14ac:dyDescent="0.2">
       <c r="Q339" s="2"/>
     </row>
-    <row r="340" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="340" spans="2:17" x14ac:dyDescent="0.2">
       <c r="Q340" s="2"/>
     </row>
+    <row r="341" spans="2:17" x14ac:dyDescent="0.2">
+      <c r="Q341" s="2"/>
+    </row>
+    <row r="342" spans="2:17" x14ac:dyDescent="0.2">
+      <c r="Q342" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="10">
-[...1 lines deleted...]
-    <mergeCell ref="B333:I333"/>
+  <mergeCells count="13">
+    <mergeCell ref="B334:I334"/>
+    <mergeCell ref="B335:I335"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="P2:Q2"/>
-    <mergeCell ref="B331:I331"/>
+    <mergeCell ref="B333:I333"/>
+    <mergeCell ref="B329:I329"/>
+    <mergeCell ref="F330:M330"/>
+    <mergeCell ref="N330:R330"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B329" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
+    <hyperlink ref="B331" r:id="rId1" display="https://www.ber.ac.za/knowledge/pkdownloaddocument.aspx?docid=11449" xr:uid="{2C69AC3E-08F6-48FC-BDC7-534D8D0AEE2E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F678AFFBCB13348A9F3DAFE279041FB" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a589a6138efdbd1b753c1048d4173af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7038f01fa32f56a3f2b3df34f63f4e9" ns3:_="">
     <xsd:import namespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c" elementFormDefault="qualified">
@@ -43006,103 +42823,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DC40E4C-8828-44B8-99CE-5823A4717ABA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{005D17AB-C4DF-4B05-874B-542665024641}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458FCFF4-892D-47AA-9405-A60931A6CEEC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7c9a70b5-a1d2-4dbb-bd85-d744a36f920c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Copyright</vt:lpstr>
       <vt:lpstr>PMI DATA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>