--- v0 (2026-04-04)
+++ v1 (2026-06-04)
@@ -5,60 +5,60 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LISETTE\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data Partners\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4C44F42-F08C-4109-9F0C-DD0C2DE47809}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{B5D30742-75CB-4AC8-90F8-A94599BD525E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="655" activeTab="2" xr2:uid="{8FC65FCF-1D86-430B-914B-9DA1FB7BC7A6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="655" xr2:uid="{301FC61F-84EC-4A50-B820-867F2AA1F639}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright &amp; Disclaimer" sheetId="8" r:id="rId1"/>
     <sheet name="Notes" sheetId="9" r:id="rId2"/>
     <sheet name="South Africa" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="Confidence" localSheetId="2">'South Africa'!#REF!</definedName>
     <definedName name="TRNR_01284e7708ce420e84bf9480db815825_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_07691878c87c4973a0faaf354c8916b3_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_0f2e8731c9524fcb8b4d4cd8de96d638_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_192c2f7cecd84e36ab67da47a6c3d259_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_24b1543b535049ed950ec658ed76e81d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_257ee043e5a2472a9c576d529ffdd8d6_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_33cfca55acae452c9fbeef8e698e7b71_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_3ba51728b7b941aea67338e78830e632_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_3f8141205f544280a59792fbaef85954_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_4322c4b2e22144c7811cfcf05323c6fd_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_457901e28b70493c9d7c7da7a271398d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_4bb411129d59433dada8675db2943fd5_85_4" hidden="1">#REF!</definedName>
@@ -85,51 +85,51 @@
     <definedName name="TRNR_f0b97de6e79c4674996cd57ea80c2eec_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="0" hidden="1">[1]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="1" hidden="1">[2]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="2" hidden="1">[3]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" hidden="1">[3]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f97ccc61223a4003ac07c4560e94f330_85_11" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="281">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1975Q1</t>
   </si>
   <si>
     <t>1975Q2</t>
   </si>
   <si>
     <t>1975Q3</t>
   </si>
   <si>
     <t>1975Q4</t>
   </si>
   <si>
     <t>1976Q1</t>
   </si>
   <si>
     <t>1976Q2</t>
   </si>
   <si>
     <t>1976Q3</t>
   </si>
   <si>
@@ -927,60 +927,63 @@
     <t>2024Q1</t>
   </si>
   <si>
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
+  </si>
+  <si>
+    <t>2026Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="0.000"/>
+    <numFmt numFmtId="173" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1158,362 +1161,366 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="23"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="9">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="9" applyFont="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="9" applyFill="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="11">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="11" applyFont="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="11" applyFont="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Comma 2" xfId="1" xr:uid="{EB4EE593-D5A7-405A-A147-8B61802DD548}"/>
-[...10 lines deleted...]
-    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{55CF2F62-3061-42B5-BE4E-8652CEC5972A}"/>
+    <cellStyle name="Comma 2" xfId="1" xr:uid="{FA52DF46-4B98-45F8-A99C-FB24BFCE742A}"/>
+    <cellStyle name="Comma 2 2" xfId="2" xr:uid="{9897E324-A2F6-41D5-80EB-BD25ED8430AD}"/>
+    <cellStyle name="Comma 3" xfId="3" xr:uid="{40D0A1C7-1308-482F-A92E-5B157D87088F}"/>
+    <cellStyle name="Normaal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{42BAE6D6-9476-48C1-8EF7-49687B45727C}"/>
+    <cellStyle name="Normal 2 2" xfId="5" xr:uid="{DDAB853C-F454-4F92-A803-0FFCCB5C88E9}"/>
+    <cellStyle name="Normal 2 2 2" xfId="6" xr:uid="{FEBC8010-DA8D-43E3-A5C9-E6A0B64CDA3C}"/>
+    <cellStyle name="Normal 3 2" xfId="7" xr:uid="{0481CC9A-13A2-45CE-BC56-19386545CF79}"/>
+    <cellStyle name="Percent 2" xfId="8" xr:uid="{F64D37DC-F602-48EE-912A-1E7243064FBB}"/>
+    <cellStyle name="XLConnect.Header" xfId="9" xr:uid="{A6C1BA9E-97A5-46A3-925B-F7610BD36ED9}"/>
+    <cellStyle name="XLConnect.Numeric" xfId="10" xr:uid="{2B9E7050-5B95-49D8-84C4-EA923CDB16A9}"/>
+    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{CC08FBD7-6D67-4293-BE97-EE216E0EE3E2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>361950</xdr:colOff>
+      <xdr:colOff>285750</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>514350</xdr:colOff>
+      <xdr:colOff>409575</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12273901" name="Prent 1" descr="'n Foto wat teks, knipkuns bevat&#10;&#10;Beskrywing outomaties gegenereer">
+        <xdr:cNvPr id="12273969" name="Prent 1" descr="'n Foto wat teks, knipkuns bevat&#10;&#10;Beskrywing outomaties gegenereer">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB83556-002A-A173-1C54-A886DFAF75A3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2754D80-0FE2-3C5C-CC9B-1CD31111FF43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4495800" y="790575"/>
-          <a:ext cx="1924050" cy="790575"/>
+          <a:off x="4419600" y="790575"/>
+          <a:ext cx="1895475" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:colOff>257175</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>257175</xdr:colOff>
+      <xdr:colOff>209550</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12273902" name="Prent 3">
+        <xdr:cNvPr id="12273970" name="Prent 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B40BFD7-015D-34F8-3E0C-1AFC5969EB74}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCEC85BF-C420-7F7D-DC92-E2436CE0F505}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="323850" y="638175"/>
-          <a:ext cx="2886075" cy="1171575"/>
+          <a:off x="257175" y="628650"/>
+          <a:ext cx="2905125" cy="1162050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/gjkk/OneDrive/Surveys/Redesign_2017/Build/Nicolaas/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../Users/gjkk/OneDrive/Surveys/Redesign_2017/Build/Nicolaas/Bou,%20Uitset.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/gjkk/OneDrive/Surveys/Redesign_2017/Build/Nicolaas/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/ef5108e5833e18d5/Surveys/Redesign_2017/Build/Nicolaas/Bou%5eJ%20Uitset.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset,%202018-K4.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Bou/Bou,%20Uitset,%202018-K4.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset,%202018-K4.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="HANDOUT"/>
       <sheetName val="REPORT"/>
       <sheetName val="StatsSA"/>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="Description Old vs New"/>
       <sheetName val="Composite"/>
       <sheetName val="Building Total"/>
       <sheetName val="Building Resid"/>
       <sheetName val="Building NonResid"/>
       <sheetName val="Building GP"/>
       <sheetName val="Building KZN"/>
       <sheetName val="Building WC"/>
       <sheetName val="Building Contrs"/>
       <sheetName val="Building Subcontrs"/>
       <sheetName val="Civil Engineers"/>
       <sheetName val="Architects"/>
       <sheetName val="Quantity Surveyors"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
@@ -1568,50 +1575,53 @@
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="HANDOUT"/>
       <sheetName val="REPORT"/>
       <sheetName val="StatsSA"/>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="Description Old vs New"/>
       <sheetName val="Composite"/>
       <sheetName val="Building Total"/>
       <sheetName val="Building Resid"/>
       <sheetName val="Building NonResid"/>
       <sheetName val="Building GP"/>
       <sheetName val="Building KZN"/>
       <sheetName val="Building WC"/>
       <sheetName val="Building Contrs"/>
       <sheetName val="Building Subcontrs"/>
       <sheetName val="Civil Engineers"/>
       <sheetName val="Architects"/>
       <sheetName val="Quantity Surveyors"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
@@ -1946,2870 +1956,3010 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39A9CAD3-FD24-4A3E-B105-E27DFAF9D668}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ADDC545-8C1B-4C6A-8D3E-629F2C6B3C2D}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="8.81640625" style="12"/>
+    <col min="1" max="16384" width="8.85546875" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
-[...181 lines deleted...]
-      <c r="B13" s="16" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12"/>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12"/>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12"/>
+      <c r="K3" s="12"/>
+      <c r="L3" s="12"/>
+      <c r="M3" s="12"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="12"/>
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="12"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="12"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="12"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+    </row>
+    <row r="11" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="12"/>
+      <c r="B12" s="14"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="12"/>
+      <c r="B13" s="17" t="s">
         <v>183</v>
       </c>
-      <c r="C13" s="17"/>
-[...13 lines deleted...]
-      <c r="B14" s="29" t="s">
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="12"/>
+      <c r="B14" s="30" t="s">
         <v>182</v>
       </c>
-      <c r="C14" s="30"/>
-[...43 lines deleted...]
-      <c r="B17" s="29" t="s">
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="12"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" s="12"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="12"/>
+      <c r="B17" s="30" t="s">
         <v>181</v>
       </c>
-      <c r="C17" s="30"/>
-[...178 lines deleted...]
-      <c r="B29" s="16" t="s">
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="12"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="12"/>
+      <c r="B19" s="30"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="12"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="12"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="31"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="12"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="12"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="12"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="12"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="12"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="12"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12"/>
+      <c r="B28" s="33"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="35"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="12"/>
+      <c r="B29" s="17" t="s">
         <v>180</v>
       </c>
-      <c r="C29" s="17"/>
-[...13 lines deleted...]
-      <c r="B30" s="35" t="s">
+      <c r="C29" s="18"/>
+      <c r="D29" s="18"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="18"/>
+      <c r="I29" s="18"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12"/>
+      <c r="B30" s="36" t="s">
         <v>179</v>
       </c>
-      <c r="C30" s="36"/>
-[...177 lines deleted...]
-      <c r="K43" s="40"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="12"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="12"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" s="12"/>
+      <c r="B33" s="36"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" s="12"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B35" s="36"/>
+      <c r="C35" s="37"/>
+      <c r="D35" s="37"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="37"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="38"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B36" s="36"/>
+      <c r="C36" s="37"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="37"/>
+      <c r="F36" s="37"/>
+      <c r="G36" s="37"/>
+      <c r="H36" s="37"/>
+      <c r="I36" s="37"/>
+      <c r="J36" s="37"/>
+      <c r="K36" s="38"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B37" s="36"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="38"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B38" s="36"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="38"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B39" s="36"/>
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="37"/>
+      <c r="K39" s="38"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B40" s="36"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="37"/>
+      <c r="H40" s="37"/>
+      <c r="I40" s="37"/>
+      <c r="J40" s="37"/>
+      <c r="K40" s="38"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B41" s="36"/>
+      <c r="C41" s="37"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="37"/>
+      <c r="G41" s="37"/>
+      <c r="H41" s="37"/>
+      <c r="I41" s="37"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="38"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B42" s="36"/>
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="37"/>
+      <c r="G42" s="37"/>
+      <c r="H42" s="37"/>
+      <c r="I42" s="37"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="38"/>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="39"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40"/>
+      <c r="H43" s="40"/>
+      <c r="I43" s="40"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B14:K15"/>
     <mergeCell ref="B17:K28"/>
     <mergeCell ref="B30:K43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD76240B-A89A-4023-A706-A8D7C8F4679F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D4641BF-0B22-4A9B-9BA2-E8712CC245C0}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.81640625" style="23"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.81640625" style="23"/>
+    <col min="1" max="1" width="8.85546875" style="24"/>
+    <col min="2" max="2" width="119" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B2" s="22" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B2" s="23" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="3" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B3" s="24" t="s">
+    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B3" s="25" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="4" spans="2:2" ht="58" x14ac:dyDescent="0.35">
-      <c r="B4" s="25" t="s">
+    <row r="4" spans="2:2" ht="60" x14ac:dyDescent="0.25">
+      <c r="B4" s="26" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="25" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="25"/>
+    </row>
+    <row r="6" spans="2:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="B6" s="26" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="29" x14ac:dyDescent="0.35">
-      <c r="B7" s="25" t="s">
+    <row r="7" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="B7" s="26" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="26" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="27"/>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="27" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B10" s="26" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="27" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="24" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="25" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="13" spans="2:2" ht="29" x14ac:dyDescent="0.35">
-      <c r="B13" s="25" t="s">
+    <row r="13" spans="2:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="B13" s="26" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="25" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="15" spans="2:2" ht="60" x14ac:dyDescent="0.25">
+      <c r="B15" s="26" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B17" s="27" t="s">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="28" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="58" x14ac:dyDescent="0.35">
-      <c r="B18" s="28" t="s">
+    <row r="18" spans="2:2" ht="75" x14ac:dyDescent="0.25">
+      <c r="B18" s="29" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75612C3C-C3B4-4F33-8E23-CC1B585FCF99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D0776AD-8E79-47EF-B91F-DD98ACCDAF23}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:T263"/>
+  <dimension ref="A1:U264"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B243" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B232" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="B263" sqref="B263"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="20" width="8.81640625" customWidth="1" collapsed="1"/>
+    <col min="4" max="20" width="8.85546875" style="3" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:21" s="3" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="C2" s="5"/>
-[...2 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
         <v>206</v>
       </c>
-      <c r="B3" s="7"/>
-[...2 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B3" s="8"/>
+      <c r="C3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
         <v>207</v>
       </c>
-      <c r="B4" s="7"/>
-[...2 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="B4" s="8"/>
+      <c r="C4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>208</v>
       </c>
-      <c r="B5" s="7"/>
-[...2 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B5" s="8"/>
+      <c r="C5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
         <v>209</v>
       </c>
-      <c r="B6" s="7"/>
-[...2 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="B6" s="8"/>
+      <c r="C6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="B7" s="7"/>
-[...2 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="8"/>
+      <c r="C7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="B8" s="7"/>
-[...2 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="B8" s="8"/>
+      <c r="C8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="B9" s="7"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="8"/>
+      <c r="C9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="B10" s="7"/>
-[...2 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="B10" s="8"/>
+      <c r="C10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
         <v>214</v>
       </c>
-      <c r="B11" s="7"/>
-[...2 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="B11" s="8"/>
+      <c r="C11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="B12" s="7"/>
-[...2 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B12" s="8"/>
+      <c r="C12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
         <v>216</v>
       </c>
-      <c r="B13" s="7"/>
-[...2 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B13" s="8"/>
+      <c r="C13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
         <v>217</v>
       </c>
-      <c r="B14" s="7"/>
-[...2 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B14" s="8"/>
+      <c r="C14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="B15" s="7"/>
-[...2 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="B15" s="8"/>
+      <c r="C15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="B16" s="7"/>
-[...2 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="B16" s="8"/>
+      <c r="C16"/>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="B17" s="7"/>
-[...2 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="B17" s="8"/>
+      <c r="C17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
         <v>221</v>
       </c>
-      <c r="B18" s="7"/>
-[...2 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="B18" s="8"/>
+      <c r="C18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="B19" s="7"/>
-[...2 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="B19" s="8"/>
+      <c r="C19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="B20" s="7"/>
-[...2 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="B20" s="8"/>
+      <c r="C20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
         <v>224</v>
       </c>
-      <c r="B21" s="7"/>
-[...2 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B21" s="8"/>
+      <c r="C21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
         <v>225</v>
       </c>
-      <c r="B22" s="7"/>
-[...2 lines deleted...]
-      <c r="A23" s="6" t="s">
+      <c r="B22" s="8"/>
+      <c r="C22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="B23" s="7"/>
-[...2 lines deleted...]
-      <c r="A24" s="6" t="s">
+      <c r="B23" s="8"/>
+      <c r="C23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="B24" s="7"/>
-[...2 lines deleted...]
-      <c r="A25" s="6" t="s">
+      <c r="B24" s="8"/>
+      <c r="C24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="B25" s="7"/>
-[...2 lines deleted...]
-      <c r="A26" s="6" t="s">
+      <c r="B25" s="8"/>
+      <c r="C25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
         <v>229</v>
       </c>
-      <c r="B26" s="7"/>
-[...2 lines deleted...]
-      <c r="A27" s="6" t="s">
+      <c r="B26" s="8"/>
+      <c r="C26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
         <v>230</v>
       </c>
-      <c r="B27" s="7"/>
-[...2 lines deleted...]
-      <c r="A28" s="6" t="s">
+      <c r="B27" s="8"/>
+      <c r="C27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="B28" s="7"/>
-[...2 lines deleted...]
-      <c r="A29" s="6" t="s">
+      <c r="B28" s="8"/>
+      <c r="C28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="B29" s="7"/>
-[...2 lines deleted...]
-      <c r="A30" s="6" t="s">
+      <c r="B29" s="8"/>
+      <c r="C29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
         <v>233</v>
       </c>
-      <c r="B30" s="7"/>
-[...2 lines deleted...]
-      <c r="A31" s="6" t="s">
+      <c r="B30" s="8"/>
+      <c r="C30"/>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
         <v>234</v>
       </c>
-      <c r="B31" s="7"/>
-[...2 lines deleted...]
-      <c r="A32" s="6" t="s">
+      <c r="B31" s="8"/>
+      <c r="C31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="B32" s="7"/>
-[...2 lines deleted...]
-      <c r="A33" s="6" t="s">
+      <c r="B32" s="8"/>
+      <c r="C32"/>
+      <c r="U32"/>
+    </row>
+    <row r="33" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="B33" s="7"/>
-[...2 lines deleted...]
-      <c r="A34" s="6" t="s">
+      <c r="B33" s="8"/>
+      <c r="C33"/>
+      <c r="U33"/>
+    </row>
+    <row r="34" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="B34" s="7"/>
-[...2 lines deleted...]
-      <c r="A35" s="6" t="s">
+      <c r="B34" s="8"/>
+      <c r="C34"/>
+      <c r="U34"/>
+    </row>
+    <row r="35" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="B35" s="7">
+      <c r="B35" s="8">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="C35"/>
+      <c r="U35"/>
+    </row>
+    <row r="36" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B36" s="7">
+      <c r="B36" s="8">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="6" t="s">
+      <c r="C36"/>
+      <c r="U36"/>
+    </row>
+    <row r="37" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
         <v>240</v>
       </c>
-      <c r="B37" s="7">
+      <c r="B37" s="8">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="6" t="s">
+      <c r="C37"/>
+      <c r="U37"/>
+    </row>
+    <row r="38" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="B38" s="7">
+      <c r="B38" s="8">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="6" t="s">
+      <c r="C38"/>
+      <c r="U38"/>
+    </row>
+    <row r="39" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
         <v>242</v>
       </c>
-      <c r="B39" s="7">
+      <c r="B39" s="8">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="6" t="s">
+      <c r="C39"/>
+      <c r="U39"/>
+    </row>
+    <row r="40" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="B40" s="7">
+      <c r="B40" s="8">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="6" t="s">
+      <c r="C40"/>
+      <c r="U40"/>
+    </row>
+    <row r="41" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B41" s="7">
+      <c r="B41" s="8">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="6" t="s">
+      <c r="C41"/>
+      <c r="U41"/>
+    </row>
+    <row r="42" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
         <v>245</v>
       </c>
-      <c r="B42" s="7">
+      <c r="B42" s="8">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="6" t="s">
+      <c r="C42"/>
+      <c r="U42"/>
+    </row>
+    <row r="43" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="B43" s="7">
+      <c r="B43" s="8">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="C43"/>
+      <c r="U43"/>
+    </row>
+    <row r="44" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B44" s="7">
+      <c r="B44" s="8">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="6" t="s">
+      <c r="C44"/>
+      <c r="U44"/>
+    </row>
+    <row r="45" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
         <v>248</v>
       </c>
-      <c r="B45" s="7">
+      <c r="B45" s="8">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="6" t="s">
+      <c r="C45"/>
+      <c r="U45"/>
+    </row>
+    <row r="46" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B46" s="7">
+      <c r="B46" s="8">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="6" t="s">
+      <c r="C46"/>
+      <c r="U46"/>
+    </row>
+    <row r="47" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B47" s="7">
+      <c r="B47" s="8">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="6" t="s">
+      <c r="C47"/>
+      <c r="U47"/>
+    </row>
+    <row r="48" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
         <v>251</v>
       </c>
-      <c r="B48" s="7">
+      <c r="B48" s="8">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="6" t="s">
+      <c r="C48"/>
+      <c r="U48"/>
+    </row>
+    <row r="49" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B49" s="7">
+      <c r="B49" s="8">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="6" t="s">
+      <c r="C49"/>
+      <c r="U49"/>
+    </row>
+    <row r="50" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B50" s="7">
+      <c r="B50" s="8">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="6" t="s">
+      <c r="C50"/>
+      <c r="U50"/>
+    </row>
+    <row r="51" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="B51" s="7">
+      <c r="B51" s="8">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="6" t="s">
+      <c r="C51"/>
+      <c r="U51"/>
+    </row>
+    <row r="52" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="B52" s="7">
+      <c r="B52" s="8">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="6" t="s">
+      <c r="C52"/>
+      <c r="U52"/>
+    </row>
+    <row r="53" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B53" s="7">
+      <c r="B53" s="8">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="6" t="s">
+      <c r="C53"/>
+      <c r="U53"/>
+    </row>
+    <row r="54" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="B54" s="7">
+      <c r="B54" s="8">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="6" t="s">
+      <c r="C54"/>
+      <c r="U54"/>
+    </row>
+    <row r="55" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="B55" s="7">
+      <c r="B55" s="8">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="6" t="s">
+      <c r="C55"/>
+      <c r="U55"/>
+    </row>
+    <row r="56" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="B56" s="7">
+      <c r="B56" s="8">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="6" t="s">
+      <c r="C56"/>
+      <c r="U56"/>
+    </row>
+    <row r="57" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="B57" s="7">
+      <c r="B57" s="8">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="6" t="s">
+      <c r="C57"/>
+      <c r="U57"/>
+    </row>
+    <row r="58" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="B58" s="7">
+      <c r="B58" s="8">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="6" t="s">
+      <c r="C58"/>
+      <c r="U58"/>
+    </row>
+    <row r="59" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="7">
+      <c r="B59" s="8">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="6" t="s">
+      <c r="C59"/>
+      <c r="U59"/>
+    </row>
+    <row r="60" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="7">
+      <c r="B60" s="8">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="6" t="s">
+      <c r="C60"/>
+      <c r="U60"/>
+    </row>
+    <row r="61" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B61" s="7">
+      <c r="B61" s="8">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="6" t="s">
+      <c r="C61"/>
+      <c r="U61"/>
+    </row>
+    <row r="62" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="7">
+      <c r="B62" s="8">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="6" t="s">
+      <c r="C62"/>
+      <c r="U62"/>
+    </row>
+    <row r="63" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B63" s="7">
+      <c r="B63" s="8">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="6" t="s">
+      <c r="C63"/>
+      <c r="U63"/>
+    </row>
+    <row r="64" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B64" s="7">
+      <c r="B64" s="8">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="6" t="s">
+      <c r="C64"/>
+      <c r="U64"/>
+    </row>
+    <row r="65" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="7">
+      <c r="B65" s="8">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="6" t="s">
+      <c r="C65"/>
+      <c r="U65"/>
+    </row>
+    <row r="66" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B66" s="7">
+      <c r="B66" s="8">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="6" t="s">
+      <c r="C66"/>
+      <c r="U66"/>
+    </row>
+    <row r="67" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="7">
+      <c r="B67" s="8">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="6" t="s">
+      <c r="C67"/>
+      <c r="U67"/>
+    </row>
+    <row r="68" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B68" s="7">
+      <c r="B68" s="8">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="6" t="s">
+      <c r="C68"/>
+      <c r="U68"/>
+    </row>
+    <row r="69" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A69" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B69" s="7">
+      <c r="B69" s="8">
         <v>17</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A70" s="6" t="s">
+    <row r="70" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A70" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="7">
+      <c r="B70" s="8">
         <v>12</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A71" s="6" t="s">
+    <row r="71" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B71" s="7">
+      <c r="B71" s="8">
         <v>21</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A72" s="6" t="s">
+    <row r="72" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B72" s="7">
+      <c r="B72" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A73" s="6" t="s">
+    <row r="73" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A73" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="7">
+      <c r="B73" s="8">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A74" s="6" t="s">
+    <row r="74" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A74" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B74" s="7">
+      <c r="B74" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A75" s="6" t="s">
+    <row r="75" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B75" s="7">
+      <c r="B75" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A76" s="6" t="s">
+    <row r="76" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A76" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B76" s="7">
+      <c r="B76" s="8">
         <v>31</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A77" s="6" t="s">
+    <row r="77" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A77" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B77" s="7">
+      <c r="B77" s="8">
         <v>54</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A78" s="6" t="s">
+    <row r="78" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A78" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B78" s="7">
+      <c r="B78" s="8">
         <v>69</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A79" s="6" t="s">
+    <row r="79" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A79" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B79" s="7">
+      <c r="B79" s="8">
         <v>82</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A80" s="6" t="s">
+    <row r="80" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="7">
+      <c r="B80" s="8">
         <v>88</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A81" s="6" t="s">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B81" s="7">
+      <c r="B81" s="8">
         <v>92</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A82" s="6" t="s">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B82" s="7">
+      <c r="B82" s="8">
         <v>92</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A83" s="6" t="s">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B83" s="7">
+      <c r="B83" s="8">
         <v>91</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A84" s="6" t="s">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B84" s="7">
+      <c r="B84" s="8">
         <v>88</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A85" s="6" t="s">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B85" s="7">
+      <c r="B85" s="8">
         <v>76</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A86" s="6" t="s">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A86" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B86" s="7">
+      <c r="B86" s="8">
         <v>78</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A87" s="6" t="s">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="7">
+      <c r="B87" s="8">
         <v>64</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A88" s="6" t="s">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B88" s="7">
+      <c r="B88" s="8">
         <v>48</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A89" s="6" t="s">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B89" s="7">
+      <c r="B89" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A90" s="6" t="s">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B90" s="7">
+      <c r="B90" s="8">
         <v>27</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A91" s="6" t="s">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="B91" s="7">
+      <c r="B91" s="8">
         <v>30</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A92" s="6" t="s">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="B92" s="7">
+      <c r="B92" s="8">
         <v>35</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A93" s="6" t="s">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="7">
+      <c r="B93" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A94" s="6" t="s">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B94" s="7">
+      <c r="B94" s="8">
         <v>41</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A95" s="6" t="s">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B95" s="7">
+      <c r="B95" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A96" s="6" t="s">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B96" s="7">
+      <c r="B96" s="8">
         <v>48</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A97" s="6" t="s">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B97" s="7">
+      <c r="B97" s="8">
         <v>25</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A98" s="6" t="s">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B98" s="7">
+      <c r="B98" s="8">
         <v>23</v>
       </c>
     </row>
-    <row r="99" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A99" s="6" t="s">
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B99" s="7">
+      <c r="B99" s="8">
         <v>15</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A100" s="6" t="s">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A100" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B100" s="7">
+      <c r="B100" s="8">
         <v>19</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A101" s="6" t="s">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B101" s="7">
+      <c r="B101" s="8">
         <v>12</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A102" s="6" t="s">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B102" s="7">
+      <c r="B102" s="8">
         <v>16</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A103" s="6" t="s">
+    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A103" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B103" s="7">
+      <c r="B103" s="8">
         <v>19</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A104" s="6" t="s">
+    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A104" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B104" s="7">
+      <c r="B104" s="8">
         <v>18</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A105" s="6" t="s">
+    <row r="105" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A105" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B105" s="7">
+      <c r="B105" s="8">
         <v>28</v>
       </c>
     </row>
-    <row r="106" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A106" s="6" t="s">
+    <row r="106" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A106" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B106" s="7">
+      <c r="B106" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A107" s="6" t="s">
+    <row r="107" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A107" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B107" s="7">
+      <c r="B107" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A108" s="6" t="s">
+    <row r="108" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A108" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B108" s="7">
+      <c r="B108" s="8">
         <v>47</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A109" s="6" t="s">
+    <row r="109" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A109" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B109" s="7">
+      <c r="B109" s="8">
         <v>52</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A110" s="6" t="s">
+    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B110" s="7">
+      <c r="B110" s="8">
         <v>68</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A111" s="6" t="s">
+    <row r="111" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A111" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B111" s="7">
+      <c r="B111" s="8">
         <v>76</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A112" s="6" t="s">
+    <row r="112" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A112" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B112" s="7">
+      <c r="B112" s="8">
         <v>83</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A113" s="6" t="s">
+    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A113" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B113" s="7">
+      <c r="B113" s="8">
         <v>65</v>
       </c>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A114" s="6" t="s">
+    <row r="114" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A114" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B114" s="7">
+      <c r="B114" s="8">
         <v>64</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A115" s="6" t="s">
+    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A115" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B115" s="7">
+      <c r="B115" s="8">
         <v>71</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A116" s="6" t="s">
+    <row r="116" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A116" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="B116" s="7">
+      <c r="B116" s="8">
         <v>58</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A117" s="6" t="s">
+    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A117" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="B117" s="7">
+      <c r="B117" s="8">
         <v>57</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A118" s="6" t="s">
+    <row r="118" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A118" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="B118" s="7">
+      <c r="B118" s="8">
         <v>56</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A119" s="6" t="s">
+    <row r="119" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A119" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B119" s="7">
+      <c r="B119" s="8">
         <v>48</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A120" s="6" t="s">
+    <row r="120" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A120" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="B120" s="7">
+      <c r="B120" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="121" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A121" s="6" t="s">
+    <row r="121" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A121" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B121" s="7">
+      <c r="B121" s="8">
         <v>29</v>
       </c>
     </row>
-    <row r="122" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A122" s="6" t="s">
+    <row r="122" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A122" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B122" s="7">
+      <c r="B122" s="8">
         <v>28</v>
       </c>
     </row>
-    <row r="123" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A123" s="6" t="s">
+    <row r="123" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A123" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B123" s="7">
+      <c r="B123" s="8">
         <v>30</v>
       </c>
     </row>
-    <row r="124" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A124" s="6" t="s">
+    <row r="124" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A124" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B124" s="7">
+      <c r="B124" s="8">
         <v>21</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A125" s="6" t="s">
+    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A125" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B125" s="7">
+      <c r="B125" s="8">
         <v>17</v>
       </c>
     </row>
-    <row r="126" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A126" s="6" t="s">
+    <row r="126" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A126" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B126" s="7">
+      <c r="B126" s="8">
         <v>17</v>
       </c>
     </row>
-    <row r="127" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A127" s="8" t="s">
+    <row r="127" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A127" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B127" s="7">
+      <c r="B127" s="8">
         <v>19</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A128" s="8" t="s">
+    <row r="128" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A128" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="B128" s="7">
+      <c r="B128" s="8">
         <v>19</v>
       </c>
     </row>
-    <row r="129" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A129" s="8" t="s">
+    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A129" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="B129" s="7">
+      <c r="B129" s="8">
         <v>16</v>
       </c>
     </row>
-    <row r="130" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A130" s="8" t="s">
+    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A130" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="B130" s="7">
+      <c r="B130" s="8">
         <v>19</v>
       </c>
     </row>
-    <row r="131" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A131" s="8" t="s">
+    <row r="131" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A131" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B131" s="7">
+      <c r="B131" s="8">
         <v>22</v>
       </c>
     </row>
-    <row r="132" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A132" s="8" t="s">
+    <row r="132" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A132" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="B132" s="7">
+      <c r="B132" s="8">
         <v>16</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A133" s="8" t="s">
+    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A133" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B133" s="7">
+      <c r="B133" s="8">
         <v>23</v>
       </c>
     </row>
-    <row r="134" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A134" s="8" t="s">
+    <row r="134" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A134" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B134" s="7">
+      <c r="B134" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A135" s="8" t="s">
+    <row r="135" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A135" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="B135" s="7">
+      <c r="B135" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="136" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A136" s="8" t="s">
+    <row r="136" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A136" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B136" s="7">
+      <c r="B136" s="8">
         <v>52</v>
       </c>
     </row>
-    <row r="137" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A137" s="8" t="s">
+    <row r="137" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A137" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="B137" s="7">
+      <c r="B137" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="138" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A138" s="8" t="s">
+    <row r="138" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A138" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="B138" s="7">
+      <c r="B138" s="8">
         <v>63</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A139" s="8" t="s">
+    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A139" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B139" s="7">
+      <c r="B139" s="8">
         <v>64</v>
       </c>
     </row>
-    <row r="140" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A140" s="8" t="s">
+    <row r="140" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A140" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="B140" s="7">
+      <c r="B140" s="8">
         <v>59</v>
       </c>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A141" s="8" t="s">
+    <row r="141" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A141" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="B141" s="7">
+      <c r="B141" s="8">
         <v>50</v>
       </c>
     </row>
-    <row r="142" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A142" s="8" t="s">
+    <row r="142" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A142" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="B142" s="7">
+      <c r="B142" s="8">
         <v>58</v>
       </c>
     </row>
-    <row r="143" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A143" s="8" t="s">
+    <row r="143" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A143" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="B143" s="7">
+      <c r="B143" s="8">
         <v>55</v>
       </c>
     </row>
-    <row r="144" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A144" s="8" t="s">
+    <row r="144" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A144" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="B144" s="7">
+      <c r="B144" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A145" s="8" t="s">
+    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A145" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="B145" s="7">
+      <c r="B145" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A146" s="8" t="s">
+    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A146" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="B146" s="7">
+      <c r="B146" s="8">
         <v>41</v>
       </c>
     </row>
-    <row r="147" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A147" s="8" t="s">
+    <row r="147" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A147" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="B147" s="7">
+      <c r="B147" s="8">
         <v>44</v>
       </c>
     </row>
-    <row r="148" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A148" s="8" t="s">
+    <row r="148" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A148" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="B148" s="7">
+      <c r="B148" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="149" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A149" s="8" t="s">
+    <row r="149" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A149" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="B149" s="7">
+      <c r="B149" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="150" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A150" s="8" t="s">
+    <row r="150" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A150" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="B150" s="7">
+      <c r="B150" s="8">
         <v>31</v>
       </c>
     </row>
-    <row r="151" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A151" s="8" t="s">
+    <row r="151" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A151" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="B151" s="7">
+      <c r="B151" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="152" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A152" s="8" t="s">
+    <row r="152" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A152" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="B152" s="7">
+      <c r="B152" s="8">
         <v>22</v>
       </c>
     </row>
-    <row r="153" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A153" s="8" t="s">
+    <row r="153" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A153" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="B153" s="7">
+      <c r="B153" s="8">
         <v>16</v>
       </c>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A154" s="8" t="s">
+    <row r="154" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A154" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="B154" s="7">
+      <c r="B154" s="8">
         <v>17</v>
       </c>
     </row>
-    <row r="155" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A155" s="8" t="s">
+    <row r="155" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A155" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="B155" s="7">
+      <c r="B155" s="8">
         <v>14</v>
       </c>
     </row>
-    <row r="156" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A156" s="8" t="s">
+    <row r="156" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A156" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="B156" s="7">
+      <c r="B156" s="8">
         <v>17</v>
       </c>
     </row>
-    <row r="157" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A157" s="8" t="s">
+    <row r="157" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A157" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="B157" s="7">
+      <c r="B157" s="8">
         <v>27</v>
       </c>
     </row>
-    <row r="158" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A158" s="8" t="s">
+    <row r="158" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A158" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="B158" s="7">
+      <c r="B158" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="159" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A159" s="8" t="s">
+    <row r="159" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A159" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="B159" s="7">
+      <c r="B159" s="8">
         <v>41</v>
       </c>
     </row>
-    <row r="160" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A160" s="8" t="s">
+    <row r="160" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A160" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="B160" s="7">
+      <c r="B160" s="8">
         <v>34</v>
       </c>
     </row>
-    <row r="161" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A161" s="8" t="s">
+    <row r="161" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A161" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="B161" s="7">
+      <c r="B161" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="162" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A162" s="8" t="s">
+    <row r="162" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A162" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="B162" s="7">
+      <c r="B162" s="8">
         <v>28</v>
       </c>
     </row>
-    <row r="163" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A163" s="8" t="s">
+    <row r="163" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A163" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="B163" s="7">
+      <c r="B163" s="8">
         <v>34</v>
       </c>
     </row>
-    <row r="164" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A164" s="8" t="s">
+    <row r="164" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A164" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="B164" s="7">
+      <c r="B164" s="8">
         <v>35</v>
       </c>
     </row>
-    <row r="165" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A165" s="8" t="s">
+    <row r="165" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A165" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="B165" s="7">
+      <c r="B165" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="166" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A166" s="8" t="s">
+    <row r="166" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A166" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="B166" s="7">
+      <c r="B166" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A167" s="8" t="s">
+    <row r="167" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A167" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="B167" s="7">
+      <c r="B167" s="8">
         <v>52</v>
       </c>
     </row>
-    <row r="168" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A168" s="8" t="s">
+    <row r="168" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A168" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="B168" s="7">
+      <c r="B168" s="8">
         <v>60</v>
       </c>
     </row>
-    <row r="169" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A169" s="8" t="s">
+    <row r="169" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A169" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="B169" s="7">
+      <c r="B169" s="8">
         <v>62</v>
       </c>
     </row>
-    <row r="170" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A170" s="8" t="s">
+    <row r="170" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A170" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="B170" s="7">
+      <c r="B170" s="8">
         <v>60</v>
       </c>
     </row>
-    <row r="171" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A171" s="8" t="s">
+    <row r="171" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A171" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="B171" s="7">
+      <c r="B171" s="8">
         <v>61</v>
       </c>
     </row>
-    <row r="172" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A172" s="8" t="s">
+    <row r="172" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A172" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="B172" s="7">
+      <c r="B172" s="8">
         <v>47</v>
       </c>
     </row>
-    <row r="173" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A173" s="8" t="s">
+    <row r="173" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A173" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="B173" s="7">
+      <c r="B173" s="8">
         <v>54</v>
       </c>
     </row>
-    <row r="174" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A174" s="8" t="s">
+    <row r="174" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A174" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="B174" s="7">
+      <c r="B174" s="8">
         <v>61</v>
       </c>
     </row>
-    <row r="175" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A175" s="8" t="s">
+    <row r="175" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A175" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="B175" s="7">
+      <c r="B175" s="8">
         <v>66</v>
       </c>
     </row>
-    <row r="176" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A176" s="8" t="s">
+    <row r="176" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A176" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="B176" s="7">
+      <c r="B176" s="8">
         <v>66</v>
       </c>
     </row>
-    <row r="177" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A177" s="8" t="s">
+    <row r="177" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A177" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="B177" s="7">
+      <c r="B177" s="8">
         <v>74</v>
       </c>
     </row>
-    <row r="178" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A178" s="8" t="s">
+    <row r="178" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A178" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="B178" s="7">
+      <c r="B178" s="8">
         <v>82</v>
       </c>
     </row>
-    <row r="179" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A179" s="8" t="s">
+    <row r="179" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A179" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="B179" s="7">
+      <c r="B179" s="8">
         <v>74</v>
       </c>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A180" s="8" t="s">
+    <row r="180" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A180" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="B180" s="7">
+      <c r="B180" s="8">
         <v>75</v>
       </c>
     </row>
-    <row r="181" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A181" s="8" t="s">
+    <row r="181" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A181" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="B181" s="7">
+      <c r="B181" s="8">
         <v>78</v>
       </c>
     </row>
-    <row r="182" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A182" s="8" t="s">
+    <row r="182" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A182" s="9" t="s">
         <v>124</v>
       </c>
-      <c r="B182" s="7">
+      <c r="B182" s="8">
         <v>79</v>
       </c>
     </row>
-    <row r="183" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A183" s="8" t="s">
+    <row r="183" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A183" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="B183" s="7">
+      <c r="B183" s="8">
         <v>81</v>
       </c>
     </row>
-    <row r="184" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A184" s="8" t="s">
+    <row r="184" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A184" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="B184" s="7">
+      <c r="B184" s="8">
         <v>78</v>
       </c>
     </row>
-    <row r="185" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A185" s="8" t="s">
+    <row r="185" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A185" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="B185" s="7">
+      <c r="B185" s="8">
         <v>82</v>
       </c>
     </row>
-    <row r="186" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A186" s="8" t="s">
+    <row r="186" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A186" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="B186" s="7">
+      <c r="B186" s="8">
         <v>81</v>
       </c>
     </row>
-    <row r="187" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A187" s="8" t="s">
+    <row r="187" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A187" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="B187" s="7">
+      <c r="B187" s="8">
         <v>80</v>
       </c>
     </row>
-    <row r="188" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A188" s="8" t="s">
+    <row r="188" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A188" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="B188" s="7">
+      <c r="B188" s="8">
         <v>76</v>
       </c>
     </row>
-    <row r="189" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A189" s="8" t="s">
+    <row r="189" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A189" s="9" t="s">
         <v>131</v>
       </c>
-      <c r="B189" s="7">
+      <c r="B189" s="8">
         <v>67</v>
       </c>
     </row>
-    <row r="190" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A190" s="8" t="s">
+    <row r="190" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A190" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="B190" s="7">
+      <c r="B190" s="8">
         <v>66</v>
       </c>
     </row>
-    <row r="191" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A191" s="8" t="s">
+    <row r="191" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A191" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="B191" s="7">
+      <c r="B191" s="8">
         <v>50</v>
       </c>
     </row>
-    <row r="192" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A192" s="8" t="s">
+    <row r="192" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A192" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="B192" s="7">
+      <c r="B192" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A193" s="8" t="s">
+    <row r="193" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A193" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="B193" s="7">
+      <c r="B193" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="194" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A194" s="8" t="s">
+    <row r="194" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A194" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="B194" s="7">
+      <c r="B194" s="8">
         <v>33</v>
       </c>
     </row>
-    <row r="195" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A195" s="8" t="s">
+    <row r="195" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A195" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="B195" s="7">
+      <c r="B195" s="8">
         <v>27</v>
       </c>
     </row>
-    <row r="196" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A196" s="8" t="s">
+    <row r="196" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A196" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="B196" s="7">
+      <c r="B196" s="8">
         <v>26</v>
       </c>
     </row>
-    <row r="197" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A197" s="8" t="s">
+    <row r="197" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A197" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="B197" s="7">
+      <c r="B197" s="8">
         <v>25</v>
       </c>
     </row>
-    <row r="198" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A198" s="8" t="s">
+    <row r="198" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A198" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="B198" s="7">
+      <c r="B198" s="8">
         <v>30</v>
       </c>
     </row>
-    <row r="199" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A199" s="8" t="s">
+    <row r="199" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A199" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="B199" s="7">
+      <c r="B199" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="200" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A200" s="8" t="s">
+    <row r="200" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A200" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="B200" s="7">
+      <c r="B200" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="201" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A201" s="8" t="s">
+    <row r="201" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A201" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="B201" s="7">
+      <c r="B201" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="202" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A202" s="8" t="s">
+    <row r="202" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A202" s="9" t="s">
         <v>144</v>
       </c>
-      <c r="B202" s="7">
+      <c r="B202" s="8">
         <v>41</v>
       </c>
     </row>
-    <row r="203" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A203" s="8" t="s">
+    <row r="203" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A203" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="B203" s="7">
+      <c r="B203" s="8">
         <v>52</v>
       </c>
     </row>
-    <row r="204" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A204" s="8" t="s">
+    <row r="204" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A204" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="B204" s="7">
+      <c r="B204" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="205" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A205" s="8" t="s">
+    <row r="205" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A205" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="B205" s="7">
+      <c r="B205" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="206" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A206" s="8" t="s">
+    <row r="206" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A206" s="9" t="s">
         <v>148</v>
       </c>
-      <c r="B206" s="7">
+      <c r="B206" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="207" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A207" s="8" t="s">
+    <row r="207" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A207" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="B207" s="7">
+      <c r="B207" s="8">
         <v>50</v>
       </c>
     </row>
-    <row r="208" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A208" s="8" t="s">
+    <row r="208" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A208" s="9" t="s">
         <v>150</v>
       </c>
-      <c r="B208" s="7">
+      <c r="B208" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="209" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A209" s="8" t="s">
+    <row r="209" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A209" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="B209" s="7">
+      <c r="B209" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="210" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A210" s="8" t="s">
+    <row r="210" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A210" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="B210" s="7">
+      <c r="B210" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="211" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A211" s="8" t="s">
+    <row r="211" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A211" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="B211" s="7">
+      <c r="B211" s="8">
         <v>47</v>
       </c>
     </row>
-    <row r="212" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A212" s="8" t="s">
+    <row r="212" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A212" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="B212" s="7">
+      <c r="B212" s="8">
         <v>46</v>
       </c>
     </row>
-    <row r="213" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A213" s="8" t="s">
+    <row r="213" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A213" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="B213" s="7">
+      <c r="B213" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="214" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A214" s="8" t="s">
+    <row r="214" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A214" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="B214" s="7">
+      <c r="B214" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="215" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A215" s="8" t="s">
+    <row r="215" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A215" s="9" t="s">
         <v>157</v>
       </c>
-      <c r="B215" s="7">
+      <c r="B215" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="216" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A216" s="8" t="s">
+    <row r="216" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A216" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="B216" s="7">
+      <c r="B216" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="217" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A217" s="8" t="s">
+    <row r="217" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A217" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="B217" s="7">
+      <c r="B217" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="218" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A218" s="8" t="s">
+    <row r="218" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A218" s="9" t="s">
         <v>160</v>
       </c>
-      <c r="B218" s="7">
+      <c r="B218" s="8">
         <v>52</v>
       </c>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A219" s="8" t="s">
+    <row r="219" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A219" s="9" t="s">
         <v>161</v>
       </c>
-      <c r="B219" s="7">
+      <c r="B219" s="8">
         <v>47</v>
       </c>
     </row>
-    <row r="220" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A220" s="8" t="s">
+    <row r="220" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A220" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="B220" s="7">
+      <c r="B220" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="221" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A221" s="8" t="s">
+    <row r="221" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A221" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="B221" s="7">
+      <c r="B221" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="222" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A222" s="8" t="s">
+    <row r="222" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A222" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="B222" s="7">
+      <c r="B222" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="223" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A223" s="8" t="s">
+    <row r="223" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A223" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="B223" s="7">
+      <c r="B223" s="8">
         <v>35</v>
       </c>
     </row>
-    <row r="224" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A224" s="8" t="s">
+    <row r="224" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A224" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="B224" s="7">
+      <c r="B224" s="8">
         <v>32</v>
       </c>
     </row>
-    <row r="225" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A225" s="8" t="s">
+    <row r="225" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A225" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="B225" s="7">
+      <c r="B225" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="226" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A226" s="8" t="s">
+    <row r="226" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A226" s="9" t="s">
         <v>168</v>
       </c>
-      <c r="B226" s="7">
+      <c r="B226" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="227" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A227" s="8" t="s">
+    <row r="227" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A227" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="B227" s="7">
+      <c r="B227" s="8">
         <v>37</v>
       </c>
     </row>
-    <row r="228" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A228" s="8" t="s">
+    <row r="228" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A228" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="B228" s="7">
+      <c r="B228" s="8">
         <v>27</v>
       </c>
     </row>
-    <row r="229" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A229" s="8" t="s">
+    <row r="229" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A229" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="B229" s="7">
+      <c r="B229" s="8">
         <v>31</v>
       </c>
     </row>
-    <row r="230" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A230" s="8" t="s">
+    <row r="230" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A230" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="B230" s="7">
+      <c r="B230" s="8">
         <v>33</v>
       </c>
     </row>
-    <row r="231" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A231" s="8" t="s">
+    <row r="231" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A231" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="B231" s="7">
+      <c r="B231" s="8">
         <v>44</v>
       </c>
     </row>
-    <row r="232" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A232" s="8" t="s">
+    <row r="232" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A232" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="B232" s="7">
+      <c r="B232" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="233" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A233" s="8" t="s">
+    <row r="233" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A233" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="B233" s="7">
+      <c r="B233" s="8">
         <v>34</v>
       </c>
     </row>
-    <row r="234" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A234" s="8" t="s">
+    <row r="234" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A234" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="B234" s="7">
+      <c r="B234" s="8">
         <v>31</v>
       </c>
     </row>
-    <row r="235" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A235" s="9" t="s">
+    <row r="235" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A235" s="10" t="s">
         <v>194</v>
       </c>
-      <c r="B235" s="7">
+      <c r="B235" s="8">
         <v>28</v>
       </c>
     </row>
-    <row r="236" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A236" s="9" t="s">
+    <row r="236" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A236" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="B236" s="7">
+      <c r="B236" s="8">
         <v>28</v>
       </c>
     </row>
-    <row r="237" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A237" s="9" t="s">
+    <row r="237" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A237" s="10" t="s">
         <v>196</v>
       </c>
-      <c r="B237" s="7">
+      <c r="B237" s="8">
         <v>21</v>
       </c>
     </row>
-    <row r="238" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A238" s="9" t="s">
+    <row r="238" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A238" s="10" t="s">
         <v>197</v>
       </c>
-      <c r="B238" s="7">
+      <c r="B238" s="8">
         <v>26</v>
       </c>
     </row>
-    <row r="239" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A239" s="10" t="s">
+    <row r="239" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A239" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="B239" s="7">
+      <c r="B239" s="8">
         <v>18</v>
       </c>
     </row>
-    <row r="240" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A240" s="10" t="s">
+    <row r="240" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A240" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="B240" s="7">
+      <c r="B240" s="8">
         <v>5</v>
       </c>
     </row>
-    <row r="241" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A241" s="10" t="s">
+    <row r="241" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A241" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="B241" s="7">
+      <c r="B241" s="8">
         <v>24</v>
       </c>
     </row>
-    <row r="242" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A242" s="10" t="s">
+    <row r="242" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A242" s="11" t="s">
         <v>201</v>
       </c>
-      <c r="B242" s="7">
+      <c r="B242" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="243" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A243" s="10" t="s">
+    <row r="243" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A243" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="B243" s="7">
+      <c r="B243" s="8">
         <v>35</v>
       </c>
     </row>
-    <row r="244" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A244" s="10" t="s">
+    <row r="244" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A244" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="B244" s="7">
+      <c r="B244" s="8">
         <v>50</v>
       </c>
     </row>
-    <row r="245" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A245" s="10" t="s">
+    <row r="245" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A245" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="B245" s="7">
+      <c r="B245" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="246" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A246" s="10" t="s">
+    <row r="246" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A246" s="11" t="s">
         <v>205</v>
       </c>
-      <c r="B246" s="7">
+      <c r="B246" s="8">
         <v>43</v>
       </c>
     </row>
-    <row r="247" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A247" s="10" t="s">
+    <row r="247" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A247" s="11" t="s">
         <v>262</v>
       </c>
-      <c r="B247" s="7">
+      <c r="B247" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="248" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A248" s="10" t="s">
+    <row r="248" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A248" s="11" t="s">
         <v>263</v>
       </c>
-      <c r="B248" s="7">
+      <c r="B248" s="8">
         <v>42</v>
       </c>
     </row>
-    <row r="249" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A249" s="10" t="s">
+    <row r="249" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A249" s="11" t="s">
         <v>264</v>
       </c>
-      <c r="B249" s="7">
+      <c r="B249" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="250" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A250" s="10" t="s">
+    <row r="250" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A250" s="11" t="s">
         <v>265</v>
       </c>
-      <c r="B250" s="7">
+      <c r="B250" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="251" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A251" s="10" t="s">
+    <row r="251" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A251" s="11" t="s">
         <v>267</v>
       </c>
-      <c r="B251" s="7">
+      <c r="B251" s="8">
         <v>36</v>
       </c>
     </row>
-    <row r="252" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A252" s="10" t="s">
+    <row r="252" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A252" s="11" t="s">
         <v>268</v>
       </c>
-      <c r="B252" s="7">
+      <c r="B252" s="8">
         <v>27</v>
       </c>
     </row>
-    <row r="253" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A253" s="10" t="s">
+    <row r="253" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A253" s="11" t="s">
         <v>269</v>
       </c>
-      <c r="B253" s="7">
+      <c r="B253" s="8">
         <v>33</v>
       </c>
     </row>
-    <row r="254" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A254" s="10" t="s">
+    <row r="254" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A254" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="B254" s="7">
+      <c r="B254" s="8">
         <v>31</v>
       </c>
     </row>
-    <row r="255" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A255" s="10" t="s">
+    <row r="255" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A255" s="11" t="s">
         <v>271</v>
       </c>
-      <c r="B255" s="7">
+      <c r="B255" s="8">
         <v>30</v>
       </c>
     </row>
-    <row r="256" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A256" s="10" t="s">
+    <row r="256" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A256" s="11" t="s">
         <v>272</v>
       </c>
-      <c r="B256" s="7">
+      <c r="B256" s="8">
         <v>35</v>
       </c>
     </row>
-    <row r="257" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A257" s="10" t="s">
+    <row r="257" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A257" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="B257" s="7">
+      <c r="B257" s="8">
         <v>38</v>
       </c>
     </row>
-    <row r="258" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A258" s="10" t="s">
+    <row r="258" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A258" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="B258" s="7">
+      <c r="B258" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="259" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A259" s="10" t="s">
+    <row r="259" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A259" s="11" t="s">
         <v>275</v>
       </c>
-      <c r="B259" s="7">
+      <c r="B259" s="8">
         <v>45</v>
       </c>
     </row>
-    <row r="260" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A260" s="10" t="s">
+    <row r="260" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A260" s="11" t="s">
         <v>276</v>
       </c>
-      <c r="B260" s="7">
+      <c r="B260" s="8">
         <v>40</v>
       </c>
     </row>
-    <row r="261" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A261" s="10" t="s">
+    <row r="261" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A261" s="11" t="s">
         <v>277</v>
       </c>
-      <c r="B261" s="7">
+      <c r="B261" s="8">
         <v>39</v>
       </c>
     </row>
-    <row r="262" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A262" s="10" t="s">
+    <row r="262" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A262" s="11" t="s">
         <v>278</v>
       </c>
-      <c r="B262" s="7">
+      <c r="B262" s="8">
         <v>44</v>
       </c>
     </row>
-    <row r="263" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A263" s="10" t="s">
+    <row r="263" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A263" s="11" t="s">
         <v>279</v>
       </c>
-      <c r="B263" s="7">
+      <c r="B263" s="8">
         <v>47</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A264" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B264" s="8">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Werkblaaie</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Disclaimer</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>South Africa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stellenbosch University</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Van der Wath, WN, Mnr &lt;wnwath@sun.ac.za&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>