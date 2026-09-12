--- v1 (2026-06-04)
+++ v2 (2026-09-12)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data Partners\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{B5D30742-75CB-4AC8-90F8-A94599BD525E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{2A57EDFA-A49C-4DE0-A6B8-96DB9C32629D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="655" xr2:uid="{301FC61F-84EC-4A50-B820-867F2AA1F639}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="655" xr2:uid="{8D53D21D-897D-4B00-B4A7-3799BCBEB3C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright &amp; Disclaimer" sheetId="8" r:id="rId1"/>
     <sheet name="Notes" sheetId="9" r:id="rId2"/>
     <sheet name="South Africa" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="Confidence" localSheetId="2">'South Africa'!#REF!</definedName>
     <definedName name="TRNR_01284e7708ce420e84bf9480db815825_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_07691878c87c4973a0faaf354c8916b3_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_0f2e8731c9524fcb8b4d4cd8de96d638_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_192c2f7cecd84e36ab67da47a6c3d259_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_24b1543b535049ed950ec658ed76e81d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_257ee043e5a2472a9c576d529ffdd8d6_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_33cfca55acae452c9fbeef8e698e7b71_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_3ba51728b7b941aea67338e78830e632_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_3f8141205f544280a59792fbaef85954_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_4322c4b2e22144c7811cfcf05323c6fd_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_457901e28b70493c9d7c7da7a271398d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_4bb411129d59433dada8675db2943fd5_85_4" hidden="1">#REF!</definedName>
@@ -85,51 +86,51 @@
     <definedName name="TRNR_f0b97de6e79c4674996cd57ea80c2eec_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="0" hidden="1">[1]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="1" hidden="1">[2]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" localSheetId="2" hidden="1">[3]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" hidden="1">[3]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f97ccc61223a4003ac07c4560e94f330_85_11" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="282">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>1975Q1</t>
   </si>
   <si>
     <t>1975Q2</t>
   </si>
   <si>
     <t>1975Q3</t>
   </si>
   <si>
     <t>1975Q4</t>
   </si>
   <si>
     <t>1976Q1</t>
   </si>
   <si>
     <t>1976Q2</t>
   </si>
   <si>
     <t>1976Q3</t>
   </si>
   <si>
@@ -930,58 +931,61 @@
     <t>2024Q2</t>
   </si>
   <si>
     <t>2024Q3</t>
   </si>
   <si>
     <t>2024Q4</t>
   </si>
   <si>
     <t>2025Q1</t>
   </si>
   <si>
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
     <t>2026Q2</t>
+  </si>
+  <si>
+    <t>2026Q3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="0.000"/>
     <numFmt numFmtId="173" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1272,105 +1276,105 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Comma 2" xfId="1" xr:uid="{FA52DF46-4B98-45F8-A99C-FB24BFCE742A}"/>
-[...1 lines deleted...]
-    <cellStyle name="Comma 3" xfId="3" xr:uid="{40D0A1C7-1308-482F-A92E-5B157D87088F}"/>
+    <cellStyle name="Comma 2" xfId="1" xr:uid="{E08C3A80-A49C-41F4-8AA8-B80FF31BC20D}"/>
+    <cellStyle name="Comma 2 2" xfId="2" xr:uid="{872F4DA8-618C-4C8E-808F-14AB02340FDD}"/>
+    <cellStyle name="Comma 3" xfId="3" xr:uid="{82D818DB-4A56-4FF7-956E-7FBD8067588C}"/>
     <cellStyle name="Normaal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="4" xr:uid="{42BAE6D6-9476-48C1-8EF7-49687B45727C}"/>
-[...6 lines deleted...]
-    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{CC08FBD7-6D67-4293-BE97-EE216E0EE3E2}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{F0FC0461-49A8-4E81-90A3-C694A56DDA3F}"/>
+    <cellStyle name="Normal 2 2" xfId="5" xr:uid="{553D90B9-4FAF-48BD-837B-935E900DBF9C}"/>
+    <cellStyle name="Normal 2 2 2" xfId="6" xr:uid="{8832704C-8129-4E9F-B011-FB43737BBA20}"/>
+    <cellStyle name="Normal 3 2" xfId="7" xr:uid="{323596B3-1212-40ED-925C-100DB8049796}"/>
+    <cellStyle name="Percent 2" xfId="8" xr:uid="{66BD3BAB-B7C7-4E2F-A663-9438FEBD6166}"/>
+    <cellStyle name="XLConnect.Header" xfId="9" xr:uid="{B963ADA4-B7E3-4134-869C-644511817C57}"/>
+    <cellStyle name="XLConnect.Numeric" xfId="10" xr:uid="{FF4FEF06-9F39-4E92-B163-0963E3F06A2B}"/>
+    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{FFC08D8F-79A3-4329-B1D2-4FC3C41AC3B1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12273969" name="Prent 1" descr="'n Foto wat teks, knipkuns bevat&#10;&#10;Beskrywing outomaties gegenereer">
+        <xdr:cNvPr id="12274017" name="Prent 1" descr="'n Foto wat teks, knipkuns bevat&#10;&#10;Beskrywing outomaties gegenereer">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2754D80-0FE2-3C5C-CC9B-1CD31111FF43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673C5E6E-5D99-9568-C902-C46C958BE97F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4419600" y="790575"/>
           <a:ext cx="1895475" cy="781050"/>
         </a:xfrm>
@@ -1397,54 +1401,54 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12273970" name="Prent 3">
+        <xdr:cNvPr id="12274018" name="Prent 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCEC85BF-C420-7F7D-DC92-E2436CE0F505}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0009C35-10E1-904E-63D7-6436642B1625}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="257175" y="628650"/>
           <a:ext cx="2905125" cy="1162050"/>
         </a:xfrm>
@@ -1956,51 +1960,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ADDC545-8C1B-4C6A-8D3E-629F2C6B3C2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B73150-C05C-4C02-9F35-5C625DE777AA}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="8.85546875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
@@ -2612,51 +2616,51 @@
     <row r="43" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B43" s="39"/>
       <c r="C43" s="40"/>
       <c r="D43" s="40"/>
       <c r="E43" s="40"/>
       <c r="F43" s="40"/>
       <c r="G43" s="40"/>
       <c r="H43" s="40"/>
       <c r="I43" s="40"/>
       <c r="J43" s="40"/>
       <c r="K43" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B14:K15"/>
     <mergeCell ref="B17:K28"/>
     <mergeCell ref="B30:K43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D4641BF-0B22-4A9B-9BA2-E8712CC245C0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68DE7C63-BE3C-42DF-A359-662B5660C358}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.85546875" style="24"/>
     <col min="2" max="2" width="119" style="24" customWidth="1"/>
     <col min="3" max="16384" width="8.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="23" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="25" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="60" x14ac:dyDescent="0.25">
       <c r="B4" s="26" t="s">
         <v>189</v>
@@ -2704,56 +2708,56 @@
     <row r="14" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B14" s="27"/>
     </row>
     <row r="15" spans="2:2" ht="60" x14ac:dyDescent="0.25">
       <c r="B15" s="26" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="28" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="75" x14ac:dyDescent="0.25">
       <c r="B18" s="29" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D0776AD-8E79-47EF-B91F-DD98ACCDAF23}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71D4221E-2FB4-41A4-B487-91516497E801}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:U264"/>
+  <dimension ref="A1:U265"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B232" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B233" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="20" width="8.85546875" style="3" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:21" s="3" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>178</v>
       </c>
       <c r="C2" s="6"/>
     </row>
@@ -4897,73 +4901,89 @@
         <v>39</v>
       </c>
     </row>
     <row r="262" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A262" s="11" t="s">
         <v>278</v>
       </c>
       <c r="B262" s="8">
         <v>44</v>
       </c>
     </row>
     <row r="263" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A263" s="11" t="s">
         <v>279</v>
       </c>
       <c r="B263" s="8">
         <v>47</v>
       </c>
     </row>
     <row r="264" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A264" s="11" t="s">
         <v>280</v>
       </c>
       <c r="B264" s="8">
         <v>39</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A265" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B265" s="8">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkblaaie</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Disclaimer</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>South Africa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stellenbosch University</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Van der Wath, WN, Mnr &lt;wnwath@sun.ac.za&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PowerlinkCOMAddIn.COMAddIn.WebAddinBridge.Options">
+    <vt:lpwstr>{"port":50153,"version":"1.26.718"}</vt:lpwstr>
+  </property>
+</Properties>
+</file>