--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -9,101 +9,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="Hierdie_werkboek"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data partners\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CD3558B-39AF-4017-8822-F70FDFFB2783}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1EE85D85-C77F-4B27-B915-EABFFB27D4A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1D110FC7-28FF-45E5-BAEC-E01B873CFB54}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C0A1CA44-CF75-40F0-BDCA-C9574C97501E}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright &amp; Disclaimer" sheetId="3" r:id="rId1"/>
     <sheet name="Notes" sheetId="4" r:id="rId2"/>
     <sheet name="Description" sheetId="5" r:id="rId3"/>
     <sheet name="Households" sheetId="6" r:id="rId4"/>
-    <sheet name="Professionals" sheetId="7" r:id="rId5"/>
-    <sheet name="Quantiles" sheetId="8" r:id="rId6"/>
+    <sheet name="Quantiles" sheetId="8" r:id="rId5"/>
+    <sheet name="Professionals" sheetId="7" r:id="rId6"/>
     <sheet name="Analysts" sheetId="9" r:id="rId7"/>
     <sheet name="Trade unions" sheetId="10" r:id="rId8"/>
     <sheet name="Businesses" sheetId="11" r:id="rId9"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1117" uniqueCount="241">
   <si>
     <t>2000Q2</t>
   </si>
   <si>
     <t>2000Q3</t>
   </si>
   <si>
     <t>2000Q4</t>
   </si>
   <si>
     <t>2001Q1</t>
   </si>
   <si>
     <t>2001Q2</t>
   </si>
   <si>
     <t>2001Q3</t>
   </si>
   <si>
     <t>2001Q4</t>
   </si>
   <si>
     <t>2002Q1</t>
   </si>
   <si>
@@ -1174,62 +1173,62 @@
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Comma 2 2" xfId="1" xr:uid="{44C4331F-9FDE-4D21-B847-3A752ABE6ED6}"/>
+    <cellStyle name="Comma 2 2" xfId="1" xr:uid="{87C258FB-ECD9-412F-8810-CC97EA485F53}"/>
     <cellStyle name="Normaal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{92C2E52D-9A95-409E-A889-2C9004E2B6C0}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal 3" xfId="5" xr:uid="{C4754C31-6C59-4863-8E50-E1EBBE0C305D}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{85277288-9E86-4634-9347-39C3F02720F2}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{480B7B55-D17F-49F2-8EBB-2DBA046BC498}"/>
+    <cellStyle name="Normal 2 2 2" xfId="4" xr:uid="{56D48952-D5A2-49E2-9E4F-D13820164AB6}"/>
+    <cellStyle name="Normal 3" xfId="5" xr:uid="{93E3826B-BACF-4842-A588-56E3274EE3F1}"/>
     <cellStyle name="Persent" xfId="6" builtinId="5"/>
-    <cellStyle name="XLConnect.Boolean" xfId="7" xr:uid="{F150DEFE-1EE1-4EFE-86A1-601B1C7670EF}"/>
-[...3 lines deleted...]
-    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{C500B75F-BAE7-4183-B60F-6FC779761FAA}"/>
+    <cellStyle name="XLConnect.Boolean" xfId="7" xr:uid="{308C9B4D-3C03-4103-94EC-B54D974B4D46}"/>
+    <cellStyle name="XLConnect.DateTime" xfId="8" xr:uid="{DD7C0C0D-11DA-4DA9-894C-7425BBF78087}"/>
+    <cellStyle name="XLConnect.Header" xfId="9" xr:uid="{CF0AAF9D-C2E8-48D8-BDAA-E0FFD7E3616D}"/>
+    <cellStyle name="XLConnect.Numeric" xfId="10" xr:uid="{7C3563C3-06CE-467C-A156-C316B8CA382F}"/>
+    <cellStyle name="XLConnect.String" xfId="11" xr:uid="{5F159AE6-6F8B-44A7-9716-9EE5CA3EC250}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/></Relationships>
 </file>
@@ -1598,51 +1597,51 @@
                   <c:v>4.5999999046325684</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4.4000000953674316</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4.2750000953674316</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.737500011920929</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.5749999284744263</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>3.9000000953674316</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-28DD-41C0-B839-AF9FE537AEE8}"/>
+              <c16:uniqueId val="{00000000-A955-425F-8F15-A08518A2D83B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Quantiles!$W$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:multiLvlStrRef>
@@ -1956,63 +1955,63 @@
                   <c:v>4.1749998331069946</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>3.8750000596046448</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.2250000238418579</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.0999999046325684</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>3.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-28DD-41C0-B839-AF9FE537AEE8}"/>
+              <c16:uniqueId val="{00000001-A955-425F-8F15-A08518A2D83B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:axId val="124773904"/>
+        <c:axId val="1591703919"/>
         <c:axId val="1"/>
       </c:areaChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Median</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="0054C2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="106"/>
@@ -2635,69 +2634,69 @@
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4.2750000953674316</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>3.9500000476837158</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.2000000476837158</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>3.75</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>3.7000000476837158</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-28DD-41C0-B839-AF9FE537AEE8}"/>
+              <c16:uniqueId val="{00000002-A955-425F-8F15-A08518A2D83B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="124773904"/>
+        <c:axId val="1591703919"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
-        <c:axId val="124773904"/>
+        <c:axId val="1591703919"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="36892"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="yyyy" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="low"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
@@ -2737,51 +2736,51 @@
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="124773904"/>
+        <c:crossAx val="1591703919"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:wMode val="edge"/>
           <c:hMode val="edge"/>
           <c:x val="5.1981822197967827E-2"/>
           <c:y val="0.92232611548556431"/>
           <c:w val="0.96042787349601111"/>
           <c:h val="0.98313869972334544"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
@@ -3201,51 +3200,51 @@
                   <c:v>5.0499999523162842</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>4.3750001192092896</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>4.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-583A-4961-B3E6-A601DBC78B2D}"/>
+              <c16:uniqueId val="{00000000-E17B-4557-BF4A-5E3D10547ED7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Quantiles!$W$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:multiLvlStrRef>
@@ -3559,63 +3558,63 @@
                   <c:v>4.1999998092651367</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.2000000476837158</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>3.6249999403953552</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>3.9000000953674316</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-583A-4961-B3E6-A601DBC78B2D}"/>
+              <c16:uniqueId val="{00000001-E17B-4557-BF4A-5E3D10547ED7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:axId val="124770192"/>
+        <c:axId val="1591708559"/>
         <c:axId val="1"/>
       </c:areaChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Median</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="0054C2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="106"/>
@@ -4238,69 +4237,69 @@
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4.4000000953674316</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>4.0999999046325684</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-583A-4961-B3E6-A601DBC78B2D}"/>
+              <c16:uniqueId val="{00000002-E17B-4557-BF4A-5E3D10547ED7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="124770192"/>
+        <c:axId val="1591708559"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
-        <c:axId val="124770192"/>
+        <c:axId val="1591708559"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="36892"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="yyyy" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="low"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
@@ -4340,51 +4339,51 @@
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="124770192"/>
+        <c:crossAx val="1591708559"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:wMode val="edge"/>
           <c:hMode val="edge"/>
           <c:x val="5.1981822197967827E-2"/>
           <c:y val="0.92232611548556431"/>
           <c:w val="0.96042787349601111"/>
           <c:h val="0.98313869972334544"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
@@ -4804,51 +4803,51 @@
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4.5999999046325684</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4.6500000953674316</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>4.2250001430511475</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.7999999523162842</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4.7999999523162842</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>4.4750000238418579</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5ABA-40AA-8068-27926E56531D}"/>
+              <c16:uniqueId val="{00000000-3249-4B01-8E16-285D3F43AE77}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Quantiles!$W$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:multiLvlStrRef>
@@ -5162,63 +5161,63 @@
                   <c:v>4.1999998092651367</c:v>
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4.0499999523162842</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.5999999046325684</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.2999999523162842</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>3.7999999523162842</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5ABA-40AA-8068-27926E56531D}"/>
+              <c16:uniqueId val="{00000001-3249-4B01-8E16-285D3F43AE77}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
-        <c:axId val="126870128"/>
+        <c:axId val="1591704383"/>
         <c:axId val="1"/>
       </c:areaChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Median</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400" cap="flat">
               <a:solidFill>
                 <a:srgbClr val="0054C2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="106"/>
@@ -5841,69 +5840,69 @@
                 </c:pt>
                 <c:pt idx="100">
                   <c:v>4.1999998092651367</c:v>
                 </c:pt>
                 <c:pt idx="101">
                   <c:v>4.4000000953674316</c:v>
                 </c:pt>
                 <c:pt idx="102">
                   <c:v>3.8999999761581421</c:v>
                 </c:pt>
                 <c:pt idx="103">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="104">
                   <c:v>4.5</c:v>
                 </c:pt>
                 <c:pt idx="105">
                   <c:v>4.2249999046325684</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-5ABA-40AA-8068-27926E56531D}"/>
+              <c16:uniqueId val="{00000002-3249-4B01-8E16-285D3F43AE77}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="126870128"/>
+        <c:axId val="1591704383"/>
         <c:axId val="1"/>
       </c:lineChart>
       <c:dateAx>
-        <c:axId val="126870128"/>
+        <c:axId val="1591704383"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="36892"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="yyyy" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="low"/>
         <c:spPr>
           <a:ln w="3175">
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
@@ -5943,51 +5942,51 @@
             <a:solidFill>
               <a:sysClr val="window" lastClr="FFFFFF">
                 <a:lumMod val="50000"/>
               </a:sysClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="0" vert="horz"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="126870128"/>
+        <c:crossAx val="1591704383"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:wMode val="edge"/>
           <c:hMode val="edge"/>
           <c:x val="5.1981822197967827E-2"/>
           <c:y val="0.92232611548556431"/>
           <c:w val="0.96042787349601111"/>
           <c:h val="0.98313869972334544"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
@@ -6050,54 +6049,54 @@
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>274320</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2834" name="Graphic 16">
+        <xdr:cNvPr id="2848" name="Graphic 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E60025C-915C-338A-20E8-47935D84E49C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74AEDB84-2030-5498-7ABF-F7C74E0B6AC9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="274320" y="381000"/>
           <a:ext cx="3550920" cy="1409700"/>
         </a:xfrm>
@@ -6124,54 +6123,54 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>449580</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>167640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>708660</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2835" name="Prent 2">
+        <xdr:cNvPr id="2849" name="Prent 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47B77EF-66A9-A25D-91F8-6DC6335668EC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75AF3CB2-E363-DBD1-4FA2-CB87A8528533}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5570220" y="358140"/>
           <a:ext cx="2453640" cy="1394460"/>
         </a:xfrm>
@@ -6203,130 +6202,130 @@
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>579120</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6941924" name="Chart 48">
+        <xdr:cNvPr id="6941945" name="Chart 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E02BF4-46FD-7B23-5B47-5EDBD7668A54}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A3A15FC-320C-2112-DAC0-D5D06C8D9401}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>579120</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6941925" name="Chart 48">
+        <xdr:cNvPr id="6941946" name="Chart 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B620733-4C01-8BD9-B980-FD2AAC2D1E0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95C4FBA2-699C-698C-5D90-75C46E584F4B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>579120</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6941926" name="Chart 48">
+        <xdr:cNvPr id="6941947" name="Chart 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653E54A6-4D44-4077-63B1-5BD0ACA88D5F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AFA7F6B-92C4-3AD2-88E9-ED0EAEBEACC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -7802,63 +7801,63 @@
               <a:tint val="80000"/>
               <a:satMod val="300000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D02EFD76-2D79-4A74-A9E5-63B206A38DCB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F0BB5F8-849E-4B14-AA4E-965722AE433A}">
   <sheetPr codeName="Blad3">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A70" sqref="A70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="13" width="10.6640625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="10.6640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
@@ -8338,51 +8337,51 @@
       <c r="K33" s="48"/>
     </row>
     <row r="34" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B34" s="50"/>
       <c r="C34" s="51"/>
       <c r="D34" s="51"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="51"/>
       <c r="I34" s="51"/>
       <c r="J34" s="51"/>
       <c r="K34" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B14:K23"/>
     <mergeCell ref="B25:K34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2EB409B-1BB5-491D-A398-8DDDFE357E65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98C37354-F9B9-4463-8825-F712CF3DA020}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="B2:B55"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.109375" style="42"/>
     <col min="2" max="2" width="9.109375" style="42" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="42"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B2" s="41" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B3" s="42" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" s="42" t="s">
         <v>120</v>
@@ -8542,51 +8541,51 @@
       <c r="B52" s="42" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B53" s="42" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="54" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B54" s="42" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="55" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B55" s="42" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF66DDAD-86CB-4240-8F0D-84993CAABEF2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13BCC4B5-F40E-4DA8-937D-13ECDE0757F4}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="10.6640625" style="13" customWidth="1"/>
     <col min="2" max="2" width="80.6640625" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="10"/>
       <c r="B1" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C1" s="11"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="12"/>
       <c r="B2" s="13" t="s">
         <v>178</v>
@@ -9024,56 +9023,56 @@
       </c>
       <c r="B46" s="13" t="s">
         <v>212</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A47" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E15B0A45-5CB0-4B2E-988D-40E43770F333}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE887E1-2AE1-435B-8A83-F54921533135}">
   <sheetPr codeName="Blad6"/>
   <dimension ref="A1:AH107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C85" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C84" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="8.6640625" style="22"/>
     <col min="3" max="17" width="8.6640625" style="23"/>
     <col min="18" max="19" width="8.6640625" style="22"/>
     <col min="20" max="34" width="8.6640625" style="23"/>
     <col min="35" max="16384" width="8.6640625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="30" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="31" t="s">
         <v>170</v>
       </c>
       <c r="C1" s="32" t="s">
         <v>159</v>
       </c>
       <c r="D1" s="32" t="s">
@@ -16794,51 +16793,6234 @@
       <c r="AD107" s="26">
         <v>8.2477777777777774</v>
       </c>
       <c r="AE107" s="26">
         <v>7.3131313131313131</v>
       </c>
       <c r="AF107" s="26">
         <v>7.8963302752293583</v>
       </c>
       <c r="AG107" s="26">
         <v>9.1643396226415099</v>
       </c>
       <c r="AH107" s="26">
         <v>8.8275862068965516</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{150BEDEF-9E3F-4D89-A103-F6B550634365}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A141A7D3-2A71-456F-A705-7A62179EF19A}">
+  <sheetPr codeName="Blad1"/>
+  <dimension ref="A1:AE108"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B83" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.109375" style="38"/>
+    <col min="2" max="6" width="9.109375" style="39"/>
+    <col min="7" max="16384" width="9.109375" style="38"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="43">
+        <v>0</v>
+      </c>
+      <c r="C1" s="43">
+        <v>0.25</v>
+      </c>
+      <c r="D1" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="E1" s="43">
+        <v>0.75</v>
+      </c>
+      <c r="F1" s="43">
+        <v>1</v>
+      </c>
+      <c r="I1" s="43" t="s">
+        <v>186</v>
+      </c>
+      <c r="J1" s="43">
+        <v>0</v>
+      </c>
+      <c r="K1" s="43">
+        <v>0.25</v>
+      </c>
+      <c r="L1" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="M1" s="43">
+        <v>0.75</v>
+      </c>
+      <c r="N1" s="43">
+        <v>1</v>
+      </c>
+      <c r="Q1" s="43" t="s">
+        <v>187</v>
+      </c>
+      <c r="R1" s="43">
+        <v>0</v>
+      </c>
+      <c r="S1" s="43">
+        <v>0.25</v>
+      </c>
+      <c r="T1" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="U1" s="43">
+        <v>0.75</v>
+      </c>
+      <c r="V1" s="43">
+        <v>1</v>
+      </c>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+    </row>
+    <row r="2" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A2" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="C2" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="D2" s="25">
+        <v>8</v>
+      </c>
+      <c r="E2" s="25">
+        <v>10</v>
+      </c>
+      <c r="F2" s="25">
+        <v>22</v>
+      </c>
+      <c r="I2" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="J2" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="K2" s="25">
+        <v>5.9250000715255737</v>
+      </c>
+      <c r="L2" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="M2" s="25">
+        <v>7</v>
+      </c>
+      <c r="N2" s="25">
+        <v>10</v>
+      </c>
+      <c r="Q2" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="R2" s="25">
+        <v>6</v>
+      </c>
+      <c r="S2" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="T2" s="25">
+        <v>7</v>
+      </c>
+      <c r="U2" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="V2" s="25">
+        <v>12</v>
+      </c>
+      <c r="X2" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="25">
+        <v>1.2000000476837158</v>
+      </c>
+      <c r="C3" s="25">
+        <v>6</v>
+      </c>
+      <c r="D3" s="25">
+        <v>7</v>
+      </c>
+      <c r="E3" s="25">
+        <v>8</v>
+      </c>
+      <c r="F3" s="25">
+        <v>20</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="J3" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K3" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="L3" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="M3" s="25">
+        <v>7.2999999523162842</v>
+      </c>
+      <c r="N3" s="25">
+        <v>8.3000001907348633</v>
+      </c>
+      <c r="Q3" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="R3" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S3" s="25">
+        <v>5</v>
+      </c>
+      <c r="T3" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="U3" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+      <c r="V3" s="25">
+        <v>11</v>
+      </c>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+    </row>
+    <row r="4" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="25">
+        <v>3</v>
+      </c>
+      <c r="C4" s="25">
+        <v>6</v>
+      </c>
+      <c r="D4" s="25">
+        <v>7</v>
+      </c>
+      <c r="E4" s="25">
+        <v>8</v>
+      </c>
+      <c r="F4" s="25">
+        <v>18</v>
+      </c>
+      <c r="I4" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="J4" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="K4" s="25">
+        <v>6</v>
+      </c>
+      <c r="L4" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="M4" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+      <c r="N4" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="Q4" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="R4" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="S4" s="25">
+        <v>6.8499999046325684</v>
+      </c>
+      <c r="T4" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="U4" s="25">
+        <v>10</v>
+      </c>
+      <c r="V4" s="25">
+        <v>13</v>
+      </c>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+    </row>
+    <row r="5" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="25">
+        <v>4</v>
+      </c>
+      <c r="C5" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D5" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E5" s="25">
+        <v>7</v>
+      </c>
+      <c r="F5" s="25">
+        <v>15</v>
+      </c>
+      <c r="I5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="25">
+        <v>4</v>
+      </c>
+      <c r="K5" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="L5" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="M5" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N5" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="Q5" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S5" s="25">
+        <v>6</v>
+      </c>
+      <c r="T5" s="25">
+        <v>6.1500000953674316</v>
+      </c>
+      <c r="U5" s="25">
+        <v>7.2250000238418579</v>
+      </c>
+      <c r="V5" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+    </row>
+    <row r="6" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="C6" s="25">
+        <v>5.8250001668930054</v>
+      </c>
+      <c r="D6" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E6" s="25">
+        <v>7</v>
+      </c>
+      <c r="F6" s="25">
+        <v>15</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="K6" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="L6" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="M6" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N6" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q6" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="25">
+        <v>5</v>
+      </c>
+      <c r="S6" s="25">
+        <v>5.5250000953674316</v>
+      </c>
+      <c r="T6" s="25">
+        <v>6.1499998569488525</v>
+      </c>
+      <c r="U6" s="25">
+        <v>7.625</v>
+      </c>
+      <c r="V6" s="25">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="25">
+        <v>4</v>
+      </c>
+      <c r="C7" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D7" s="25">
+        <v>6</v>
+      </c>
+      <c r="E7" s="25">
+        <v>6.9500000476837158</v>
+      </c>
+      <c r="F7" s="25">
+        <v>15</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="K7" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="L7" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="M7" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N7" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="R7" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S7" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="T7" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="U7" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V7" s="25">
+        <v>8.1999998092651367</v>
+      </c>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+    </row>
+    <row r="8" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="25">
+        <v>4</v>
+      </c>
+      <c r="C8" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D8" s="25">
+        <v>6</v>
+      </c>
+      <c r="E8" s="25">
+        <v>7</v>
+      </c>
+      <c r="F8" s="25">
+        <v>12</v>
+      </c>
+      <c r="I8" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="J8" s="25">
+        <v>4</v>
+      </c>
+      <c r="K8" s="25">
+        <v>4.4750000238418579</v>
+      </c>
+      <c r="L8" s="25">
+        <v>4.7999999523162842</v>
+      </c>
+      <c r="M8" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N8" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="Q8" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="S8" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="T8" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U8" s="25">
+        <v>6</v>
+      </c>
+      <c r="V8" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="AC8" s="37"/>
+      <c r="AD8" s="37"/>
+      <c r="AE8" s="37"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C9" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="D9" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="E9" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="F9" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="I9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J9" s="25">
+        <v>4</v>
+      </c>
+      <c r="K9" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="L9" s="25">
+        <v>6</v>
+      </c>
+      <c r="M9" s="25">
+        <v>8</v>
+      </c>
+      <c r="N9" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="Q9" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="R9" s="25">
+        <v>5</v>
+      </c>
+      <c r="S9" s="25">
+        <v>6.0249999761581421</v>
+      </c>
+      <c r="T9" s="25">
+        <v>6.5499999523162842</v>
+      </c>
+      <c r="U9" s="25">
+        <v>6.9249999523162842</v>
+      </c>
+      <c r="V9" s="25">
+        <v>8</v>
+      </c>
+      <c r="AC9" s="37"/>
+      <c r="AD9" s="37"/>
+      <c r="AE9" s="37"/>
+    </row>
+    <row r="10" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="25">
+        <v>4</v>
+      </c>
+      <c r="C10" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="D10" s="25">
+        <v>7</v>
+      </c>
+      <c r="E10" s="25">
+        <v>8</v>
+      </c>
+      <c r="F10" s="25">
+        <v>20</v>
+      </c>
+      <c r="I10" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="J10" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="K10" s="25">
+        <v>6.1249998807907104</v>
+      </c>
+      <c r="L10" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="M10" s="25">
+        <v>7</v>
+      </c>
+      <c r="N10" s="25">
+        <v>9.3999996185302734</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="R10" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="S10" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="T10" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="U10" s="25">
+        <v>7</v>
+      </c>
+      <c r="V10" s="25">
+        <v>9</v>
+      </c>
+      <c r="AC10" s="37"/>
+      <c r="AD10" s="37"/>
+      <c r="AE10" s="37"/>
+    </row>
+    <row r="11" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="25">
+        <v>5</v>
+      </c>
+      <c r="C11" s="25">
+        <v>6.3250001668930054</v>
+      </c>
+      <c r="D11" s="25">
+        <v>7</v>
+      </c>
+      <c r="E11" s="25">
+        <v>8</v>
+      </c>
+      <c r="F11" s="25">
+        <v>20</v>
+      </c>
+      <c r="I11" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="J11" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="K11" s="25">
+        <v>6.1125000715255737</v>
+      </c>
+      <c r="L11" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="M11" s="25">
+        <v>6.9250000715255737</v>
+      </c>
+      <c r="N11" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="Q11" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="R11" s="25">
+        <v>5</v>
+      </c>
+      <c r="S11" s="25">
+        <v>6.3499999046325684</v>
+      </c>
+      <c r="T11" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+      <c r="U11" s="25">
+        <v>7</v>
+      </c>
+      <c r="V11" s="25">
+        <v>7.8000001907348633</v>
+      </c>
+      <c r="AC11" s="37"/>
+      <c r="AD11" s="37"/>
+      <c r="AE11" s="37"/>
+    </row>
+    <row r="12" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C12" s="25">
+        <v>7</v>
+      </c>
+      <c r="D12" s="25">
+        <v>8</v>
+      </c>
+      <c r="E12" s="25">
+        <v>9</v>
+      </c>
+      <c r="F12" s="25">
+        <v>20</v>
+      </c>
+      <c r="I12" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="25">
+        <v>7</v>
+      </c>
+      <c r="K12" s="25">
+        <v>8</v>
+      </c>
+      <c r="L12" s="25">
+        <v>8.5499997138977051</v>
+      </c>
+      <c r="M12" s="25">
+        <v>9.0499999523162842</v>
+      </c>
+      <c r="N12" s="25">
+        <v>10.199999809265137</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="R12" s="25">
+        <v>6</v>
+      </c>
+      <c r="S12" s="25">
+        <v>7.0499999523162842</v>
+      </c>
+      <c r="T12" s="25">
+        <v>7.9000000953674316</v>
+      </c>
+      <c r="U12" s="25">
+        <v>10.25</v>
+      </c>
+      <c r="V12" s="25">
+        <v>11.399999618530273</v>
+      </c>
+      <c r="AC12" s="37"/>
+      <c r="AD12" s="37"/>
+      <c r="AE12" s="37"/>
+    </row>
+    <row r="13" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="25">
+        <v>4</v>
+      </c>
+      <c r="C13" s="25">
+        <v>7.8000001907348633</v>
+      </c>
+      <c r="D13" s="25">
+        <v>9</v>
+      </c>
+      <c r="E13" s="25">
+        <v>10</v>
+      </c>
+      <c r="F13" s="25">
+        <v>17</v>
+      </c>
+      <c r="I13" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="K13" s="25">
+        <v>3.9500000476837158</v>
+      </c>
+      <c r="L13" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="M13" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="N13" s="25">
+        <v>9</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="R13" s="25">
+        <v>7</v>
+      </c>
+      <c r="S13" s="25">
+        <v>9.7500002384185791</v>
+      </c>
+      <c r="T13" s="25">
+        <v>10.875</v>
+      </c>
+      <c r="U13" s="25">
+        <v>11.25</v>
+      </c>
+      <c r="V13" s="25">
+        <v>13.5</v>
+      </c>
+      <c r="AC13" s="37"/>
+      <c r="AD13" s="37"/>
+      <c r="AE13" s="37"/>
+    </row>
+    <row r="14" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="25">
+        <v>3</v>
+      </c>
+      <c r="C14" s="25">
+        <v>7</v>
+      </c>
+      <c r="D14" s="25">
+        <v>8</v>
+      </c>
+      <c r="E14" s="25">
+        <v>9.8000001907348633</v>
+      </c>
+      <c r="F14" s="25">
+        <v>18</v>
+      </c>
+      <c r="I14" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="J14" s="25">
+        <v>2.0999999046325684</v>
+      </c>
+      <c r="K14" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="L14" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="M14" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N14" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="Q14" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="R14" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="S14" s="25">
+        <v>8</v>
+      </c>
+      <c r="T14" s="25">
+        <v>8.9499998092651367</v>
+      </c>
+      <c r="U14" s="25">
+        <v>9.6750001907348633</v>
+      </c>
+      <c r="V14" s="25">
+        <v>12</v>
+      </c>
+      <c r="AC14" s="37"/>
+      <c r="AD14" s="37"/>
+      <c r="AE14" s="37"/>
+    </row>
+    <row r="15" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="25">
+        <v>3</v>
+      </c>
+      <c r="C15" s="25">
+        <v>6</v>
+      </c>
+      <c r="D15" s="25">
+        <v>7.0499999523162842</v>
+      </c>
+      <c r="E15" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="F15" s="25">
+        <v>15.399999618530273</v>
+      </c>
+      <c r="I15" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="25">
+        <v>1.8999999761581421</v>
+      </c>
+      <c r="K15" s="25">
+        <v>2.925000011920929</v>
+      </c>
+      <c r="L15" s="25">
+        <v>3.3999999761581421</v>
+      </c>
+      <c r="M15" s="25">
+        <v>5</v>
+      </c>
+      <c r="N15" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="S15" s="25">
+        <v>6</v>
+      </c>
+      <c r="T15" s="25">
+        <v>7</v>
+      </c>
+      <c r="U15" s="25">
+        <v>8.2000000476837158</v>
+      </c>
+      <c r="V15" s="25">
+        <v>11</v>
+      </c>
+      <c r="AC15" s="37"/>
+      <c r="AD15" s="37"/>
+      <c r="AE15" s="37"/>
+    </row>
+    <row r="16" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="25">
+        <v>2</v>
+      </c>
+      <c r="C16" s="25">
+        <v>6</v>
+      </c>
+      <c r="D16" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+      <c r="E16" s="25">
+        <v>8</v>
+      </c>
+      <c r="F16" s="25">
+        <v>15</v>
+      </c>
+      <c r="I16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="J16" s="25">
+        <v>0.89999997615814209</v>
+      </c>
+      <c r="K16" s="25">
+        <v>1.7999999523162842</v>
+      </c>
+      <c r="L16" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="M16" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="N16" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="R16" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="S16" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="T16" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="U16" s="25">
+        <v>8</v>
+      </c>
+      <c r="V16" s="25">
+        <v>9.5</v>
+      </c>
+      <c r="AC16" s="37"/>
+      <c r="AD16" s="37"/>
+      <c r="AE16" s="37"/>
+    </row>
+    <row r="17" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C17" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D17" s="25">
+        <v>6</v>
+      </c>
+      <c r="E17" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F17" s="25">
+        <v>14</v>
+      </c>
+      <c r="I17" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="K17" s="25">
+        <v>5</v>
+      </c>
+      <c r="L17" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M17" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="N17" s="25">
+        <v>7.4000000953674316</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="S17" s="25">
+        <v>4.9500000476837158</v>
+      </c>
+      <c r="T17" s="25">
+        <v>5.8500001430511475</v>
+      </c>
+      <c r="U17" s="25">
+        <v>6.1999999284744263</v>
+      </c>
+      <c r="V17" s="25">
+        <v>8.6000003814697266</v>
+      </c>
+      <c r="X17" s="37" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y17" s="37"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
+      <c r="AB17" s="37"/>
+      <c r="AC17" s="37"/>
+      <c r="AD17" s="37"/>
+      <c r="AE17" s="37"/>
+    </row>
+    <row r="18" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C18" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D18" s="25">
+        <v>6</v>
+      </c>
+      <c r="E18" s="25">
+        <v>6.5749999284744263</v>
+      </c>
+      <c r="F18" s="25">
+        <v>14</v>
+      </c>
+      <c r="I18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="K18" s="25">
+        <v>5</v>
+      </c>
+      <c r="L18" s="25">
+        <v>5.6500000953674316</v>
+      </c>
+      <c r="M18" s="25">
+        <v>6.4750000238418579</v>
+      </c>
+      <c r="N18" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="Q18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R18" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="S18" s="25">
+        <v>5</v>
+      </c>
+      <c r="T18" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="U18" s="25">
+        <v>6.4500000476837158</v>
+      </c>
+      <c r="V18" s="25">
+        <v>7</v>
+      </c>
+      <c r="X18" s="37"/>
+      <c r="Y18" s="37"/>
+      <c r="Z18" s="37"/>
+      <c r="AA18" s="37"/>
+      <c r="AB18" s="37"/>
+      <c r="AC18" s="37"/>
+      <c r="AD18" s="37"/>
+      <c r="AE18" s="37"/>
+    </row>
+    <row r="19" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C19" s="25">
+        <v>5.0749999284744263</v>
+      </c>
+      <c r="D19" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="E19" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="F19" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="I19" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="25">
+        <v>2</v>
+      </c>
+      <c r="K19" s="25">
+        <v>4.2749998569488525</v>
+      </c>
+      <c r="L19" s="25">
+        <v>5</v>
+      </c>
+      <c r="M19" s="25">
+        <v>5.1749998331069946</v>
+      </c>
+      <c r="N19" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="R19" s="25">
+        <v>2.5999999046325684</v>
+      </c>
+      <c r="S19" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="T19" s="25">
+        <v>5</v>
+      </c>
+      <c r="U19" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="V19" s="25">
+        <v>7</v>
+      </c>
+      <c r="X19" s="37"/>
+      <c r="Y19" s="37"/>
+      <c r="Z19" s="37"/>
+      <c r="AA19" s="37"/>
+      <c r="AB19" s="37"/>
+    </row>
+    <row r="20" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="25">
+        <v>1.6000000238418579</v>
+      </c>
+      <c r="C20" s="25">
+        <v>5</v>
+      </c>
+      <c r="D20" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="E20" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="F20" s="25">
+        <v>15</v>
+      </c>
+      <c r="I20" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="K20" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="L20" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="M20" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="N20" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="Q20" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="R20" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="S20" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="T20" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="U20" s="25">
+        <v>5.6500000953674316</v>
+      </c>
+      <c r="V20" s="25">
+        <v>7</v>
+      </c>
+      <c r="X20" s="37"/>
+      <c r="Y20" s="37"/>
+      <c r="Z20" s="37"/>
+      <c r="AA20" s="37"/>
+      <c r="AB20" s="37"/>
+    </row>
+    <row r="21" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="25">
+        <v>1</v>
+      </c>
+      <c r="C21" s="25">
+        <v>2.2999999523162842</v>
+      </c>
+      <c r="D21" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="E21" s="25">
+        <v>5</v>
+      </c>
+      <c r="F21" s="25">
+        <v>13</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="K21" s="25">
+        <v>3.6999999284744263</v>
+      </c>
+      <c r="L21" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="M21" s="25">
+        <v>5.1499998569488525</v>
+      </c>
+      <c r="N21" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="R21" s="25">
+        <v>1.6000000238418579</v>
+      </c>
+      <c r="S21" s="25">
+        <v>2.175000011920929</v>
+      </c>
+      <c r="T21" s="25">
+        <v>3.4500000476837158</v>
+      </c>
+      <c r="U21" s="25">
+        <v>4</v>
+      </c>
+      <c r="V21" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="X21" s="37"/>
+      <c r="Y21" s="37"/>
+      <c r="Z21" s="37"/>
+      <c r="AA21" s="37"/>
+      <c r="AB21" s="37"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="25">
+        <v>1</v>
+      </c>
+      <c r="C22" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="D22" s="25">
+        <v>3.5999999046325684</v>
+      </c>
+      <c r="E22" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="F22" s="25">
+        <v>12</v>
+      </c>
+      <c r="I22" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="25">
+        <v>1.7000000476837158</v>
+      </c>
+      <c r="K22" s="25">
+        <v>4.7249999046325684</v>
+      </c>
+      <c r="L22" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="M22" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N22" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="R22" s="25">
+        <v>1.2000000476837158</v>
+      </c>
+      <c r="S22" s="25">
+        <v>1.9749999940395355</v>
+      </c>
+      <c r="T22" s="25">
+        <v>3.1000000238418579</v>
+      </c>
+      <c r="U22" s="25">
+        <v>3.9250000715255737</v>
+      </c>
+      <c r="V22" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="X22" s="37"/>
+      <c r="Y22" s="37"/>
+      <c r="Z22" s="37"/>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="37"/>
+    </row>
+    <row r="23" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="25">
+        <v>1</v>
+      </c>
+      <c r="C23" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="D23" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="E23" s="25">
+        <v>5</v>
+      </c>
+      <c r="F23" s="25">
+        <v>10</v>
+      </c>
+      <c r="I23" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="K23" s="25">
+        <v>4.8500001430511475</v>
+      </c>
+      <c r="L23" s="25">
+        <v>5</v>
+      </c>
+      <c r="M23" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N23" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q23" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="R23" s="25">
+        <v>1.2000000476837158</v>
+      </c>
+      <c r="S23" s="25">
+        <v>2.8500000238418579</v>
+      </c>
+      <c r="T23" s="25">
+        <v>4</v>
+      </c>
+      <c r="U23" s="25">
+        <v>4.3499999046325684</v>
+      </c>
+      <c r="V23" s="25">
+        <v>6</v>
+      </c>
+      <c r="X23" s="37"/>
+      <c r="Y23" s="37"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="37"/>
+      <c r="AB23" s="37"/>
+    </row>
+    <row r="24" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="25">
+        <v>1</v>
+      </c>
+      <c r="C24" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="D24" s="25">
+        <v>4</v>
+      </c>
+      <c r="E24" s="25">
+        <v>5</v>
+      </c>
+      <c r="F24" s="25">
+        <v>10</v>
+      </c>
+      <c r="I24" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="J24" s="25">
+        <v>3</v>
+      </c>
+      <c r="K24" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="L24" s="25">
+        <v>5</v>
+      </c>
+      <c r="M24" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N24" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="Q24" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="R24" s="25">
+        <v>2</v>
+      </c>
+      <c r="S24" s="25">
+        <v>3.199999988079071</v>
+      </c>
+      <c r="T24" s="25">
+        <v>4.2000000476837158</v>
+      </c>
+      <c r="U24" s="25">
+        <v>4.9249999523162842</v>
+      </c>
+      <c r="V24" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="X24" s="37"/>
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+    </row>
+    <row r="25" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="25">
+        <v>1</v>
+      </c>
+      <c r="C25" s="25">
+        <v>4</v>
+      </c>
+      <c r="D25" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="E25" s="25">
+        <v>5</v>
+      </c>
+      <c r="F25" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="I25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="K25" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="L25" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="M25" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="N25" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="R25" s="25">
+        <v>3</v>
+      </c>
+      <c r="S25" s="25">
+        <v>3.75</v>
+      </c>
+      <c r="T25" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U25" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="V25" s="25">
+        <v>6</v>
+      </c>
+      <c r="X25" s="37"/>
+      <c r="Y25" s="37"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="37"/>
+    </row>
+    <row r="26" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="25">
+        <v>3</v>
+      </c>
+      <c r="C26" s="25">
+        <v>4</v>
+      </c>
+      <c r="D26" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="E26" s="25">
+        <v>5</v>
+      </c>
+      <c r="F26" s="25">
+        <v>9</v>
+      </c>
+      <c r="I26" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="J26" s="25">
+        <v>3.0999999046325684</v>
+      </c>
+      <c r="K26" s="25">
+        <v>4.4500000476837158</v>
+      </c>
+      <c r="L26" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="M26" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N26" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="Q26" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="R26" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="S26" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="T26" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U26" s="25">
+        <v>5</v>
+      </c>
+      <c r="V26" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="X26" s="37"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+    </row>
+    <row r="27" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="25">
+        <v>2</v>
+      </c>
+      <c r="C27" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D27" s="25">
+        <v>5</v>
+      </c>
+      <c r="E27" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="F27" s="25">
+        <v>8</v>
+      </c>
+      <c r="I27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="J27" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="K27" s="25">
+        <v>4.8250001668930054</v>
+      </c>
+      <c r="L27" s="25">
+        <v>5.6000001430511475</v>
+      </c>
+      <c r="M27" s="25">
+        <v>6.0749999284744263</v>
+      </c>
+      <c r="N27" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="R27" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S27" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="T27" s="25">
+        <v>5</v>
+      </c>
+      <c r="U27" s="25">
+        <v>5</v>
+      </c>
+      <c r="V27" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="X27" s="37"/>
+      <c r="Y27" s="37"/>
+      <c r="Z27" s="37"/>
+      <c r="AA27" s="37"/>
+      <c r="AB27" s="37"/>
+    </row>
+    <row r="28" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="25">
+        <v>3</v>
+      </c>
+      <c r="C28" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="D28" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="E28" s="25">
+        <v>6</v>
+      </c>
+      <c r="F28" s="25">
+        <v>12</v>
+      </c>
+      <c r="I28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K28" s="25">
+        <v>5.4250000715255737</v>
+      </c>
+      <c r="L28" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="M28" s="25">
+        <v>6.4500000476837158</v>
+      </c>
+      <c r="N28" s="25">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="R28" s="25">
+        <v>3.0999999046325684</v>
+      </c>
+      <c r="S28" s="25">
+        <v>4.4249999523162842</v>
+      </c>
+      <c r="T28" s="25">
+        <v>5.25</v>
+      </c>
+      <c r="U28" s="25">
+        <v>5.6749999523162842</v>
+      </c>
+      <c r="V28" s="25">
+        <v>8</v>
+      </c>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+    </row>
+    <row r="29" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A29" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="C29" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="D29" s="25">
+        <v>5</v>
+      </c>
+      <c r="E29" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="F29" s="25">
+        <v>10</v>
+      </c>
+      <c r="I29" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="K29" s="25">
+        <v>4.3999999761581421</v>
+      </c>
+      <c r="L29" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="M29" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N29" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="Q29" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="R29" s="25">
+        <v>4</v>
+      </c>
+      <c r="S29" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="T29" s="25">
+        <v>5</v>
+      </c>
+      <c r="U29" s="25">
+        <v>5.4250000715255737</v>
+      </c>
+      <c r="V29" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="X29" s="37"/>
+      <c r="Y29" s="37"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="37"/>
+      <c r="AB29" s="37"/>
+    </row>
+    <row r="30" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="25">
+        <v>4</v>
+      </c>
+      <c r="C30" s="25">
+        <v>5</v>
+      </c>
+      <c r="D30" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="E30" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="F30" s="25">
+        <v>12</v>
+      </c>
+      <c r="I30" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="J30" s="25">
+        <v>2.9000000953674316</v>
+      </c>
+      <c r="K30" s="25">
+        <v>4.5249999761581421</v>
+      </c>
+      <c r="L30" s="25">
+        <v>4.9500000476837158</v>
+      </c>
+      <c r="M30" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N30" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="Q30" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="R30" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="S30" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="T30" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="U30" s="25">
+        <v>6</v>
+      </c>
+      <c r="V30" s="25">
+        <v>7</v>
+      </c>
+      <c r="X30" s="37"/>
+      <c r="Y30" s="37"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+    </row>
+    <row r="31" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="25">
+        <v>2</v>
+      </c>
+      <c r="C31" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="D31" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="E31" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="F31" s="25">
+        <v>18</v>
+      </c>
+      <c r="I31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="K31" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="L31" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M31" s="25">
+        <v>6.25</v>
+      </c>
+      <c r="N31" s="25">
+        <v>7</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="R31" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S31" s="25">
+        <v>5</v>
+      </c>
+      <c r="T31" s="25">
+        <v>6</v>
+      </c>
+      <c r="U31" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="V31" s="25">
+        <v>8.1999998092651367</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="C32" s="25">
+        <v>5</v>
+      </c>
+      <c r="D32" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="E32" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="F32" s="25">
+        <v>10.199999809265137</v>
+      </c>
+      <c r="I32" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="J32" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="K32" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="L32" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="M32" s="25">
+        <v>6.6499998569488525</v>
+      </c>
+      <c r="N32" s="25">
+        <v>7</v>
+      </c>
+      <c r="Q32" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="R32" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="S32" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="T32" s="25">
+        <v>6.1499998569488525</v>
+      </c>
+      <c r="U32" s="25">
+        <v>6.8250001668930054</v>
+      </c>
+      <c r="V32" s="25">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="C33" s="25">
+        <v>7</v>
+      </c>
+      <c r="D33" s="25">
+        <v>7.9000000953674316</v>
+      </c>
+      <c r="E33" s="25">
+        <v>9</v>
+      </c>
+      <c r="F33" s="25">
+        <v>16</v>
+      </c>
+      <c r="I33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="J33" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="K33" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L33" s="25">
+        <v>5</v>
+      </c>
+      <c r="M33" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="N33" s="25">
+        <v>7.1999998092651367</v>
+      </c>
+      <c r="Q33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="R33" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="S33" s="25">
+        <v>7.3000001907348633</v>
+      </c>
+      <c r="T33" s="25">
+        <v>8.3999996185302734</v>
+      </c>
+      <c r="U33" s="25">
+        <v>9</v>
+      </c>
+      <c r="V33" s="25">
+        <v>10</v>
+      </c>
+      <c r="X33" s="37" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y33" s="37"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="37"/>
+      <c r="AB33" s="37"/>
+    </row>
+    <row r="34" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="25">
+        <v>5</v>
+      </c>
+      <c r="C34" s="25">
+        <v>8</v>
+      </c>
+      <c r="D34" s="25">
+        <v>9</v>
+      </c>
+      <c r="E34" s="25">
+        <v>10</v>
+      </c>
+      <c r="F34" s="25">
+        <v>15</v>
+      </c>
+      <c r="I34" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="J34" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="K34" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="L34" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+      <c r="M34" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="N34" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="Q34" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="R34" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S34" s="25">
+        <v>8</v>
+      </c>
+      <c r="T34" s="25">
+        <v>8.8000001907348633</v>
+      </c>
+      <c r="U34" s="25">
+        <v>10.300000190734863</v>
+      </c>
+      <c r="V34" s="25">
+        <v>11.5</v>
+      </c>
+      <c r="X34" s="37"/>
+      <c r="Y34" s="37"/>
+      <c r="Z34" s="37"/>
+      <c r="AA34" s="37"/>
+      <c r="AB34" s="37"/>
+    </row>
+    <row r="35" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="25">
+        <v>5</v>
+      </c>
+      <c r="C35" s="25">
+        <v>8</v>
+      </c>
+      <c r="D35" s="25">
+        <v>9</v>
+      </c>
+      <c r="E35" s="25">
+        <v>10.424999713897705</v>
+      </c>
+      <c r="F35" s="25">
+        <v>18</v>
+      </c>
+      <c r="I35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="J35" s="25">
+        <v>5</v>
+      </c>
+      <c r="K35" s="25">
+        <v>6.7000000476837158</v>
+      </c>
+      <c r="L35" s="25">
+        <v>7.5999999046325684</v>
+      </c>
+      <c r="M35" s="25">
+        <v>8.25</v>
+      </c>
+      <c r="N35" s="25">
+        <v>9.8999996185302734</v>
+      </c>
+      <c r="Q35" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="R35" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S35" s="25">
+        <v>8</v>
+      </c>
+      <c r="T35" s="25">
+        <v>8.9499998092651367</v>
+      </c>
+      <c r="U35" s="25">
+        <v>10.174999952316284</v>
+      </c>
+      <c r="V35" s="25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="C36" s="25">
+        <v>8</v>
+      </c>
+      <c r="D36" s="25">
+        <v>9</v>
+      </c>
+      <c r="E36" s="25">
+        <v>10</v>
+      </c>
+      <c r="F36" s="25">
+        <v>18</v>
+      </c>
+      <c r="I36" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="J36" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K36" s="25">
+        <v>6.6500000953674316</v>
+      </c>
+      <c r="L36" s="25">
+        <v>7.0999999046325684</v>
+      </c>
+      <c r="M36" s="25">
+        <v>7.75</v>
+      </c>
+      <c r="N36" s="25">
+        <v>9</v>
+      </c>
+      <c r="Q36" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="R36" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S36" s="25">
+        <v>7.25</v>
+      </c>
+      <c r="T36" s="25">
+        <v>9</v>
+      </c>
+      <c r="U36" s="25">
+        <v>10.800000190734863</v>
+      </c>
+      <c r="V36" s="25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="25">
+        <v>4</v>
+      </c>
+      <c r="C37" s="25">
+        <v>7</v>
+      </c>
+      <c r="D37" s="25">
+        <v>8</v>
+      </c>
+      <c r="E37" s="25">
+        <v>10</v>
+      </c>
+      <c r="F37" s="25">
+        <v>20</v>
+      </c>
+      <c r="I37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="J37" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K37" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L37" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="M37" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="N37" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="Q37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="R37" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="S37" s="25">
+        <v>6.75</v>
+      </c>
+      <c r="T37" s="25">
+        <v>10.289999961853027</v>
+      </c>
+      <c r="U37" s="25">
+        <v>12</v>
+      </c>
+      <c r="V37" s="25">
+        <v>12.899999618530273</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A38" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C38" s="25">
+        <v>7</v>
+      </c>
+      <c r="D38" s="25">
+        <v>8.0500001907348633</v>
+      </c>
+      <c r="E38" s="25">
+        <v>10</v>
+      </c>
+      <c r="F38" s="25">
+        <v>16</v>
+      </c>
+      <c r="I38" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="J38" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="K38" s="25">
+        <v>5.3500001430511475</v>
+      </c>
+      <c r="L38" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="M38" s="25">
+        <v>6</v>
+      </c>
+      <c r="N38" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q38" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="R38" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S38" s="25">
+        <v>7</v>
+      </c>
+      <c r="T38" s="25">
+        <v>9.5</v>
+      </c>
+      <c r="U38" s="25">
+        <v>11.600000381469727</v>
+      </c>
+      <c r="V38" s="25">
+        <v>13.100000381469727</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A39" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B39" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="C39" s="25">
+        <v>7</v>
+      </c>
+      <c r="D39" s="25">
+        <v>8</v>
+      </c>
+      <c r="E39" s="25">
+        <v>10</v>
+      </c>
+      <c r="F39" s="25">
+        <v>17.5</v>
+      </c>
+      <c r="I39" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="J39" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K39" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L39" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="M39" s="25">
+        <v>6</v>
+      </c>
+      <c r="N39" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="Q39" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="R39" s="25">
+        <v>5</v>
+      </c>
+      <c r="S39" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="T39" s="25">
+        <v>7</v>
+      </c>
+      <c r="U39" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="V39" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A40" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="25">
+        <v>1</v>
+      </c>
+      <c r="C40" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="D40" s="25">
+        <v>8</v>
+      </c>
+      <c r="E40" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="F40" s="25">
+        <v>15</v>
+      </c>
+      <c r="I40" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="J40" s="25">
+        <v>5</v>
+      </c>
+      <c r="K40" s="25">
+        <v>5.4750000238418579</v>
+      </c>
+      <c r="L40" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="M40" s="25">
+        <v>6</v>
+      </c>
+      <c r="N40" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="R40" s="25">
+        <v>6</v>
+      </c>
+      <c r="S40" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+      <c r="T40" s="25">
+        <v>8</v>
+      </c>
+      <c r="U40" s="25">
+        <v>8.8999996185302734</v>
+      </c>
+      <c r="V40" s="25">
+        <v>12.300000190734863</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A41" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C41" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="D41" s="25">
+        <v>7</v>
+      </c>
+      <c r="E41" s="25">
+        <v>8</v>
+      </c>
+      <c r="F41" s="25">
+        <v>12</v>
+      </c>
+      <c r="I41" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="J41" s="25">
+        <v>5</v>
+      </c>
+      <c r="K41" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="L41" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="M41" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="N41" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="R41" s="25">
+        <v>6</v>
+      </c>
+      <c r="S41" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="T41" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="U41" s="25">
+        <v>7.0999999046325684</v>
+      </c>
+      <c r="V41" s="25">
+        <v>8.6999998092651367</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A42" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C42" s="25">
+        <v>6</v>
+      </c>
+      <c r="D42" s="25">
+        <v>7</v>
+      </c>
+      <c r="E42" s="25">
+        <v>8</v>
+      </c>
+      <c r="F42" s="25">
+        <v>15</v>
+      </c>
+      <c r="I42" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="J42" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="K42" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="L42" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="M42" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="N42" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q42" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="R42" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="S42" s="25">
+        <v>6</v>
+      </c>
+      <c r="T42" s="25">
+        <v>6</v>
+      </c>
+      <c r="U42" s="25">
+        <v>7.7000000476837158</v>
+      </c>
+      <c r="V42" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="C43" s="25">
+        <v>6</v>
+      </c>
+      <c r="D43" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="E43" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="F43" s="25">
+        <v>15</v>
+      </c>
+      <c r="I43" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="J43" s="25">
+        <v>4</v>
+      </c>
+      <c r="K43" s="25">
+        <v>4.8500001430511475</v>
+      </c>
+      <c r="L43" s="25">
+        <v>5</v>
+      </c>
+      <c r="M43" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N43" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q43" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="R43" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S43" s="25">
+        <v>5.8999999761581421</v>
+      </c>
+      <c r="T43" s="25">
+        <v>6</v>
+      </c>
+      <c r="U43" s="25">
+        <v>6.75</v>
+      </c>
+      <c r="V43" s="25">
+        <v>7.9000000953674316</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A44" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="25">
+        <v>3</v>
+      </c>
+      <c r="C44" s="25">
+        <v>5</v>
+      </c>
+      <c r="D44" s="25">
+        <v>6</v>
+      </c>
+      <c r="E44" s="25">
+        <v>7</v>
+      </c>
+      <c r="F44" s="25">
+        <v>15</v>
+      </c>
+      <c r="I44" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="J44" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="K44" s="25">
+        <v>4.25</v>
+      </c>
+      <c r="L44" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="M44" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="N44" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="Q44" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="R44" s="25">
+        <v>3.5999999046325684</v>
+      </c>
+      <c r="S44" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="T44" s="25">
+        <v>6</v>
+      </c>
+      <c r="U44" s="25">
+        <v>7.5999999046325684</v>
+      </c>
+      <c r="V44" s="25">
+        <v>8.1000003814697266</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A45" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C45" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="D45" s="25">
+        <v>6</v>
+      </c>
+      <c r="E45" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F45" s="25">
+        <v>15.199999809265137</v>
+      </c>
+      <c r="I45" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J45" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K45" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L45" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="M45" s="25">
+        <v>5.7750000953674316</v>
+      </c>
+      <c r="N45" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q45" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="R45" s="25">
+        <v>5</v>
+      </c>
+      <c r="S45" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="T45" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="U45" s="25">
+        <v>6.375</v>
+      </c>
+      <c r="V45" s="25">
+        <v>7.8000001907348633</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C46" s="25">
+        <v>5</v>
+      </c>
+      <c r="D46" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="E46" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F46" s="25">
+        <v>9</v>
+      </c>
+      <c r="I46" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="J46" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K46" s="25">
+        <v>5.4250000715255737</v>
+      </c>
+      <c r="L46" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="M46" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="N46" s="25">
+        <v>7</v>
+      </c>
+      <c r="Q46" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="R46" s="25">
+        <v>4</v>
+      </c>
+      <c r="S46" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="T46" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="U46" s="25">
+        <v>6</v>
+      </c>
+      <c r="V46" s="25">
+        <v>10.600000381469727</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="25">
+        <v>2.2000000476837158</v>
+      </c>
+      <c r="C47" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="D47" s="25">
+        <v>6</v>
+      </c>
+      <c r="E47" s="25">
+        <v>6.7750000953674316</v>
+      </c>
+      <c r="F47" s="25">
+        <v>15</v>
+      </c>
+      <c r="I47" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="J47" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K47" s="25">
+        <v>5.434999942779541</v>
+      </c>
+      <c r="L47" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="M47" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="N47" s="25">
+        <v>7</v>
+      </c>
+      <c r="Q47" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="R47" s="25">
+        <v>5</v>
+      </c>
+      <c r="S47" s="25">
+        <v>5.817500114440918</v>
+      </c>
+      <c r="T47" s="25">
+        <v>6</v>
+      </c>
+      <c r="U47" s="25">
+        <v>6</v>
+      </c>
+      <c r="V47" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A48" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B48" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="C48" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D48" s="25">
+        <v>6</v>
+      </c>
+      <c r="E48" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+      <c r="F48" s="25">
+        <v>10</v>
+      </c>
+      <c r="I48" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="J48" s="25">
+        <v>5</v>
+      </c>
+      <c r="K48" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="L48" s="25">
+        <v>6</v>
+      </c>
+      <c r="M48" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="N48" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q48" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="R48" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="S48" s="25">
+        <v>5.9250000715255737</v>
+      </c>
+      <c r="T48" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="U48" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V48" s="25">
+        <v>7.8899998664855957</v>
+      </c>
+    </row>
+    <row r="49" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A49" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B49" s="25">
+        <v>4</v>
+      </c>
+      <c r="C49" s="25">
+        <v>6</v>
+      </c>
+      <c r="D49" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E49" s="25">
+        <v>7</v>
+      </c>
+      <c r="F49" s="25">
+        <v>13</v>
+      </c>
+      <c r="I49" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="J49" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K49" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L49" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="M49" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="N49" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q49" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="R49" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="S49" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="T49" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="U49" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="V49" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A50" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C50" s="25">
+        <v>6</v>
+      </c>
+      <c r="D50" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E50" s="25">
+        <v>7</v>
+      </c>
+      <c r="F50" s="25">
+        <v>12</v>
+      </c>
+      <c r="I50" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="J50" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K50" s="25">
+        <v>5</v>
+      </c>
+      <c r="L50" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="M50" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="N50" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q50" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="R50" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S50" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="T50" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="U50" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="V50" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A51" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="25">
+        <v>4</v>
+      </c>
+      <c r="C51" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="D51" s="25">
+        <v>6</v>
+      </c>
+      <c r="E51" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F51" s="25">
+        <v>12</v>
+      </c>
+      <c r="I51" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="J51" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K51" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L51" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="M51" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N51" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q51" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="R51" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="S51" s="25">
+        <v>6</v>
+      </c>
+      <c r="T51" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="U51" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V51" s="25">
+        <v>7.0999999046325684</v>
+      </c>
+    </row>
+    <row r="52" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A52" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="25">
+        <v>4</v>
+      </c>
+      <c r="C52" s="25">
+        <v>6</v>
+      </c>
+      <c r="D52" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E52" s="25">
+        <v>7</v>
+      </c>
+      <c r="F52" s="25">
+        <v>15</v>
+      </c>
+      <c r="I52" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="J52" s="25">
+        <v>5</v>
+      </c>
+      <c r="K52" s="25">
+        <v>5.3499999046325684</v>
+      </c>
+      <c r="L52" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M52" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="N52" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="Q52" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="R52" s="25">
+        <v>5</v>
+      </c>
+      <c r="S52" s="25">
+        <v>5.7600001096725464</v>
+      </c>
+      <c r="T52" s="25">
+        <v>6</v>
+      </c>
+      <c r="U52" s="25">
+        <v>6.5750000476837158</v>
+      </c>
+      <c r="V52" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A53" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C53" s="25">
+        <v>6</v>
+      </c>
+      <c r="D53" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E53" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+      <c r="F53" s="25">
+        <v>10</v>
+      </c>
+      <c r="I53" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="J53" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K53" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="L53" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="M53" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="N53" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="Q53" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="R53" s="25">
+        <v>3</v>
+      </c>
+      <c r="S53" s="25">
+        <v>5.2250001430511475</v>
+      </c>
+      <c r="T53" s="25">
+        <v>6</v>
+      </c>
+      <c r="U53" s="25">
+        <v>6.5249999761581421</v>
+      </c>
+      <c r="V53" s="25">
+        <v>7.1999998092651367</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A54" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="25">
+        <v>4</v>
+      </c>
+      <c r="C54" s="25">
+        <v>6</v>
+      </c>
+      <c r="D54" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="E54" s="25">
+        <v>6.9500000476837158</v>
+      </c>
+      <c r="F54" s="25">
+        <v>12.5</v>
+      </c>
+      <c r="I54" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="J54" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K54" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L54" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="M54" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="N54" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="Q54" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="R54" s="25">
+        <v>5</v>
+      </c>
+      <c r="S54" s="25">
+        <v>6.0249999761581421</v>
+      </c>
+      <c r="T54" s="25">
+        <v>6.25</v>
+      </c>
+      <c r="U54" s="25">
+        <v>6.6499998569488525</v>
+      </c>
+      <c r="V54" s="25">
+        <v>7.1999998092651367</v>
+      </c>
+    </row>
+    <row r="55" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A55" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="25">
+        <v>5</v>
+      </c>
+      <c r="C55" s="25">
+        <v>6</v>
+      </c>
+      <c r="D55" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="E55" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="F55" s="25">
+        <v>10</v>
+      </c>
+      <c r="I55" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="J55" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="K55" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="L55" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="M55" s="25">
+        <v>6</v>
+      </c>
+      <c r="N55" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="Q55" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="R55" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="S55" s="25">
+        <v>5.9250000715255737</v>
+      </c>
+      <c r="T55" s="25">
+        <v>6.2999999523162842</v>
+      </c>
+      <c r="U55" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V55" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+    </row>
+    <row r="56" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A56" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="C56" s="25">
+        <v>6</v>
+      </c>
+      <c r="D56" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="E56" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="F56" s="25">
+        <v>10</v>
+      </c>
+      <c r="I56" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="J56" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K56" s="25">
+        <v>5.4750000238418579</v>
+      </c>
+      <c r="L56" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="M56" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="N56" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="Q56" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="R56" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S56" s="25">
+        <v>6</v>
+      </c>
+      <c r="T56" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="U56" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V56" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+    </row>
+    <row r="57" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A57" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="25">
+        <v>5</v>
+      </c>
+      <c r="C57" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="D57" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="E57" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F57" s="25">
+        <v>20</v>
+      </c>
+      <c r="I57" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="J57" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="K57" s="25">
+        <v>5.6499998569488525</v>
+      </c>
+      <c r="L57" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="M57" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="N57" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="Q57" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="R57" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="S57" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="T57" s="25">
+        <v>6.0499999523162842</v>
+      </c>
+      <c r="U57" s="25">
+        <v>6.2374999523162842</v>
+      </c>
+      <c r="V57" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A58" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C58" s="25">
+        <v>6</v>
+      </c>
+      <c r="D58" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E58" s="25">
+        <v>6.5499999523162842</v>
+      </c>
+      <c r="F58" s="25">
+        <v>10</v>
+      </c>
+      <c r="I58" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="J58" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="K58" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L58" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="M58" s="25">
+        <v>6</v>
+      </c>
+      <c r="N58" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q58" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="R58" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="S58" s="25">
+        <v>6</v>
+      </c>
+      <c r="T58" s="25">
+        <v>6</v>
+      </c>
+      <c r="U58" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="V58" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A59" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C59" s="25">
+        <v>6</v>
+      </c>
+      <c r="D59" s="25">
+        <v>6.25</v>
+      </c>
+      <c r="E59" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F59" s="25">
+        <v>9</v>
+      </c>
+      <c r="I59" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="J59" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="K59" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="L59" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M59" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="N59" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="Q59" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="R59" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="S59" s="25">
+        <v>5.8500001430511475</v>
+      </c>
+      <c r="T59" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="U59" s="25">
+        <v>6.4500000476837158</v>
+      </c>
+      <c r="V59" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+    </row>
+    <row r="60" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A60" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="25">
+        <v>5</v>
+      </c>
+      <c r="C60" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="D60" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="E60" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F60" s="25">
+        <v>10</v>
+      </c>
+      <c r="I60" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="J60" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K60" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L60" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="M60" s="25">
+        <v>5.6249998807907104</v>
+      </c>
+      <c r="N60" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q60" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="R60" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="S60" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="T60" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="U60" s="25">
+        <v>6</v>
+      </c>
+      <c r="V60" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+    </row>
+    <row r="61" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A61" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="C61" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="D61" s="25">
+        <v>6</v>
+      </c>
+      <c r="E61" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F61" s="25">
+        <v>10</v>
+      </c>
+      <c r="I61" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="J61" s="25">
+        <v>4</v>
+      </c>
+      <c r="K61" s="25">
+        <v>5.3750001192092896</v>
+      </c>
+      <c r="L61" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="M61" s="25">
+        <v>6</v>
+      </c>
+      <c r="N61" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q61" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="R61" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="S61" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="T61" s="25">
+        <v>6</v>
+      </c>
+      <c r="U61" s="25">
+        <v>6.0749999284744263</v>
+      </c>
+      <c r="V61" s="25">
+        <v>7.3000001907348633</v>
+      </c>
+    </row>
+    <row r="62" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A62" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B62" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C62" s="25">
+        <v>6</v>
+      </c>
+      <c r="D62" s="25">
+        <v>6.3500001430511475</v>
+      </c>
+      <c r="E62" s="25">
+        <v>6.7625000476837158</v>
+      </c>
+      <c r="F62" s="25">
+        <v>12</v>
+      </c>
+      <c r="I62" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="J62" s="25">
+        <v>4</v>
+      </c>
+      <c r="K62" s="25">
+        <v>5.7249999046325684</v>
+      </c>
+      <c r="L62" s="25">
+        <v>6.0499999523162842</v>
+      </c>
+      <c r="M62" s="25">
+        <v>6.3750001192092896</v>
+      </c>
+      <c r="N62" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="Q62" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="R62" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S62" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="T62" s="25">
+        <v>6</v>
+      </c>
+      <c r="U62" s="25">
+        <v>6</v>
+      </c>
+      <c r="V62" s="25">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A63" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B63" s="25">
+        <v>4</v>
+      </c>
+      <c r="C63" s="25">
+        <v>6</v>
+      </c>
+      <c r="D63" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E63" s="25">
+        <v>7</v>
+      </c>
+      <c r="F63" s="25">
+        <v>9</v>
+      </c>
+      <c r="I63" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="J63" s="25">
+        <v>5</v>
+      </c>
+      <c r="K63" s="25">
+        <v>5.7249999046325684</v>
+      </c>
+      <c r="L63" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="M63" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="N63" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q63" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="R63" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="S63" s="25">
+        <v>5.5749999284744263</v>
+      </c>
+      <c r="T63" s="25">
+        <v>6</v>
+      </c>
+      <c r="U63" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="V63" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A64" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="C64" s="25">
+        <v>6</v>
+      </c>
+      <c r="D64" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="E64" s="25">
+        <v>6.8125001192092896</v>
+      </c>
+      <c r="F64" s="25">
+        <v>10</v>
+      </c>
+      <c r="I64" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="J64" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="K64" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="L64" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="M64" s="25">
+        <v>6.0499999523162842</v>
+      </c>
+      <c r="N64" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q64" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="R64" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="S64" s="25">
+        <v>6</v>
+      </c>
+      <c r="T64" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="U64" s="25">
+        <v>6.2499998807907104</v>
+      </c>
+      <c r="V64" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A65" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B65" s="25">
+        <v>4</v>
+      </c>
+      <c r="C65" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="D65" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E65" s="25">
+        <v>7</v>
+      </c>
+      <c r="F65" s="25">
+        <v>10</v>
+      </c>
+      <c r="I65" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="J65" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="K65" s="25">
+        <v>6.2049999237060547</v>
+      </c>
+      <c r="L65" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="M65" s="25">
+        <v>6.5999999046325684</v>
+      </c>
+      <c r="N65" s="25">
+        <v>7.1999998092651367</v>
+      </c>
+      <c r="Q65" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="R65" s="25">
+        <v>3</v>
+      </c>
+      <c r="S65" s="25">
+        <v>5.4250000715255737</v>
+      </c>
+      <c r="T65" s="25">
+        <v>6.2249999046325684</v>
+      </c>
+      <c r="U65" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V65" s="25">
+        <v>7.0500001907348633</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A66" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="C66" s="25">
+        <v>5.7249999046325684</v>
+      </c>
+      <c r="D66" s="25">
+        <v>6</v>
+      </c>
+      <c r="E66" s="25">
+        <v>6.7750000953674316</v>
+      </c>
+      <c r="F66" s="25">
+        <v>12.5</v>
+      </c>
+      <c r="I66" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="J66" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="K66" s="25">
+        <v>5.8250001668930054</v>
+      </c>
+      <c r="L66" s="25">
+        <v>6</v>
+      </c>
+      <c r="M66" s="25">
+        <v>6.2250001430511475</v>
+      </c>
+      <c r="N66" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+      <c r="Q66" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="R66" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="S66" s="25">
+        <v>5.8499999046325684</v>
+      </c>
+      <c r="T66" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="U66" s="25">
+        <v>6.9749999046325684</v>
+      </c>
+      <c r="V66" s="25">
+        <v>7.3000001907348633</v>
+      </c>
+    </row>
+    <row r="67" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A67" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="25">
+        <v>4</v>
+      </c>
+      <c r="C67" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D67" s="25">
+        <v>6</v>
+      </c>
+      <c r="E67" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F67" s="25">
+        <v>9.5</v>
+      </c>
+      <c r="I67" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="J67" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="K67" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="L67" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="M67" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="N67" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="Q67" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="R67" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="S67" s="25">
+        <v>6</v>
+      </c>
+      <c r="T67" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="U67" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V67" s="25">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A68" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="25">
+        <v>2.2999999523162842</v>
+      </c>
+      <c r="C68" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="D68" s="25">
+        <v>6</v>
+      </c>
+      <c r="E68" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F68" s="25">
+        <v>10</v>
+      </c>
+      <c r="I68" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="J68" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="K68" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="L68" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="M68" s="25">
+        <v>5.7875001430511475</v>
+      </c>
+      <c r="N68" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="Q68" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="R68" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S68" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="T68" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="U68" s="25">
+        <v>6</v>
+      </c>
+      <c r="V68" s="25">
+        <v>6.6999998092651367</v>
+      </c>
+    </row>
+    <row r="69" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A69" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C69" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="D69" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="E69" s="25">
+        <v>6.75</v>
+      </c>
+      <c r="F69" s="25">
+        <v>10.100000381469727</v>
+      </c>
+      <c r="I69" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="J69" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K69" s="25">
+        <v>5</v>
+      </c>
+      <c r="L69" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M69" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="N69" s="25">
+        <v>6</v>
+      </c>
+      <c r="Q69" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="R69" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="S69" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="T69" s="25">
+        <v>6</v>
+      </c>
+      <c r="U69" s="25">
+        <v>6.375</v>
+      </c>
+      <c r="V69" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A70" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="C70" s="25">
+        <v>6</v>
+      </c>
+      <c r="D70" s="25">
+        <v>6.4000000953674316</v>
+      </c>
+      <c r="E70" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+      <c r="F70" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="I70" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="J70" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K70" s="25">
+        <v>5.0749999284744263</v>
+      </c>
+      <c r="L70" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="M70" s="25">
+        <v>5.2749998569488525</v>
+      </c>
+      <c r="N70" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="Q70" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="R70" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="S70" s="25">
+        <v>5.7249999046325684</v>
+      </c>
+      <c r="T70" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="U70" s="25">
+        <v>5.9750000238418579</v>
+      </c>
+      <c r="V70" s="25">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A71" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="C71" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="D71" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="E71" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F71" s="25">
+        <v>9</v>
+      </c>
+      <c r="I71" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="J71" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="K71" s="25">
+        <v>5</v>
+      </c>
+      <c r="L71" s="25">
+        <v>5</v>
+      </c>
+      <c r="M71" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N71" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="Q71" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="R71" s="25">
+        <v>5</v>
+      </c>
+      <c r="S71" s="25">
+        <v>5.8750001192092896</v>
+      </c>
+      <c r="T71" s="25">
+        <v>6</v>
+      </c>
+      <c r="U71" s="25">
+        <v>6.1749999523162842</v>
+      </c>
+      <c r="V71" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A72" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B72" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="C72" s="25">
+        <v>5.9750000238418579</v>
+      </c>
+      <c r="D72" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E72" s="25">
+        <v>6.8250001668930054</v>
+      </c>
+      <c r="F72" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="I72" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="J72" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K72" s="25">
+        <v>5</v>
+      </c>
+      <c r="L72" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="M72" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N72" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q72" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="R72" s="25">
+        <v>4</v>
+      </c>
+      <c r="S72" s="25">
+        <v>5.1749998331069946</v>
+      </c>
+      <c r="T72" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U72" s="25">
+        <v>5.7499998807907104</v>
+      </c>
+      <c r="V72" s="25">
+        <v>6.9000000953674316</v>
+      </c>
+    </row>
+    <row r="73" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A73" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B73" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="C73" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="D73" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="E73" s="25">
+        <v>6</v>
+      </c>
+      <c r="F73" s="25">
+        <v>8</v>
+      </c>
+      <c r="I73" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="J73" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K73" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L73" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="M73" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N73" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q73" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="R73" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S73" s="25">
+        <v>4.8499999046325684</v>
+      </c>
+      <c r="T73" s="25">
+        <v>5</v>
+      </c>
+      <c r="U73" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="V73" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+    </row>
+    <row r="74" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A74" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" s="25">
+        <v>1</v>
+      </c>
+      <c r="C74" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="D74" s="25">
+        <v>5.6499998569488525</v>
+      </c>
+      <c r="E74" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="F74" s="25">
+        <v>7.1999998092651367</v>
+      </c>
+      <c r="I74" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="J74" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="K74" s="25">
+        <v>4.8750001192092896</v>
+      </c>
+      <c r="L74" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="M74" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="N74" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="Q74" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="R74" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="S74" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="T74" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U74" s="25">
+        <v>5.75</v>
+      </c>
+      <c r="V74" s="25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A75" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" s="25">
+        <v>3</v>
+      </c>
+      <c r="C75" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D75" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="E75" s="25">
+        <v>6.1599998474121094</v>
+      </c>
+      <c r="F75" s="25">
+        <v>12</v>
+      </c>
+      <c r="I75" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="J75" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="K75" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="L75" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="M75" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N75" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="Q75" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="R75" s="25">
+        <v>5</v>
+      </c>
+      <c r="S75" s="25">
+        <v>5.3250001668930054</v>
+      </c>
+      <c r="T75" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="U75" s="25">
+        <v>5.9500000476837158</v>
+      </c>
+      <c r="V75" s="25">
+        <v>6.8000001907348633</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A76" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" s="25">
+        <v>4</v>
+      </c>
+      <c r="C76" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="D76" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="E76" s="25">
+        <v>6</v>
+      </c>
+      <c r="F76" s="25">
+        <v>8</v>
+      </c>
+      <c r="I76" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="J76" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K76" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="L76" s="25">
+        <v>5.2899999618530273</v>
+      </c>
+      <c r="M76" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="N76" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="Q76" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="R76" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S76" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="T76" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="U76" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="V76" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A77" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="25">
+        <v>4</v>
+      </c>
+      <c r="C77" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="D77" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="E77" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="F77" s="25">
+        <v>12</v>
+      </c>
+      <c r="I77" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="J77" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="K77" s="25">
+        <v>5</v>
+      </c>
+      <c r="L77" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="M77" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="N77" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="Q77" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="R77" s="25">
+        <v>4</v>
+      </c>
+      <c r="S77" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="T77" s="25">
+        <v>5</v>
+      </c>
+      <c r="U77" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="V77" s="25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A78" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B78" s="25">
+        <v>4</v>
+      </c>
+      <c r="C78" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="D78" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="E78" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="F78" s="25">
+        <v>10</v>
+      </c>
+      <c r="I78" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="J78" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K78" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="L78" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="M78" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N78" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="Q78" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="R78" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S78" s="25">
+        <v>4.75</v>
+      </c>
+      <c r="T78" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="U78" s="25">
+        <v>5</v>
+      </c>
+      <c r="V78" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+    </row>
+    <row r="79" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A79" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B79" s="25">
+        <v>4</v>
+      </c>
+      <c r="C79" s="25">
+        <v>4.9500000476837158</v>
+      </c>
+      <c r="D79" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="E79" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="F79" s="25">
+        <v>10.5</v>
+      </c>
+      <c r="I79" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="J79" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="K79" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L79" s="25">
+        <v>5</v>
+      </c>
+      <c r="M79" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="N79" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="Q79" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="R79" s="25">
+        <v>4</v>
+      </c>
+      <c r="S79" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="T79" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="U79" s="25">
+        <v>5</v>
+      </c>
+      <c r="V79" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A80" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C80" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D80" s="25">
+        <v>5</v>
+      </c>
+      <c r="E80" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="F80" s="25">
+        <v>12</v>
+      </c>
+      <c r="I80" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="J80" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="K80" s="25">
+        <v>4.5499999523162842</v>
+      </c>
+      <c r="L80" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="M80" s="25">
+        <v>4.8500001430511475</v>
+      </c>
+      <c r="N80" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q80" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="R80" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="S80" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="T80" s="25">
+        <v>4.6499998569488525</v>
+      </c>
+      <c r="U80" s="25">
+        <v>4.9250000715255737</v>
+      </c>
+      <c r="V80" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A81" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B81" s="25">
+        <v>3</v>
+      </c>
+      <c r="C81" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D81" s="25">
+        <v>5</v>
+      </c>
+      <c r="E81" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="F81" s="25">
+        <v>8</v>
+      </c>
+      <c r="I81" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="J81" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="K81" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="L81" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="M81" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="N81" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="Q81" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="R81" s="25">
+        <v>4</v>
+      </c>
+      <c r="S81" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="T81" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U81" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="V81" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A82" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B82" s="25">
+        <v>3</v>
+      </c>
+      <c r="C82" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D82" s="25">
+        <v>5</v>
+      </c>
+      <c r="E82" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="F82" s="25">
+        <v>10</v>
+      </c>
+      <c r="I82" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="J82" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="K82" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="L82" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="M82" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="N82" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q82" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="R82" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="S82" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="T82" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="U82" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="V82" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A83" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B83" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C83" s="25">
+        <v>4</v>
+      </c>
+      <c r="D83" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="E83" s="25">
+        <v>5.2750000953674316</v>
+      </c>
+      <c r="F83" s="25">
+        <v>12</v>
+      </c>
+      <c r="I83" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="J83" s="25">
+        <v>3</v>
+      </c>
+      <c r="K83" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="L83" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="M83" s="25">
+        <v>4.1499998569488525</v>
+      </c>
+      <c r="N83" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="Q83" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="R83" s="25">
+        <v>2</v>
+      </c>
+      <c r="S83" s="25">
+        <v>3.2999999523162842</v>
+      </c>
+      <c r="T83" s="25">
+        <v>4.0499999523162842</v>
+      </c>
+      <c r="U83" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="V83" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A84" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B84" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="C84" s="25">
+        <v>4</v>
+      </c>
+      <c r="D84" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="E84" s="25">
+        <v>5</v>
+      </c>
+      <c r="F84" s="25">
+        <v>7.9000000953674316</v>
+      </c>
+      <c r="I84" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="J84" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="K84" s="25">
+        <v>3.5999999046325684</v>
+      </c>
+      <c r="L84" s="25">
+        <v>3.8500000238418579</v>
+      </c>
+      <c r="M84" s="25">
+        <v>4.0749999284744263</v>
+      </c>
+      <c r="N84" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="Q84" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="R84" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="S84" s="25">
+        <v>3.7249999642372131</v>
+      </c>
+      <c r="T84" s="25">
+        <v>4.0499999523162842</v>
+      </c>
+      <c r="U84" s="25">
+        <v>4.4250000715255737</v>
+      </c>
+      <c r="V84" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A85" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B85" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C85" s="25">
+        <v>4</v>
+      </c>
+      <c r="D85" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="E85" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="F85" s="25">
+        <v>7.9000000953674316</v>
+      </c>
+      <c r="I85" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="J85" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="K85" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="L85" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="M85" s="25">
+        <v>4.5249999761581421</v>
+      </c>
+      <c r="N85" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q85" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="R85" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="S85" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="T85" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="U85" s="25">
+        <v>4</v>
+      </c>
+      <c r="V85" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A86" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="25">
+        <v>3</v>
+      </c>
+      <c r="C86" s="25">
+        <v>4</v>
+      </c>
+      <c r="D86" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="E86" s="25">
+        <v>5</v>
+      </c>
+      <c r="F86" s="25">
+        <v>10</v>
+      </c>
+      <c r="I86" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="J86" s="25">
+        <v>4</v>
+      </c>
+      <c r="K86" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="L86" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="M86" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="N86" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q86" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="R86" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="S86" s="25">
+        <v>3.824999988079071</v>
+      </c>
+      <c r="T86" s="25">
+        <v>4.0499999523162842</v>
+      </c>
+      <c r="U86" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="V86" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A87" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="25">
+        <v>2.9000000953674316</v>
+      </c>
+      <c r="C87" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="D87" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="E87" s="25">
+        <v>5.0749999284744263</v>
+      </c>
+      <c r="F87" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="I87" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="J87" s="25">
+        <v>4</v>
+      </c>
+      <c r="K87" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="L87" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="M87" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="N87" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q87" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="R87" s="25">
+        <v>3.0999999046325684</v>
+      </c>
+      <c r="S87" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="T87" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="U87" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="V87" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A88" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B88" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="C88" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="D88" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="E88" s="25">
+        <v>5.8250001668930054</v>
+      </c>
+      <c r="F88" s="25">
+        <v>8</v>
+      </c>
+      <c r="I88" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="J88" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="K88" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L88" s="25">
+        <v>4.6499998569488525</v>
+      </c>
+      <c r="M88" s="25">
+        <v>5</v>
+      </c>
+      <c r="N88" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="Q88" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="R88" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="S88" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="T88" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U88" s="25">
+        <v>5</v>
+      </c>
+      <c r="V88" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+    </row>
+    <row r="89" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A89" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B89" s="25">
+        <v>4</v>
+      </c>
+      <c r="C89" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="D89" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="E89" s="25">
+        <v>6</v>
+      </c>
+      <c r="F89" s="25">
+        <v>8.5</v>
+      </c>
+      <c r="I89" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="J89" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="K89" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="L89" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="M89" s="25">
+        <v>4.5749999284744263</v>
+      </c>
+      <c r="N89" s="25">
+        <v>5</v>
+      </c>
+      <c r="Q89" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="R89" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="S89" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="T89" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="U89" s="25">
+        <v>5.2249999046325684</v>
+      </c>
+      <c r="V89" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+    </row>
+    <row r="90" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A90" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B90" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="C90" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D90" s="25">
+        <v>6</v>
+      </c>
+      <c r="E90" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F90" s="25">
+        <v>8.8000001907348633</v>
+      </c>
+      <c r="I90" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="J90" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K90" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="L90" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="M90" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="N90" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="Q90" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="R90" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="S90" s="25">
+        <v>5.125</v>
+      </c>
+      <c r="T90" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U90" s="25">
+        <v>6.1499998569488525</v>
+      </c>
+      <c r="V90" s="25">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A91" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B91" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="C91" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D91" s="25">
+        <v>6</v>
+      </c>
+      <c r="E91" s="25">
+        <v>6.8750001192092896</v>
+      </c>
+      <c r="F91" s="25">
+        <v>12.5</v>
+      </c>
+      <c r="I91" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="J91" s="25">
+        <v>5</v>
+      </c>
+      <c r="K91" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="L91" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M91" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="N91" s="25">
+        <v>6.3000001907348633</v>
+      </c>
+      <c r="Q91" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="R91" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="S91" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="T91" s="25">
+        <v>6</v>
+      </c>
+      <c r="U91" s="25">
+        <v>6.1999998092651367</v>
+      </c>
+      <c r="V91" s="25">
+        <v>7.6999998092651367</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A92" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B92" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C92" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D92" s="25">
+        <v>6</v>
+      </c>
+      <c r="E92" s="25">
+        <v>7</v>
+      </c>
+      <c r="F92" s="25">
+        <v>20</v>
+      </c>
+      <c r="I92" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="J92" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="K92" s="25">
+        <v>5.5249999761581421</v>
+      </c>
+      <c r="L92" s="25">
+        <v>5.5999999046325684</v>
+      </c>
+      <c r="M92" s="25">
+        <v>5.7750000953674316</v>
+      </c>
+      <c r="N92" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="Q92" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="R92" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="S92" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="T92" s="25">
+        <v>5.6999998092651367</v>
+      </c>
+      <c r="U92" s="25">
+        <v>7</v>
+      </c>
+      <c r="V92" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A93" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B93" s="25">
+        <v>4</v>
+      </c>
+      <c r="C93" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="D93" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E93" s="25">
+        <v>7.0475001335144043</v>
+      </c>
+      <c r="F93" s="25">
+        <v>12</v>
+      </c>
+      <c r="I93" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="J93" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="K93" s="25">
+        <v>4.6249998807907104</v>
+      </c>
+      <c r="L93" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="M93" s="25">
+        <v>5.0749999284744263</v>
+      </c>
+      <c r="N93" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="Q93" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="R93" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="S93" s="25">
+        <v>5.25</v>
+      </c>
+      <c r="T93" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="U93" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V93" s="25">
+        <v>7.5999999046325684</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A94" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B94" s="25">
+        <v>4</v>
+      </c>
+      <c r="C94" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="D94" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E94" s="25">
+        <v>7.0499999523162842</v>
+      </c>
+      <c r="F94" s="25">
+        <v>12</v>
+      </c>
+      <c r="I94" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="J94" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K94" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="L94" s="25">
+        <v>5</v>
+      </c>
+      <c r="M94" s="25">
+        <v>5.2999999523162842</v>
+      </c>
+      <c r="N94" s="25">
+        <v>6.0999999046325684</v>
+      </c>
+      <c r="Q94" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="R94" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="S94" s="25">
+        <v>5.625</v>
+      </c>
+      <c r="T94" s="25">
+        <v>6.2999999523162842</v>
+      </c>
+      <c r="U94" s="25">
+        <v>6.9999998807907104</v>
+      </c>
+      <c r="V94" s="25">
+        <v>7.3000001907348633</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A95" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B95" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C95" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="D95" s="25">
+        <v>6</v>
+      </c>
+      <c r="E95" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F95" s="25">
+        <v>12</v>
+      </c>
+      <c r="I95" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="J95" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K95" s="25">
+        <v>4.8250001668930054</v>
+      </c>
+      <c r="L95" s="25">
+        <v>5</v>
+      </c>
+      <c r="M95" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="N95" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="Q95" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="R95" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="S95" s="25">
+        <v>5</v>
+      </c>
+      <c r="T95" s="25">
+        <v>5.2999999523162842</v>
+      </c>
+      <c r="U95" s="25">
+        <v>6.375</v>
+      </c>
+      <c r="V95" s="25">
+        <v>7.0999999046325684</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A96" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B96" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="C96" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="D96" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+      <c r="E96" s="25">
+        <v>6.6499998569488525</v>
+      </c>
+      <c r="F96" s="25">
+        <v>16</v>
+      </c>
+      <c r="I96" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="J96" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="K96" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="L96" s="25">
+        <v>5.1499998569488525</v>
+      </c>
+      <c r="M96" s="25">
+        <v>5.3000001907348633</v>
+      </c>
+      <c r="N96" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="Q96" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="R96" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="S96" s="25">
+        <v>5.1499998569488525</v>
+      </c>
+      <c r="T96" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U96" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="V96" s="25">
+        <v>7.5999999046325684</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A97" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B97" s="25">
+        <v>4</v>
+      </c>
+      <c r="C97" s="25">
+        <v>5</v>
+      </c>
+      <c r="D97" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="E97" s="25">
+        <v>6</v>
+      </c>
+      <c r="F97" s="25">
+        <v>10.100000381469727</v>
+      </c>
+      <c r="I97" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="J97" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="K97" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L97" s="25">
+        <v>4.6499998569488525</v>
+      </c>
+      <c r="M97" s="25">
+        <v>4.9250000715255737</v>
+      </c>
+      <c r="N97" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="Q97" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="R97" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="S97" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="T97" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="U97" s="25">
+        <v>6</v>
+      </c>
+      <c r="V97" s="25">
+        <v>7.4000000953674316</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A98" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="25">
+        <v>4</v>
+      </c>
+      <c r="C98" s="25">
+        <v>5</v>
+      </c>
+      <c r="D98" s="25">
+        <v>5.4000000953674316</v>
+      </c>
+      <c r="E98" s="25">
+        <v>5.8000001907348633</v>
+      </c>
+      <c r="F98" s="25">
+        <v>9</v>
+      </c>
+      <c r="I98" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="J98" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="K98" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="L98" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="M98" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="N98" s="25">
+        <v>5.0999999046325684</v>
+      </c>
+      <c r="Q98" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="R98" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="S98" s="25">
+        <v>4.5249999761581421</v>
+      </c>
+      <c r="T98" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="U98" s="25">
+        <v>5.1249998807907104</v>
+      </c>
+      <c r="V98" s="25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A99" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B99" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="C99" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="D99" s="25">
+        <v>5</v>
+      </c>
+      <c r="E99" s="25">
+        <v>5.5499999523162842</v>
+      </c>
+      <c r="F99" s="25">
+        <v>11.5</v>
+      </c>
+      <c r="I99" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="J99" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="K99" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="L99" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="M99" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="N99" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="Q99" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="R99" s="25">
+        <v>2</v>
+      </c>
+      <c r="S99" s="25">
+        <v>4.4250000715255737</v>
+      </c>
+      <c r="T99" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="U99" s="25">
+        <v>5.2000001668930054</v>
+      </c>
+      <c r="V99" s="25">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="100" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A100" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B100" s="25">
+        <v>2.9000000953674316</v>
+      </c>
+      <c r="C100" s="25">
+        <v>4.3000001907348633</v>
+      </c>
+      <c r="D100" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="E100" s="25">
+        <v>5.1999998092651367</v>
+      </c>
+      <c r="F100" s="25">
+        <v>10</v>
+      </c>
+      <c r="I100" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J100" s="25">
+        <v>3.2999999523162842</v>
+      </c>
+      <c r="K100" s="25">
+        <v>4</v>
+      </c>
+      <c r="L100" s="25">
+        <v>4.3500001430511475</v>
+      </c>
+      <c r="M100" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="N100" s="25">
+        <v>4.8000001907348633</v>
+      </c>
+      <c r="Q100" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="R100" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="S100" s="25">
+        <v>4.2250001430511475</v>
+      </c>
+      <c r="T100" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U100" s="25">
+        <v>4.9000000953674316</v>
+      </c>
+      <c r="V100" s="25">
+        <v>5.9000000953674316</v>
+      </c>
+    </row>
+    <row r="101" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A101" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="B101" s="25">
+        <v>2.9000000953674316</v>
+      </c>
+      <c r="C101" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="D101" s="25">
+        <v>4.6999998092651367</v>
+      </c>
+      <c r="E101" s="25">
+        <v>5.0499999523162842</v>
+      </c>
+      <c r="F101" s="25">
+        <v>10</v>
+      </c>
+      <c r="I101" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="J101" s="25">
+        <v>3</v>
+      </c>
+      <c r="K101" s="25">
+        <v>4.1749998331069946</v>
+      </c>
+      <c r="L101" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="M101" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="N101" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="Q101" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="R101" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="S101" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="T101" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U101" s="25">
+        <v>5</v>
+      </c>
+      <c r="V101" s="25">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="102" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A102" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="B102" s="25">
+        <v>2</v>
+      </c>
+      <c r="C102" s="25">
+        <v>4</v>
+      </c>
+      <c r="D102" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="E102" s="25">
+        <v>5</v>
+      </c>
+      <c r="F102" s="25">
+        <v>7.5</v>
+      </c>
+      <c r="I102" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="J102" s="25">
+        <v>3</v>
+      </c>
+      <c r="K102" s="25">
+        <v>3.8750000596046448</v>
+      </c>
+      <c r="L102" s="25">
+        <v>4.2750000953674316</v>
+      </c>
+      <c r="M102" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="N102" s="25">
+        <v>4.6500000953674316</v>
+      </c>
+      <c r="Q102" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="R102" s="25">
+        <v>3.25</v>
+      </c>
+      <c r="S102" s="25">
+        <v>4</v>
+      </c>
+      <c r="T102" s="25">
+        <v>4.1999998092651367</v>
+      </c>
+      <c r="U102" s="25">
+        <v>4.5999999046325684</v>
+      </c>
+      <c r="V102" s="25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A103" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="C103" s="25">
+        <v>4</v>
+      </c>
+      <c r="D103" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="E103" s="25">
+        <v>5</v>
+      </c>
+      <c r="F103" s="25">
+        <v>7</v>
+      </c>
+      <c r="I103" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="J103" s="25">
+        <v>3</v>
+      </c>
+      <c r="K103" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="L103" s="25">
+        <v>3.9500000476837158</v>
+      </c>
+      <c r="M103" s="25">
+        <v>4.2750000953674316</v>
+      </c>
+      <c r="N103" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="Q103" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="R103" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="S103" s="25">
+        <v>4.0499999523162842</v>
+      </c>
+      <c r="T103" s="25">
+        <v>4.4000000953674316</v>
+      </c>
+      <c r="U103" s="25">
+        <v>4.6500000953674316</v>
+      </c>
+      <c r="V103" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A104" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" s="25">
+        <v>3</v>
+      </c>
+      <c r="C104" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="D104" s="25">
+        <v>4</v>
+      </c>
+      <c r="E104" s="25">
+        <v>4.3750001192092896</v>
+      </c>
+      <c r="F104" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="I104" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="J104" s="25">
+        <v>2.7999999523162842</v>
+      </c>
+      <c r="K104" s="25">
+        <v>3.2250000238418579</v>
+      </c>
+      <c r="L104" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="M104" s="25">
+        <v>3.737500011920929</v>
+      </c>
+      <c r="N104" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="Q104" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="R104" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="S104" s="25">
+        <v>3.5999999046325684</v>
+      </c>
+      <c r="T104" s="25">
+        <v>3.8999999761581421</v>
+      </c>
+      <c r="U104" s="25">
+        <v>4.2250001430511475</v>
+      </c>
+      <c r="V104" s="25">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A105" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="C105" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="D105" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="E105" s="25">
+        <v>4</v>
+      </c>
+      <c r="F105" s="25">
+        <v>13</v>
+      </c>
+      <c r="I105" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="J105" s="25">
+        <v>2.5999999046325684</v>
+      </c>
+      <c r="K105" s="25">
+        <v>3.0999999046325684</v>
+      </c>
+      <c r="L105" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="M105" s="25">
+        <v>3.5749999284744263</v>
+      </c>
+      <c r="N105" s="25">
+        <v>4</v>
+      </c>
+      <c r="Q105" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="R105" s="25">
+        <v>3</v>
+      </c>
+      <c r="S105" s="25">
+        <v>3.2999999523162842</v>
+      </c>
+      <c r="T105" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="U105" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="V105" s="25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A106" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" s="25">
+        <v>2</v>
+      </c>
+      <c r="C106" s="25">
+        <v>3.6249999403953552</v>
+      </c>
+      <c r="D106" s="25">
+        <v>4</v>
+      </c>
+      <c r="E106" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="F106" s="25">
+        <v>10</v>
+      </c>
+      <c r="I106" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="J106" s="25">
+        <v>3</v>
+      </c>
+      <c r="K106" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="L106" s="25">
+        <v>3.75</v>
+      </c>
+      <c r="M106" s="25">
+        <v>4</v>
+      </c>
+      <c r="N106" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="Q106" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="R106" s="25">
+        <v>3.4000000953674316</v>
+      </c>
+      <c r="S106" s="25">
+        <v>4</v>
+      </c>
+      <c r="T106" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="U106" s="25">
+        <v>4.7999999523162842</v>
+      </c>
+      <c r="V106" s="25">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A107" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="25">
+        <v>3</v>
+      </c>
+      <c r="C107" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="D107" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="E107" s="25">
+        <v>4.5</v>
+      </c>
+      <c r="F107" s="25">
+        <v>8</v>
+      </c>
+      <c r="I107" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="J107" s="25">
+        <v>3</v>
+      </c>
+      <c r="K107" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="L107" s="25">
+        <v>3.7000000476837158</v>
+      </c>
+      <c r="M107" s="25">
+        <v>3.9000000953674316</v>
+      </c>
+      <c r="N107" s="25">
+        <v>4.0999999046325684</v>
+      </c>
+      <c r="Q107" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="R107" s="25">
+        <v>3.2000000476837158</v>
+      </c>
+      <c r="S107" s="25">
+        <v>3.7999999523162842</v>
+      </c>
+      <c r="T107" s="25">
+        <v>4.2249999046325684</v>
+      </c>
+      <c r="U107" s="25">
+        <v>4.4750000238418579</v>
+      </c>
+      <c r="V107" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:22" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A108" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="I108" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q108" s="21" t="s">
+        <v>240</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C1E36FA-8CEB-4E0F-B8B3-B6F1323B360D}">
   <sheetPr codeName="Blad7"/>
   <dimension ref="A1:V108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B84" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="23"/>
     <col min="2" max="2" width="8.6640625" style="24"/>
     <col min="3" max="8" width="8.6640625" style="23"/>
     <col min="9" max="14" width="8.6640625" style="22"/>
     <col min="15" max="16384" width="8.6640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>99</v>
@@ -23309,54 +29491,54 @@
       </c>
       <c r="Q106" s="26">
         <v>4.8143095604350501</v>
       </c>
       <c r="R106" s="26">
         <v>4.8241063810226601</v>
       </c>
       <c r="S106" s="26">
         <v>77.236363497647375</v>
       </c>
       <c r="T106" s="26">
         <v>77.863635670055046</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A107" s="21" t="s">
         <v>239</v>
       </c>
       <c r="B107" s="27">
         <v>27.122153209109733</v>
       </c>
       <c r="C107" s="26">
         <v>4.3704216014798636</v>
       </c>
       <c r="D107" s="26">
-        <v>4.0286291973723758</v>
+        <v>4.0588240000901044</v>
       </c>
       <c r="E107" s="26">
-        <v>3.8393805294901284</v>
+        <v>3.8551813962199</v>
       </c>
       <c r="F107" s="26">
         <v>4.0117243724682972</v>
       </c>
       <c r="G107" s="26">
         <v>1.159266236163595</v>
       </c>
       <c r="H107" s="26">
         <v>1.5506439340119431</v>
       </c>
       <c r="I107" s="25">
         <v>10.442648187317047</v>
       </c>
       <c r="J107" s="25">
         <v>10.091662940465119</v>
       </c>
       <c r="K107" s="25">
         <v>8.4952941501841828</v>
       </c>
       <c r="L107" s="25">
         <v>8.2093749940395355</v>
       </c>
       <c r="M107" s="25">
         <v>16.3541866821454</v>
       </c>
@@ -23373,6235 +29555,52 @@
         <v>4.9562599203889333</v>
       </c>
       <c r="R107" s="26">
         <v>4.7945337166388828</v>
       </c>
       <c r="S107" s="26">
         <v>77.414284842354917</v>
       </c>
       <c r="T107" s="26">
         <v>77.842857360839844</v>
       </c>
     </row>
     <row r="108" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A108" s="21" t="s">
         <v>240</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6181 lines deleted...]
-
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{786A8A3A-3CB0-4055-8C65-459B09CDABA7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FC4144C-DBD5-4D84-8C6D-537A50FE5070}">
   <sheetPr codeName="Blad8"/>
   <dimension ref="A1:V107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B84" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="8" width="8.6640625" style="23"/>
     <col min="9" max="14" width="8.6640625" style="22"/>
     <col min="15" max="16384" width="8.6640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>99</v>
       </c>
       <c r="C1" s="18" t="s">
@@ -36129,51 +36128,51 @@
       </c>
       <c r="P107" s="25">
         <v>6.8285714217594693</v>
       </c>
       <c r="Q107" s="25">
         <v>4.9583332935969038</v>
       </c>
       <c r="R107" s="25">
         <v>4.4333333373069763</v>
       </c>
       <c r="S107" s="25">
         <v>77.414284842354917</v>
       </c>
       <c r="T107" s="25">
         <v>77.842857360839844</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{221181F3-6824-4717-8E26-3C09A10A5774}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAD11A7D-2CB1-4A3D-BE2D-DCD26A34BF45}">
   <sheetPr codeName="Blad9"/>
   <dimension ref="A1:M107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B84" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="22"/>
     <col min="2" max="7" width="8.6640625" style="23"/>
     <col min="8" max="11" width="8.6640625" style="22"/>
     <col min="12" max="13" width="8.6640625" style="23"/>
     <col min="14" max="16384" width="8.6640625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="30" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>100</v>
@@ -40454,4675 +40453,4346 @@
       </c>
       <c r="I107" s="25">
         <v>9.9927273663607519</v>
       </c>
       <c r="J107" s="25">
         <v>16.359166701634724</v>
       </c>
       <c r="K107" s="25">
         <v>16.31333327293396</v>
       </c>
       <c r="L107" s="25">
         <v>4.8083333571751909</v>
       </c>
       <c r="M107" s="25">
         <v>4.8249999682108564</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{165FB129-6E98-428C-99F3-521E353A9E46}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB8A3A50-0AFC-4192-9CA5-705439FF2CB8}">
   <sheetPr codeName="Blad10"/>
-  <dimension ref="A1:N107"/>
+  <dimension ref="A1:M107"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B83" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="8" width="9.109375" style="39"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.109375" style="39"/>
+    <col min="1" max="7" width="9.109375" style="39"/>
+    <col min="8" max="11" width="9.109375" style="38"/>
+    <col min="12" max="16384" width="9.109375" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1" s="18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D1" s="18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E1" s="18" t="s">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="F1" s="18" t="s">
-        <v>231</v>
+        <v>103</v>
       </c>
       <c r="G1" s="18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H1" s="18" t="s">
         <v>104</v>
       </c>
+      <c r="H1" s="20" t="s">
+        <v>105</v>
+      </c>
       <c r="I1" s="20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J1" s="20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="K1" s="20" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="L1" s="20" t="s">
         <v>108</v>
       </c>
+      <c r="L1" s="18" t="s">
+        <v>109</v>
+      </c>
       <c r="M1" s="18" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="N1" s="18" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25">
-        <v>37.857142857142854</v>
+        <v>7.6049450544210577</v>
       </c>
       <c r="C2" s="25">
-        <v>7.6049450544210577</v>
+        <v>8.3882462684787917</v>
       </c>
       <c r="D2" s="25">
-        <v>8.3882462684787917</v>
-[...1 lines deleted...]
-      <c r="E2" s="25">
         <v>8.770000001100394</v>
       </c>
+      <c r="F2" s="25">
+        <v>1.983629627691375</v>
+      </c>
       <c r="G2" s="25">
-        <v>1.983629627691375</v>
+        <v>2.3725378792450735</v>
       </c>
       <c r="H2" s="25">
-        <v>2.3725378792450735</v>
+        <v>15.778947371767279</v>
       </c>
       <c r="I2" s="25">
-        <v>15.778947371767279</v>
+        <v>16.551094890510949</v>
       </c>
       <c r="J2" s="25">
-        <v>16.551094890510949</v>
+        <v>7.2244630884004115</v>
       </c>
       <c r="K2" s="25">
-        <v>7.2244630884004115</v>
+        <v>7.797938138758604</v>
       </c>
       <c r="L2" s="25">
-        <v>7.797938138758604</v>
+        <v>7.0952380968599904</v>
       </c>
       <c r="M2" s="25">
-        <v>7.0952380968599904</v>
-[...1 lines deleted...]
-      <c r="N2" s="25">
         <v>7.3164912274009302</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25">
-        <v>37.391304347826086</v>
+        <v>6.8199513463208277</v>
       </c>
       <c r="C3" s="25">
-        <v>6.8199513463208277</v>
+        <v>7.0282318003995989</v>
       </c>
       <c r="D3" s="25">
-        <v>7.0282318003995989</v>
-[...1 lines deleted...]
-      <c r="E3" s="25">
         <v>7.1516279069028164</v>
       </c>
+      <c r="F3" s="25">
+        <v>1.4424662593112219</v>
+      </c>
       <c r="G3" s="25">
-        <v>1.4424662593112219</v>
+        <v>1.7231044802175306</v>
       </c>
       <c r="H3" s="25">
-        <v>1.7231044802175306</v>
+        <v>15.695263791713211</v>
       </c>
       <c r="I3" s="25">
-        <v>15.695263791713211</v>
+        <v>16.079837759687486</v>
       </c>
       <c r="J3" s="25">
-        <v>16.079837759687486</v>
+        <v>6.9606738899589011</v>
       </c>
       <c r="K3" s="25">
-        <v>6.9606738899589011</v>
+        <v>7.395058472951253</v>
       </c>
       <c r="L3" s="25">
-        <v>7.395058472951253</v>
+        <v>7.0945639194411045</v>
       </c>
       <c r="M3" s="25">
-        <v>7.0945639194411045</v>
-[...1 lines deleted...]
-      <c r="N3" s="25">
         <v>7.2168069705907767</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="25">
-        <v>39.748201438848923</v>
+        <v>6.9265625054637594</v>
       </c>
       <c r="C4" s="25">
-        <v>6.9265625054637594</v>
+        <v>7.1472782290750931</v>
       </c>
       <c r="D4" s="25">
-        <v>7.1472782290750931</v>
-[...1 lines deleted...]
-      <c r="E4" s="25">
         <v>7.2032127634007876</v>
       </c>
+      <c r="F4" s="25">
+        <v>1.3805150981350649</v>
+      </c>
       <c r="G4" s="25">
-        <v>1.3805150981350649</v>
+        <v>1.6203519669101105</v>
       </c>
       <c r="H4" s="25">
-        <v>1.6203519669101105</v>
+        <v>15.205858406134411</v>
       </c>
       <c r="I4" s="25">
-        <v>15.205858406134411</v>
+        <v>15.573921967336039</v>
       </c>
       <c r="J4" s="25">
-        <v>15.573921967336039</v>
+        <v>7.2957923250048573</v>
       </c>
       <c r="K4" s="25">
-        <v>7.2957923250048573</v>
+        <v>7.7929979944133185</v>
       </c>
       <c r="L4" s="25">
-        <v>7.7929979944133185</v>
+        <v>7.2019264468378443</v>
       </c>
       <c r="M4" s="25">
-        <v>7.2019264468378443</v>
-[...1 lines deleted...]
-      <c r="N4" s="25">
         <v>7.282520326657024</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="25">
-        <v>41.263940520446099</v>
+        <v>6.3214054107666016</v>
       </c>
       <c r="C5" s="25">
-        <v>6.3214054107666016</v>
+        <v>6.4626666726006405</v>
       </c>
       <c r="D5" s="25">
-        <v>6.4626666726006405</v>
-[...1 lines deleted...]
-      <c r="E5" s="25">
         <v>6.5851724230009934</v>
       </c>
+      <c r="F5" s="25">
+        <v>2.7308453250301183</v>
+      </c>
       <c r="G5" s="25">
-        <v>2.7308453250301183</v>
+        <v>2.8458612989259247</v>
       </c>
       <c r="H5" s="25">
-        <v>2.8458612989259247</v>
+        <v>14.584982205116027</v>
       </c>
       <c r="I5" s="25">
-        <v>14.584982205116027</v>
+        <v>14.811640800763657</v>
       </c>
       <c r="J5" s="25">
-        <v>14.811640800763657</v>
+        <v>8.1539964658964159</v>
       </c>
       <c r="K5" s="25">
-        <v>8.1539964658964159</v>
+        <v>8.7145454582248192</v>
       </c>
       <c r="L5" s="25">
-        <v>8.7145454582248192</v>
+        <v>7.1684859143176549</v>
       </c>
       <c r="M5" s="25">
-        <v>7.1684859143176549</v>
-[...1 lines deleted...]
-      <c r="N5" s="25">
         <v>7.2449339181841204</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="25">
-        <v>43.902439024390247</v>
+        <v>6.3709876547134465</v>
       </c>
       <c r="C6" s="25">
-        <v>6.3709876547134465</v>
+        <v>6.4821428565556189</v>
       </c>
       <c r="D6" s="25">
-        <v>6.4821428565556189</v>
-[...1 lines deleted...]
-      <c r="E6" s="25">
         <v>6.5206106892068876</v>
       </c>
+      <c r="F6" s="25">
+        <v>2.761721992641069</v>
+      </c>
       <c r="G6" s="25">
-        <v>2.761721992641069</v>
+        <v>2.8384039910356895</v>
       </c>
       <c r="H6" s="25">
-        <v>2.8384039910356895</v>
+        <v>14.550102462534044</v>
       </c>
       <c r="I6" s="25">
-        <v>14.550102462534044</v>
+        <v>14.643300241039645</v>
       </c>
       <c r="J6" s="25">
-        <v>14.643300241039645</v>
+        <v>8.2945092148576052</v>
       </c>
       <c r="K6" s="25">
-        <v>8.2945092148576052</v>
+        <v>8.9002696135464845</v>
       </c>
       <c r="L6" s="25">
-        <v>8.9002696135464845</v>
+        <v>7.317622955705299</v>
       </c>
       <c r="M6" s="25">
-        <v>7.317622955705299</v>
-[...1 lines deleted...]
-      <c r="N6" s="25">
         <v>7.336363640112725</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="25">
-        <v>39.293598233995588</v>
+        <v>6.1731884030328281</v>
       </c>
       <c r="C7" s="25">
-        <v>6.1731884030328281</v>
+        <v>6.2816953249001095</v>
       </c>
       <c r="D7" s="25">
-        <v>6.2816953249001095</v>
-[...1 lines deleted...]
-      <c r="E7" s="25">
         <v>6.4049618383703644</v>
       </c>
+      <c r="F7" s="25">
+        <v>2.6330227721058312</v>
+      </c>
       <c r="G7" s="25">
-        <v>2.6330227721058312</v>
+        <v>2.7002977685952008</v>
       </c>
       <c r="H7" s="25">
-        <v>2.7002977685952008</v>
+        <v>13.685995847852398</v>
       </c>
       <c r="I7" s="25">
-        <v>13.685995847852398</v>
+        <v>13.620812806002613</v>
       </c>
       <c r="J7" s="25">
-        <v>13.620812806002613</v>
+        <v>8.4061601676000954</v>
       </c>
       <c r="K7" s="25">
-        <v>8.4061601676000954</v>
+        <v>8.976048778906101</v>
       </c>
       <c r="L7" s="25">
-        <v>8.976048778906101</v>
+        <v>7.7753593378243258</v>
       </c>
       <c r="M7" s="25">
-        <v>7.7753593378243258</v>
-[...1 lines deleted...]
-      <c r="N7" s="25">
         <v>7.7069533175859757</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="25">
-        <v>36.956521739130437</v>
+        <v>6.1823529449163699</v>
       </c>
       <c r="C8" s="25">
-        <v>6.1823529449163699</v>
+        <v>6.3105128263815855</v>
       </c>
       <c r="D8" s="25">
-        <v>6.3105128263815855</v>
-[...1 lines deleted...]
-      <c r="E8" s="25">
         <v>6.4412467535440028</v>
       </c>
+      <c r="F8" s="25">
+        <v>2.530718950047472</v>
+      </c>
       <c r="G8" s="25">
-        <v>2.530718950047472</v>
+        <v>2.5736572898524193</v>
       </c>
       <c r="H8" s="25">
-        <v>2.5736572898524193</v>
+        <v>13.44662309783736</v>
       </c>
       <c r="I8" s="25">
-        <v>13.44662309783736</v>
+        <v>13.381345175244482</v>
       </c>
       <c r="J8" s="25">
-        <v>13.381345175244482</v>
+        <v>9.427440083364516</v>
       </c>
       <c r="K8" s="25">
-        <v>9.427440083364516</v>
+        <v>10.358622441486437</v>
       </c>
       <c r="L8" s="25">
-        <v>10.358622441486437</v>
+        <v>7.5249999927437825</v>
       </c>
       <c r="M8" s="25">
-        <v>7.5249999927437825</v>
-[...1 lines deleted...]
-      <c r="N8" s="25">
         <v>7.4372378523697327</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25">
-        <v>46.683046683046683</v>
+        <v>7.1728735693569838</v>
       </c>
       <c r="C9" s="25">
-        <v>7.1728735693569838</v>
+        <v>7.107671233399274</v>
       </c>
       <c r="D9" s="25">
-        <v>7.107671233399274</v>
-[...1 lines deleted...]
-      <c r="E9" s="25">
         <v>6.9404225416586431</v>
       </c>
+      <c r="F9" s="25">
+        <v>1.9296551665526698</v>
+      </c>
       <c r="G9" s="25">
-        <v>1.9296551665526698</v>
+        <v>2.1130853950484725</v>
       </c>
       <c r="H9" s="25">
-        <v>2.1130853950484725</v>
+        <v>14.49761363809759</v>
       </c>
       <c r="I9" s="25">
-        <v>14.49761363809759</v>
+        <v>14.43760218087594</v>
       </c>
       <c r="J9" s="25">
-        <v>14.43760218087594</v>
+        <v>12.806422025785533</v>
       </c>
       <c r="K9" s="25">
-        <v>12.806422025785533</v>
+        <v>13.563259662185585</v>
       </c>
       <c r="L9" s="25">
-        <v>13.563259662185585</v>
+        <v>7.877097507182703</v>
       </c>
       <c r="M9" s="25">
-        <v>7.877097507182703</v>
-[...1 lines deleted...]
-      <c r="N9" s="25">
         <v>7.9478201671257329</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25">
-        <v>54.75</v>
+        <v>7.7474200910629198</v>
       </c>
       <c r="C10" s="25">
-        <v>7.7474200910629198</v>
+        <v>7.5595567893453586</v>
       </c>
       <c r="D10" s="25">
-        <v>7.5595567893453586</v>
-[...1 lines deleted...]
-      <c r="E10" s="25">
         <v>7.2845714351109097</v>
       </c>
+      <c r="F10" s="25">
+        <v>2.0408577836932231</v>
+      </c>
       <c r="G10" s="25">
-        <v>2.0408577836932231</v>
+        <v>2.2727423775889535</v>
       </c>
       <c r="H10" s="25">
-        <v>2.2727423775889535</v>
+        <v>15.228758465355728</v>
       </c>
       <c r="I10" s="25">
-        <v>15.228758465355728</v>
+        <v>15.0008310254591</v>
       </c>
       <c r="J10" s="25">
-        <v>15.0008310254591</v>
+        <v>11.663386360081759</v>
       </c>
       <c r="K10" s="25">
-        <v>11.663386360081759</v>
+        <v>12.301838439155089</v>
       </c>
       <c r="L10" s="25">
-        <v>12.301838439155089</v>
+        <v>8.3135135206016333</v>
       </c>
       <c r="M10" s="25">
-        <v>8.3135135206016333</v>
-[...1 lines deleted...]
-      <c r="N10" s="25">
         <v>8.3118457334429099</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="25">
-        <v>58.260869565217391</v>
+        <v>7.7506615818305171</v>
       </c>
       <c r="C11" s="25">
-        <v>7.7506615818305171</v>
+        <v>7.4343939492196744</v>
       </c>
       <c r="D11" s="25">
-        <v>7.4343939492196744</v>
-[...1 lines deleted...]
-      <c r="E11" s="25">
         <v>7.0885093138084647</v>
       </c>
+      <c r="F11" s="25">
+        <v>2.1802835025123715</v>
+      </c>
       <c r="G11" s="25">
-        <v>2.1802835025123715</v>
+        <v>2.3848623894041103</v>
       </c>
       <c r="H11" s="25">
-        <v>2.3848623894041103</v>
+        <v>15.338010204081632</v>
       </c>
       <c r="I11" s="25">
-        <v>15.338010204081632</v>
+        <v>14.715076924837552</v>
       </c>
       <c r="J11" s="25">
-        <v>14.715076924837552</v>
+        <v>10.988409097748573</v>
       </c>
       <c r="K11" s="25">
-        <v>10.988409097748573</v>
+        <v>11.56930090083902</v>
       </c>
       <c r="L11" s="25">
-        <v>11.56930090083902</v>
+        <v>8.8230379744421086</v>
       </c>
       <c r="M11" s="25">
-        <v>8.8230379744421086</v>
-[...1 lines deleted...]
-      <c r="N11" s="25">
         <v>8.527734145657174</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="25">
-        <v>56.806282722513089</v>
+        <v>9.0016393549827551</v>
       </c>
       <c r="C12" s="25">
-        <v>9.0016393549827551</v>
+        <v>8.3574074084165861</v>
       </c>
       <c r="D12" s="25">
-        <v>8.3574074084165861</v>
-[...1 lines deleted...]
-      <c r="E12" s="25">
         <v>7.7114441388309487</v>
       </c>
+      <c r="F12" s="25">
+        <v>2.1698598106887852</v>
+      </c>
       <c r="G12" s="25">
-        <v>2.1698598106887852</v>
+        <v>2.3002659561449383</v>
       </c>
       <c r="H12" s="25">
-        <v>2.3002659561449383</v>
+        <v>16.697668993667566</v>
       </c>
       <c r="I12" s="25">
-        <v>16.697668993667566</v>
+        <v>16.016137559577903</v>
       </c>
       <c r="J12" s="25">
-        <v>16.016137559577903</v>
+        <v>11.189164752473411</v>
       </c>
       <c r="K12" s="25">
-        <v>11.189164752473411</v>
+        <v>11.847313827656684</v>
       </c>
       <c r="L12" s="25">
-        <v>11.847313827656684</v>
+        <v>9.0099537107679577</v>
       </c>
       <c r="M12" s="25">
-        <v>9.0099537107679577</v>
-[...1 lines deleted...]
-      <c r="N12" s="25">
         <v>8.8337730911602126</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="25">
-        <v>66.666666666666671</v>
+        <v>9.7243206617624871</v>
       </c>
       <c r="C13" s="25">
-        <v>9.7243206617624871</v>
+        <v>9.0076051807712201</v>
       </c>
       <c r="D13" s="25">
-        <v>9.0076051807712201</v>
-[...1 lines deleted...]
-      <c r="E13" s="25">
         <v>8.6855960223848463</v>
       </c>
+      <c r="F13" s="25">
+        <v>2.8621584701407801</v>
+      </c>
       <c r="G13" s="25">
-        <v>2.8621584701407801</v>
+        <v>3.025573767208662</v>
       </c>
       <c r="H13" s="25">
-        <v>3.025573767208662</v>
+        <v>15.581165311136219</v>
       </c>
       <c r="I13" s="25">
-        <v>15.581165311136219</v>
+        <v>14.660806449767081</v>
       </c>
       <c r="J13" s="25">
-        <v>14.660806449767081</v>
+        <v>9.1942391162333283</v>
       </c>
       <c r="K13" s="25">
-        <v>9.1942391162333283</v>
+        <v>9.8345129768569741</v>
       </c>
       <c r="L13" s="25">
-        <v>9.8345129768569741</v>
+        <v>9.0439189163414202</v>
       </c>
       <c r="M13" s="25">
-        <v>9.0439189163414202</v>
-[...1 lines deleted...]
-      <c r="N13" s="25">
         <v>8.7004854362759385</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="25">
-        <v>56.346749226006189</v>
+        <v>9.2504631061802378</v>
       </c>
       <c r="C14" s="25">
-        <v>9.2504631061802378</v>
+        <v>8.4683600704512703</v>
       </c>
       <c r="D14" s="25">
-        <v>8.4683600704512703</v>
-[...1 lines deleted...]
-      <c r="E14" s="25">
         <v>8.1106617687379607</v>
       </c>
+      <c r="F14" s="25">
+        <v>2.7166224454825545</v>
+      </c>
       <c r="G14" s="25">
-        <v>2.7166224454825545</v>
+        <v>2.9335125415555892</v>
       </c>
       <c r="H14" s="25">
-        <v>2.9335125415555892</v>
+        <v>15.465361269912279</v>
       </c>
       <c r="I14" s="25">
-        <v>15.465361269912279</v>
+        <v>14.276254481312195</v>
       </c>
       <c r="J14" s="25">
-        <v>14.276254481312195</v>
+        <v>8.0998550712198458</v>
       </c>
       <c r="K14" s="25">
-        <v>8.0998550712198458</v>
+        <v>8.6441081029874791</v>
       </c>
       <c r="L14" s="25">
-        <v>8.6441081029874791</v>
+        <v>9.6135539566146591</v>
       </c>
       <c r="M14" s="25">
-        <v>9.6135539566146591</v>
-[...1 lines deleted...]
-      <c r="N14" s="25">
         <v>9.0054838687455199</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="25">
-        <v>58.019801980198018</v>
+        <v>7.9042644411935932</v>
       </c>
       <c r="C15" s="25">
-        <v>7.9042644411935932</v>
+        <v>7.4831798175970716</v>
       </c>
       <c r="D15" s="25">
-        <v>7.4831798175970716</v>
-[...1 lines deleted...]
-      <c r="E15" s="25">
         <v>7.3680995519344625</v>
       </c>
+      <c r="F15" s="25">
+        <v>2.640747662348168</v>
+      </c>
       <c r="G15" s="25">
-        <v>2.640747662348168</v>
+        <v>2.9301991159409546</v>
       </c>
       <c r="H15" s="25">
-        <v>2.9301991159409546</v>
+        <v>14.236534838847072</v>
       </c>
       <c r="I15" s="25">
-        <v>14.236534838847072</v>
+        <v>13.324637360625214</v>
       </c>
       <c r="J15" s="25">
-        <v>13.324637360625214</v>
+        <v>7.9739387871383069</v>
       </c>
       <c r="K15" s="25">
-        <v>7.9739387871383069</v>
+        <v>8.480478274303934</v>
       </c>
       <c r="L15" s="25">
-        <v>8.480478274303934</v>
+        <v>9.0175836401087928</v>
       </c>
       <c r="M15" s="25">
-        <v>9.0175836401087928</v>
-[...1 lines deleted...]
-      <c r="N15" s="25">
         <v>8.4194782635642458</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="25">
-        <v>50.819672131147541</v>
+        <v>7.6043984997541383</v>
       </c>
       <c r="C16" s="25">
-        <v>7.6043984997541383</v>
+        <v>7.0685745207331347</v>
       </c>
       <c r="D16" s="25">
-        <v>7.0685745207331347</v>
-[...1 lines deleted...]
-      <c r="E16" s="25">
         <v>7.1520362035181728</v>
       </c>
+      <c r="F16" s="25">
+        <v>2.5449056584880037</v>
+      </c>
       <c r="G16" s="25">
-        <v>2.5449056584880037</v>
+        <v>2.7940217404261878</v>
       </c>
       <c r="H16" s="25">
-        <v>2.7940217404261878</v>
+        <v>12.895872420262664</v>
       </c>
       <c r="I16" s="25">
-        <v>12.895872420262664</v>
+        <v>12.149025974851666</v>
       </c>
       <c r="J16" s="25">
-        <v>12.149025974851666</v>
+        <v>7.3733895128585871</v>
       </c>
       <c r="K16" s="25">
-        <v>7.3733895128585871</v>
+        <v>7.9526142293009263</v>
       </c>
       <c r="L16" s="25">
-        <v>7.9526142293009263</v>
+        <v>8.6036142329598189</v>
       </c>
       <c r="M16" s="25">
-        <v>8.6036142329598189</v>
-[...1 lines deleted...]
-      <c r="N16" s="25">
         <v>8.0468965470790863</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="25">
-        <v>63.573085846867748</v>
+        <v>5.7835758827828077</v>
       </c>
       <c r="C17" s="25">
-        <v>5.7835758827828077</v>
+        <v>6.1141176410749845</v>
       </c>
       <c r="D17" s="25">
-        <v>6.1141176410749845</v>
-[...1 lines deleted...]
-      <c r="E17" s="25">
         <v>6.3363291124754317</v>
       </c>
+      <c r="F17" s="25">
+        <v>1.9696058035669732</v>
+      </c>
       <c r="G17" s="25">
-        <v>1.9696058035669732</v>
+        <v>2.2224264669725122</v>
       </c>
       <c r="H17" s="25">
-        <v>2.2224264669725122</v>
+        <v>11.952691512571851</v>
       </c>
       <c r="I17" s="25">
-        <v>11.952691512571851</v>
+        <v>12.616176467315823</v>
       </c>
       <c r="J17" s="25">
-        <v>12.616176467315823</v>
+        <v>7.0958799180530363</v>
       </c>
       <c r="K17" s="25">
-        <v>7.0958799180530363</v>
+        <v>7.6673105141935842</v>
       </c>
       <c r="L17" s="25">
-        <v>7.6673105141935842</v>
+        <v>6.5357731966628245</v>
       </c>
       <c r="M17" s="25">
-        <v>6.5357731966628245</v>
-[...1 lines deleted...]
-      <c r="N17" s="25">
         <v>6.8329268281052755</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="25">
-        <v>63.390663390663391</v>
+        <v>5.8830769208761362</v>
       </c>
       <c r="C18" s="25">
-        <v>5.8830769208761362</v>
+        <v>6.1908793904673516</v>
       </c>
       <c r="D18" s="25">
-        <v>6.1908793904673516</v>
-[...1 lines deleted...]
-      <c r="E18" s="25">
         <v>6.4320618540970322</v>
       </c>
+      <c r="F18" s="25">
+        <v>2.0109492236168576</v>
+      </c>
       <c r="G18" s="25">
-        <v>2.0109492236168576</v>
+        <v>2.2583969449268952</v>
       </c>
       <c r="H18" s="25">
-        <v>2.2583969449268952</v>
+        <v>12.147792494060187</v>
       </c>
       <c r="I18" s="25">
-        <v>12.147792494060187</v>
+        <v>12.873618092369195</v>
       </c>
       <c r="J18" s="25">
-        <v>12.873618092369195</v>
+        <v>7.126696033099674</v>
       </c>
       <c r="K18" s="25">
-        <v>7.126696033099674</v>
+        <v>7.6676059839434156</v>
       </c>
       <c r="L18" s="25">
-        <v>7.6676059839434156</v>
+        <v>7.799934212575879</v>
       </c>
       <c r="M18" s="25">
-        <v>7.799934212575879</v>
-[...1 lines deleted...]
-      <c r="N18" s="25">
         <v>7.9636842122950346</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="25">
-        <v>69.973890339425594</v>
+        <v>5.4736585378646847</v>
       </c>
       <c r="C19" s="25">
-        <v>5.4736585378646847</v>
+        <v>5.7508720838746363</v>
       </c>
       <c r="D19" s="25">
-        <v>5.7508720838746363</v>
-[...1 lines deleted...]
-      <c r="E19" s="25">
         <v>5.9459214599471082</v>
       </c>
+      <c r="F19" s="25">
+        <v>2.2448655190925435</v>
+      </c>
       <c r="G19" s="25">
-        <v>2.2448655190925435</v>
+        <v>2.4873529416673326</v>
       </c>
       <c r="H19" s="25">
-        <v>2.4873529416673326</v>
+        <v>10.963381994669746</v>
       </c>
       <c r="I19" s="25">
-        <v>10.963381994669746</v>
+        <v>11.483575582504272</v>
       </c>
       <c r="J19" s="25">
-        <v>11.483575582504272</v>
+        <v>6.8460487830929644</v>
       </c>
       <c r="K19" s="25">
-        <v>6.8460487830929644</v>
+        <v>7.2839473618401422</v>
       </c>
       <c r="L19" s="25">
-        <v>7.2839473618401422</v>
+        <v>7.6465693432339208</v>
       </c>
       <c r="M19" s="25">
-        <v>7.6465693432339208</v>
-[...1 lines deleted...]
-      <c r="N19" s="25">
         <v>7.7001453513322877</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="25">
-        <v>71.31782945736434</v>
+        <v>5.3261792412344011</v>
       </c>
       <c r="C20" s="25">
-        <v>5.3261792412344011</v>
+        <v>5.618601586699171</v>
       </c>
       <c r="D20" s="25">
-        <v>5.618601586699171</v>
-[...1 lines deleted...]
-      <c r="E20" s="25">
         <v>5.910675679026423</v>
       </c>
+      <c r="F20" s="25">
+        <v>2.3141079774484949</v>
+      </c>
       <c r="G20" s="25">
-        <v>2.3141079774484949</v>
+        <v>2.5986945180334247</v>
       </c>
       <c r="H20" s="25">
-        <v>2.5986945180334247</v>
+        <v>11.019716984820816</v>
       </c>
       <c r="I20" s="25">
-        <v>11.019716984820816</v>
+        <v>11.437335094864576</v>
       </c>
       <c r="J20" s="25">
-        <v>11.437335094864576</v>
+        <v>6.542800010232364</v>
       </c>
       <c r="K20" s="25">
-        <v>6.542800010232364</v>
+        <v>6.9395800550465818</v>
       </c>
       <c r="L20" s="25">
-        <v>6.9395800550465818</v>
+        <v>7.5791273566911803</v>
       </c>
       <c r="M20" s="25">
-        <v>7.5791273566911803</v>
-[...1 lines deleted...]
-      <c r="N20" s="25">
         <v>7.4561842090205142</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="25">
-        <v>72.61904761904762</v>
+        <v>3.2586698290004867</v>
       </c>
       <c r="C21" s="25">
-        <v>3.2586698290004867</v>
+        <v>3.7405148961033601</v>
       </c>
       <c r="D21" s="25">
-        <v>3.7405148961033601</v>
-[...1 lines deleted...]
-      <c r="E21" s="25">
         <v>4.057479222395413</v>
       </c>
+      <c r="F21" s="25">
+        <v>3.5025058490610235</v>
+      </c>
       <c r="G21" s="25">
-        <v>3.5025058490610235</v>
+        <v>3.5264705802030103</v>
       </c>
       <c r="H21" s="25">
-        <v>3.5264705802030103</v>
+        <v>10.736013986013987</v>
       </c>
       <c r="I21" s="25">
-        <v>10.736013986013987</v>
+        <v>11.163600001017253</v>
       </c>
       <c r="J21" s="25">
-        <v>11.163600001017253</v>
+        <v>6.1199766761495242</v>
       </c>
       <c r="K21" s="25">
-        <v>6.1199766761495242</v>
+        <v>6.5649333330790203</v>
       </c>
       <c r="L21" s="25">
-        <v>6.5649333330790203</v>
+        <v>7.1232558139534881</v>
       </c>
       <c r="M21" s="25">
-        <v>7.1232558139534881</v>
-[...1 lines deleted...]
-      <c r="N21" s="25">
         <v>7.2076923044037757</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="25">
-        <v>65.552699228791781</v>
+        <v>3.222053938634168</v>
       </c>
       <c r="C22" s="25">
-        <v>3.222053938634168</v>
+        <v>3.6786097506197488</v>
       </c>
       <c r="D22" s="25">
-        <v>3.6786097506197488</v>
-[...1 lines deleted...]
-      <c r="E22" s="25">
         <v>4.0327182050952297</v>
       </c>
+      <c r="F22" s="25">
+        <v>3.4721074316127241</v>
+      </c>
       <c r="G22" s="25">
-        <v>3.4721074316127241</v>
+        <v>3.6155875203706662</v>
       </c>
       <c r="H22" s="25">
-        <v>3.6155875203706662</v>
+        <v>10.528135248872101</v>
       </c>
       <c r="I22" s="25">
-        <v>10.528135248872101</v>
+        <v>11.009763032904168</v>
       </c>
       <c r="J22" s="25">
-        <v>11.009763032904168</v>
+        <v>6.2270102982668529</v>
       </c>
       <c r="K22" s="25">
-        <v>6.2270102982668529</v>
+        <v>6.6509856756660986</v>
       </c>
       <c r="L22" s="25">
-        <v>6.6509856756660986</v>
+        <v>7.1867768656123765</v>
       </c>
       <c r="M22" s="25">
-        <v>7.1867768656123765</v>
-[...1 lines deleted...]
-      <c r="N22" s="25">
         <v>7.204057278098241</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
-        <v>66.360856269113157</v>
+        <v>3.3367612270316895</v>
       </c>
       <c r="C23" s="25">
-        <v>3.3367612270316895</v>
+        <v>3.8407161839760899</v>
       </c>
       <c r="D23" s="25">
-        <v>3.8407161839760899</v>
-[...1 lines deleted...]
-      <c r="E23" s="25">
         <v>4.1506539514993781</v>
       </c>
+      <c r="F23" s="25">
+        <v>3.6117715568809241</v>
+      </c>
       <c r="G23" s="25">
-        <v>3.6117715568809241</v>
+        <v>3.7483072867617011</v>
       </c>
       <c r="H23" s="25">
-        <v>3.7483072867617011</v>
+        <v>10.698857812058954</v>
       </c>
       <c r="I23" s="25">
-        <v>10.698857812058954</v>
+        <v>11.096223957836628</v>
       </c>
       <c r="J23" s="25">
-        <v>11.096223957836628</v>
+        <v>6.4683644804999094</v>
       </c>
       <c r="K23" s="25">
-        <v>6.4683644804999094</v>
+        <v>6.850467533260197</v>
       </c>
       <c r="L23" s="25">
-        <v>6.850467533260197</v>
+        <v>7.190697673309681</v>
       </c>
       <c r="M23" s="25">
-        <v>7.190697673309681</v>
-[...1 lines deleted...]
-      <c r="N23" s="25">
         <v>7.2519329860038368</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="25">
-        <v>72.569444444444443</v>
+        <v>3.4839325825150094</v>
       </c>
       <c r="C24" s="25">
-        <v>3.4839325825150094</v>
+        <v>4.0026153780863831</v>
       </c>
       <c r="D24" s="25">
-        <v>4.0026153780863831</v>
-[...1 lines deleted...]
-      <c r="E24" s="25">
         <v>4.2522222216167149</v>
       </c>
+      <c r="F24" s="25">
+        <v>3.6866120145620545</v>
+      </c>
       <c r="G24" s="25">
-        <v>3.6866120145620545</v>
+        <v>3.8075074934744619</v>
       </c>
       <c r="H24" s="25">
-        <v>3.8075074934744619</v>
+        <v>10.972418484480485</v>
       </c>
       <c r="I24" s="25">
-        <v>10.972418484480485</v>
+        <v>11.630209577297736</v>
       </c>
       <c r="J24" s="25">
-        <v>11.630209577297736</v>
+        <v>6.4845628347553195</v>
       </c>
       <c r="K24" s="25">
-        <v>6.4845628347553195</v>
+        <v>6.8463095156919387</v>
       </c>
       <c r="L24" s="25">
-        <v>6.8463095156919387</v>
+        <v>7.4107923520718764</v>
       </c>
       <c r="M24" s="25">
-        <v>7.4107923520718764</v>
-[...1 lines deleted...]
-      <c r="N24" s="25">
         <v>7.5160179609310127</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="25">
-        <v>73.880597014925371</v>
+        <v>4.1101902114308402</v>
       </c>
       <c r="C25" s="25">
-        <v>4.1101902114308402</v>
+        <v>4.3998170574990718</v>
       </c>
       <c r="D25" s="25">
-        <v>4.3998170574990718</v>
-[...1 lines deleted...]
-      <c r="E25" s="25">
         <v>4.5959119459368152</v>
       </c>
+      <c r="F25" s="25">
+        <v>4.9949453567546573</v>
+      </c>
       <c r="G25" s="25">
-        <v>4.9949453567546573</v>
+        <v>5.0978593308626694</v>
       </c>
       <c r="H25" s="25">
-        <v>5.0978593308626694</v>
+        <v>10.48487738627504</v>
       </c>
       <c r="I25" s="25">
-        <v>10.48487738627504</v>
+        <v>10.719692306518555</v>
       </c>
       <c r="J25" s="25">
-        <v>10.719692306518555</v>
+        <v>6.3648626254155083</v>
       </c>
       <c r="K25" s="25">
-        <v>6.3648626254155083</v>
+        <v>6.6283072169671611</v>
       </c>
       <c r="L25" s="25">
-        <v>6.6283072169671611</v>
+        <v>7.1291553188084906</v>
       </c>
       <c r="M25" s="25">
-        <v>7.1291553188084906</v>
-[...1 lines deleted...]
-      <c r="N25" s="25">
         <v>7.1246153860825761</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="25">
-        <v>75.109170305676855</v>
+        <v>4.1824073931317267</v>
       </c>
       <c r="C26" s="25">
-        <v>4.1824073931317267</v>
+        <v>4.5170102996105177</v>
       </c>
       <c r="D26" s="25">
-        <v>4.5170102996105177</v>
-[...1 lines deleted...]
-      <c r="E26" s="25">
         <v>4.7394642753260472</v>
       </c>
+      <c r="F26" s="25">
+        <v>4.6678461485642657</v>
+      </c>
       <c r="G26" s="25">
-        <v>4.6678461485642657</v>
+        <v>4.7644482735929818</v>
       </c>
       <c r="H26" s="25">
-        <v>4.7644482735929818</v>
+        <v>10.750000002934382</v>
       </c>
       <c r="I26" s="25">
-        <v>10.750000002934382</v>
+        <v>11.167979449441988</v>
       </c>
       <c r="J26" s="25">
-        <v>11.167979449441988</v>
+        <v>6.3677160371968773</v>
       </c>
       <c r="K26" s="25">
-        <v>6.3677160371968773</v>
+        <v>6.625326458121493</v>
       </c>
       <c r="L26" s="25">
-        <v>6.625326458121493</v>
+        <v>7.2834876599135221</v>
       </c>
       <c r="M26" s="25">
-        <v>7.2834876599135221</v>
-[...1 lines deleted...]
-      <c r="N26" s="25">
         <v>7.3591379346518684</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="25">
-        <v>77.876106194690266</v>
+        <v>4.753426799893008</v>
       </c>
       <c r="C27" s="25">
-        <v>4.753426799893008</v>
+        <v>5.1221453219549051</v>
       </c>
       <c r="D27" s="25">
-        <v>5.1221453219549051</v>
-[...1 lines deleted...]
-      <c r="E27" s="25">
         <v>5.1076241122915391</v>
       </c>
+      <c r="F27" s="25">
+        <v>4.5032812401652338</v>
+      </c>
       <c r="G27" s="25">
-        <v>4.5032812401652338</v>
+        <v>4.5607017500358715</v>
       </c>
       <c r="H27" s="25">
-        <v>4.5607017500358715</v>
+        <v>11.66620370193764</v>
       </c>
       <c r="I27" s="25">
-        <v>11.66620370193764</v>
+        <v>12.072241378652638</v>
       </c>
       <c r="J27" s="25">
-        <v>12.072241378652638</v>
+        <v>7.1247987540513735</v>
       </c>
       <c r="K27" s="25">
-        <v>7.1247987540513735</v>
+        <v>7.4424652821487847</v>
       </c>
       <c r="L27" s="25">
-        <v>7.4424652821487847</v>
+        <v>7.1989197569128907</v>
       </c>
       <c r="M27" s="25">
-        <v>7.1989197569128907</v>
-[...1 lines deleted...]
-      <c r="N27" s="25">
         <v>7.3474048479205596</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="25">
-        <v>77.391304347826093</v>
+        <v>4.9708588993622485</v>
       </c>
       <c r="C28" s="25">
-        <v>4.9708588993622485</v>
+        <v>5.3538461576736092</v>
       </c>
       <c r="D28" s="25">
-        <v>5.3538461576736092</v>
-[...1 lines deleted...]
-      <c r="E28" s="25">
         <v>5.421232884877349</v>
       </c>
+      <c r="F28" s="25">
+        <v>4.5332817315317158</v>
+      </c>
       <c r="G28" s="25">
-        <v>4.5332817315317158</v>
+        <v>4.6928571332879621</v>
       </c>
       <c r="H28" s="25">
-        <v>4.6928571332879621</v>
+        <v>11.960856271446298</v>
       </c>
       <c r="I28" s="25">
-        <v>11.960856271446298</v>
+        <v>12.467281875994381</v>
       </c>
       <c r="J28" s="25">
-        <v>12.467281875994381</v>
+        <v>7.4952760839754822</v>
       </c>
       <c r="K28" s="25">
-        <v>7.4952760839754822</v>
+        <v>7.8245973235008703</v>
       </c>
       <c r="L28" s="25">
-        <v>7.8245973235008703</v>
+        <v>7.2478527671720352</v>
       </c>
       <c r="M28" s="25">
-        <v>7.2478527671720352</v>
-[...1 lines deleted...]
-      <c r="N28" s="25">
         <v>7.3612416174587789</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="25">
-        <v>83.720930232558146</v>
+        <v>5.1268932032353671</v>
       </c>
       <c r="C29" s="25">
-        <v>5.1268932032353671</v>
+        <v>5.219395011345263</v>
       </c>
       <c r="D29" s="25">
-        <v>5.219395011345263</v>
-[...1 lines deleted...]
-      <c r="E29" s="25">
         <v>5.2728937694004605</v>
       </c>
+      <c r="F29" s="25">
+        <v>4.7626623328678406</v>
+      </c>
       <c r="G29" s="25">
-        <v>4.7626623328678406</v>
+        <v>4.894326238265486</v>
       </c>
       <c r="H29" s="25">
-        <v>4.894326238265486</v>
+        <v>12.766828475260812</v>
       </c>
       <c r="I29" s="25">
-        <v>12.766828475260812</v>
+        <v>12.551418439716311</v>
       </c>
       <c r="J29" s="25">
-        <v>12.551418439716311</v>
+        <v>7.3509740148271829</v>
       </c>
       <c r="K29" s="25">
-        <v>7.3509740148271829</v>
+        <v>7.6084452315691085</v>
       </c>
       <c r="L29" s="25">
-        <v>7.6084452315691085</v>
+        <v>6.5022653684646956</v>
       </c>
       <c r="M29" s="25">
-        <v>6.5022653684646956</v>
-[...1 lines deleted...]
-      <c r="N29" s="25">
         <v>6.6776595775117267</v>
       </c>
     </row>
-    <row r="30" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="25">
-        <v>84.974093264248708</v>
+        <v>5.3644480550443969</v>
       </c>
       <c r="C30" s="25">
-        <v>5.3644480550443969</v>
+        <v>5.4680851114557143</v>
       </c>
       <c r="D30" s="25">
-        <v>5.4680851114557143</v>
-[...1 lines deleted...]
-      <c r="E30" s="25">
         <v>5.473741004792906</v>
       </c>
+      <c r="F30" s="25">
+        <v>4.8839285791694342</v>
+      </c>
       <c r="G30" s="25">
-        <v>4.8839285791694342</v>
+        <v>4.9877659631959093</v>
       </c>
       <c r="H30" s="25">
-        <v>4.9877659631959093</v>
+        <v>12.948371334262314</v>
       </c>
       <c r="I30" s="25">
-        <v>12.948371334262314</v>
+        <v>12.858896801904427</v>
       </c>
       <c r="J30" s="25">
-        <v>12.858896801904427</v>
+        <v>7.2545602515776695</v>
       </c>
       <c r="K30" s="25">
-        <v>7.2545602515776695</v>
+        <v>7.457864781715692</v>
       </c>
       <c r="L30" s="25">
-        <v>7.457864781715692</v>
+        <v>7.1989610349977173</v>
       </c>
       <c r="M30" s="25">
-        <v>7.1989610349977173</v>
-[...1 lines deleted...]
-      <c r="N30" s="25">
         <v>7.2546263368952744</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="25">
-        <v>78.877887788778878</v>
+        <v>5.7914043662045831</v>
       </c>
       <c r="C31" s="25">
-        <v>5.7914043662045831</v>
+        <v>5.8818801073027567</v>
       </c>
       <c r="D31" s="25">
-        <v>5.8818801073027567</v>
-[...1 lines deleted...]
-      <c r="E31" s="25">
         <v>5.8636871503052097</v>
       </c>
+      <c r="F31" s="25">
+        <v>4.7182650530553722</v>
+      </c>
       <c r="G31" s="25">
-        <v>4.7182650530553722</v>
+        <v>4.830270269754771</v>
       </c>
       <c r="H31" s="25">
-        <v>4.830270269754771</v>
+        <v>13.542307693224688</v>
       </c>
       <c r="I31" s="25">
-        <v>13.542307693224688</v>
+        <v>13.402432433978932</v>
       </c>
       <c r="J31" s="25">
-        <v>13.402432433978932</v>
+        <v>7.3300959257770781</v>
       </c>
       <c r="K31" s="25">
-        <v>7.3300959257770781</v>
+        <v>7.5169459549156397</v>
       </c>
       <c r="L31" s="25">
-        <v>7.5169459549156397</v>
+        <v>7.9161151112984127</v>
       </c>
       <c r="M31" s="25">
-        <v>7.9161151112984127</v>
-[...1 lines deleted...]
-      <c r="N31" s="25">
         <v>7.9560646946539455</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="25">
-        <v>75.619834710743802</v>
+        <v>5.8082353143131034</v>
       </c>
       <c r="C32" s="25">
-        <v>5.8082353143131034</v>
+        <v>5.8865814666016796</v>
       </c>
       <c r="D32" s="25">
-        <v>5.8865814666016796</v>
-[...1 lines deleted...]
-      <c r="E32" s="25">
         <v>5.8051948067429775</v>
       </c>
+      <c r="F32" s="25">
+        <v>4.6952941193300131</v>
+      </c>
       <c r="G32" s="25">
-        <v>4.6952941193300131</v>
+        <v>4.7459807096953561</v>
       </c>
       <c r="H32" s="25">
-        <v>4.7459807096953561</v>
+        <v>13.826843661192948</v>
       </c>
       <c r="I32" s="25">
-        <v>13.826843661192948</v>
+        <v>13.626451612287951</v>
       </c>
       <c r="J32" s="25">
-        <v>13.626451612287951</v>
+        <v>6.9913823436288274</v>
       </c>
       <c r="K32" s="25">
-        <v>6.9913823436288274</v>
+        <v>7.1963022483506771</v>
       </c>
       <c r="L32" s="25">
-        <v>7.1963022483506771</v>
+        <v>7.9317647120531865</v>
       </c>
       <c r="M32" s="25">
-        <v>7.9317647120531865</v>
-[...1 lines deleted...]
-      <c r="N32" s="25">
         <v>7.9807817555405807</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="25">
-        <v>52.918287937743187</v>
+        <v>8.1305785284226264</v>
       </c>
       <c r="C33" s="25">
-        <v>8.1305785284226264</v>
+        <v>8.0586750815719466</v>
       </c>
       <c r="D33" s="25">
-        <v>8.0586750815719466</v>
-[...1 lines deleted...]
-      <c r="E33" s="25">
         <v>7.8663578368604377</v>
       </c>
+      <c r="F33" s="25">
+        <v>4.1921270763017855</v>
+      </c>
       <c r="G33" s="25">
-        <v>4.1921270763017855</v>
+        <v>4.2929936267767745</v>
       </c>
       <c r="H33" s="25">
-        <v>4.2929936267767745</v>
+        <v>14.681955920763253</v>
       </c>
       <c r="I33" s="25">
-        <v>14.681955920763253</v>
+        <v>14.114490445252438</v>
       </c>
       <c r="J33" s="25">
-        <v>14.114490445252438</v>
+        <v>7.7970718454919465</v>
       </c>
       <c r="K33" s="25">
-        <v>7.7970718454919465</v>
+        <v>8.0770287437560846</v>
       </c>
       <c r="L33" s="25">
-        <v>8.0770287437560846</v>
+        <v>7.6081491702169348</v>
       </c>
       <c r="M33" s="25">
-        <v>7.6081491702169348</v>
-[...1 lines deleted...]
-      <c r="N33" s="25">
         <v>7.70748407218107</v>
       </c>
     </row>
-    <row r="34" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="25">
-        <v>44.230769230769234</v>
+        <v>9.5344117711572078</v>
       </c>
       <c r="C34" s="25">
-        <v>9.5344117711572078</v>
+        <v>9.3143790890188782</v>
       </c>
       <c r="D34" s="25">
-        <v>9.3143790890188782</v>
-[...1 lines deleted...]
-      <c r="E34" s="25">
         <v>8.8144295375619155</v>
       </c>
+      <c r="F34" s="25">
+        <v>3.9306547599179402</v>
+      </c>
       <c r="G34" s="25">
-        <v>3.9306547599179402</v>
+        <v>4.0266556274022491</v>
       </c>
       <c r="H34" s="25">
-        <v>4.0266556274022491</v>
+        <v>15.531470590479234</v>
       </c>
       <c r="I34" s="25">
-        <v>15.531470590479234</v>
+        <v>15.050653591654658</v>
       </c>
       <c r="J34" s="25">
-        <v>15.050653591654658</v>
+        <v>7.6703519191909741</v>
       </c>
       <c r="K34" s="25">
-        <v>7.6703519191909741</v>
+        <v>7.9912052201137485</v>
       </c>
       <c r="L34" s="25">
-        <v>7.9912052201137485</v>
+        <v>8.6785294168135696</v>
       </c>
       <c r="M34" s="25">
-        <v>8.6785294168135696</v>
-[...1 lines deleted...]
-      <c r="N34" s="25">
         <v>8.8250000012385375</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="25">
-        <v>48.684210526315788</v>
+        <v>10.451592363369693</v>
       </c>
       <c r="C35" s="25">
-        <v>10.451592363369693</v>
+        <v>9.448287669926474</v>
       </c>
       <c r="D35" s="25">
-        <v>9.448287669926474</v>
-[...1 lines deleted...]
-      <c r="E35" s="25">
         <v>8.4226148473921594</v>
       </c>
+      <c r="F35" s="25">
+        <v>3.8532154295605481</v>
+      </c>
       <c r="G35" s="25">
-        <v>3.8532154295605481</v>
+        <v>4.1342013867364988</v>
       </c>
       <c r="H35" s="25">
-        <v>4.1342013867364988</v>
+        <v>15.135256415758377</v>
       </c>
       <c r="I35" s="25">
-        <v>15.135256415758377</v>
+        <v>13.978006870885896</v>
       </c>
       <c r="J35" s="25">
-        <v>13.978006870885896</v>
+        <v>7.7326282278085365</v>
       </c>
       <c r="K35" s="25">
-        <v>7.7326282278085365</v>
+        <v>7.9861323974689125</v>
       </c>
       <c r="L35" s="25">
-        <v>7.9861323974689125</v>
+        <v>9.1789808911123085</v>
       </c>
       <c r="M35" s="25">
-        <v>9.1789808911123085</v>
-[...1 lines deleted...]
-      <c r="N35" s="25">
         <v>8.8845360811633345</v>
       </c>
     </row>
-    <row r="36" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="25">
-        <v>38.356164383561641</v>
+        <v>10.369205302750037</v>
       </c>
       <c r="C36" s="25">
-        <v>10.369205302750037</v>
+        <v>9.4039285693849841</v>
       </c>
       <c r="D36" s="25">
-        <v>9.4039285693849841</v>
-[...1 lines deleted...]
-      <c r="E36" s="25">
         <v>8.3893382426570451</v>
       </c>
+      <c r="F36" s="25">
+        <v>3.6333887058239047</v>
+      </c>
       <c r="G36" s="25">
-        <v>3.6333887058239047</v>
+        <v>3.6735507241193801</v>
       </c>
       <c r="H36" s="25">
-        <v>3.6735507241193801</v>
+        <v>15.158803981007928</v>
       </c>
       <c r="I36" s="25">
-        <v>15.158803981007928</v>
+        <v>14.077454546148127</v>
       </c>
       <c r="J36" s="25">
-        <v>14.077454546148127</v>
+        <v>9.8927483400761691</v>
       </c>
       <c r="K36" s="25">
-        <v>9.8927483400761691</v>
+        <v>9.5783453227804713</v>
       </c>
       <c r="L36" s="25">
-        <v>9.5783453227804713</v>
+        <v>8.8455298073244411</v>
       </c>
       <c r="M36" s="25">
-        <v>8.8455298073244411</v>
-[...1 lines deleted...]
-      <c r="N36" s="25">
         <v>8.7315412268416424</v>
       </c>
     </row>
-    <row r="37" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="25">
-        <v>29.803921568627452</v>
+        <v>9.2100000038743026</v>
       </c>
       <c r="C37" s="25">
-        <v>9.2100000038743026</v>
+        <v>8.5958904158579159</v>
       </c>
       <c r="D37" s="25">
-        <v>8.5958904158579159</v>
-[...1 lines deleted...]
-      <c r="E37" s="25">
         <v>8.3539999909834428</v>
       </c>
+      <c r="F37" s="25">
+        <v>2.1012500002747401</v>
+      </c>
       <c r="G37" s="25">
-        <v>2.1012500002747401</v>
+        <v>2.7558020507923167</v>
       </c>
       <c r="H37" s="25">
-        <v>2.7558020507923167</v>
+        <v>12.339285717247435</v>
       </c>
       <c r="I37" s="25">
-        <v>12.339285717247435</v>
+        <v>11.391979523486246</v>
       </c>
       <c r="J37" s="25">
-        <v>11.391979523486246</v>
+        <v>10.292018626787648</v>
       </c>
       <c r="K37" s="25">
-        <v>10.292018626787648</v>
+        <v>10.429152546898793</v>
       </c>
       <c r="L37" s="25">
-        <v>10.429152546898793</v>
+        <v>8.4411764720645106</v>
       </c>
       <c r="M37" s="25">
-        <v>8.4411764720645106</v>
-[...1 lines deleted...]
-      <c r="N37" s="25">
         <v>8.2327702738143298</v>
       </c>
     </row>
-    <row r="38" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="25">
-        <v>26.605504587155963</v>
+        <v>9.3437304078224681</v>
       </c>
       <c r="C38" s="25">
-        <v>9.3437304078224681</v>
+        <v>8.6343708669902473</v>
       </c>
       <c r="D38" s="25">
-        <v>8.6343708669902473</v>
-[...1 lines deleted...]
-      <c r="E38" s="25">
         <v>8.3129794630285812</v>
       </c>
+      <c r="F38" s="25">
+        <v>2.0042721559588292</v>
+      </c>
       <c r="G38" s="25">
-        <v>2.0042721559588292</v>
+        <v>2.9665562962459413</v>
       </c>
       <c r="H38" s="25">
-        <v>2.9665562962459413</v>
+        <v>11.45987461054213</v>
       </c>
       <c r="I38" s="25">
-        <v>11.45987461054213</v>
+        <v>10.812376237938507</v>
       </c>
       <c r="J38" s="25">
-        <v>10.812376237938507</v>
+        <v>8.9324213858670412</v>
       </c>
       <c r="K38" s="25">
-        <v>8.9324213858670412</v>
+        <v>9.0918936919532349</v>
       </c>
       <c r="L38" s="25">
-        <v>9.0918936919532349</v>
+        <v>8.8399686499449146</v>
       </c>
       <c r="M38" s="25">
-        <v>8.8399686499449146</v>
-[...1 lines deleted...]
-      <c r="N38" s="25">
         <v>8.63684210024382</v>
       </c>
     </row>
-    <row r="39" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="25">
-        <v>25.560538116591928</v>
+        <v>9.1436858880214196</v>
       </c>
       <c r="C39" s="25">
-        <v>9.1436858880214196</v>
+        <v>8.6344709933414396</v>
       </c>
       <c r="D39" s="25">
-        <v>8.6344709933414396</v>
-[...1 lines deleted...]
-      <c r="E39" s="25">
         <v>8.4864768710424894</v>
       </c>
+      <c r="F39" s="25">
+        <v>1.1051612904956263</v>
+      </c>
       <c r="G39" s="25">
-        <v>1.1051612904956263</v>
+        <v>2.398442902367008</v>
       </c>
       <c r="H39" s="25">
-        <v>2.398442902367008</v>
+        <v>11.300161294014224</v>
       </c>
       <c r="I39" s="25">
-        <v>11.300161294014224</v>
+        <v>11.208591061359419</v>
       </c>
       <c r="J39" s="25">
-        <v>11.208591061359419</v>
+        <v>8.3777707169769684</v>
       </c>
       <c r="K39" s="25">
-        <v>8.3777707169769684</v>
+        <v>8.6864163688425311</v>
       </c>
       <c r="L39" s="25">
-        <v>8.6864163688425311</v>
+        <v>9.881019110892229</v>
       </c>
       <c r="M39" s="25">
-        <v>9.881019110892229</v>
-[...1 lines deleted...]
-      <c r="N39" s="25">
         <v>9.4817064906956805</v>
       </c>
     </row>
-    <row r="40" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="25">
-        <v>29.72972972972973</v>
+        <v>8.9161931858821344</v>
       </c>
       <c r="C40" s="25">
-        <v>8.9161931858821344</v>
+        <v>8.6118181900544606</v>
       </c>
       <c r="D40" s="25">
-        <v>8.6118181900544606</v>
-[...1 lines deleted...]
-      <c r="E40" s="25">
         <v>8.7388544983169982</v>
       </c>
+      <c r="F40" s="25">
+        <v>1.1798295456365766</v>
+      </c>
       <c r="G40" s="25">
-        <v>1.1798295456365766</v>
+        <v>2.3805471110217113</v>
       </c>
       <c r="H40" s="25">
-        <v>2.3805471110217113</v>
+        <v>11.197053828252949</v>
       </c>
       <c r="I40" s="25">
-        <v>11.197053828252949</v>
+        <v>11.468787878209895</v>
       </c>
       <c r="J40" s="25">
-        <v>11.468787878209895</v>
+        <v>8.0913314697762733</v>
       </c>
       <c r="K40" s="25">
-        <v>8.0913314697762733</v>
+        <v>8.4838855438921819</v>
       </c>
       <c r="L40" s="25">
-        <v>8.4838855438921819</v>
+        <v>9.378672326351964</v>
       </c>
       <c r="M40" s="25">
-        <v>9.378672326351964</v>
-[...1 lines deleted...]
-      <c r="N40" s="25">
         <v>9.0542042083568397</v>
       </c>
     </row>
-    <row r="41" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="25">
-        <v>36.394557823129254</v>
+        <v>7.0998687744140625</v>
       </c>
       <c r="C41" s="25">
-        <v>7.0998687744140625</v>
+        <v>7.2069999980926518</v>
       </c>
       <c r="D41" s="25">
-        <v>7.2069999980926518</v>
-[...1 lines deleted...]
-      <c r="E41" s="25">
         <v>7.3227272690915646</v>
       </c>
+      <c r="F41" s="25">
+        <v>1.0568266642938058</v>
+      </c>
       <c r="G41" s="25">
-        <v>1.0568266642938058</v>
+        <v>1.8327953879820769</v>
       </c>
       <c r="H41" s="25">
-        <v>1.8327953879820769</v>
+        <v>10.538258575197888</v>
       </c>
       <c r="I41" s="25">
-        <v>10.538258575197888</v>
+        <v>11.024857142312186</v>
       </c>
       <c r="J41" s="25">
-        <v>11.024857142312186</v>
+        <v>7.8019160198101538</v>
       </c>
       <c r="K41" s="25">
-        <v>7.8019160198101538</v>
+        <v>8.1549857579744778</v>
       </c>
       <c r="L41" s="25">
-        <v>8.1549857579744778</v>
+        <v>8.5517060475086595</v>
       </c>
       <c r="M41" s="25">
-        <v>8.5517060475086595</v>
-[...1 lines deleted...]
-      <c r="N41" s="25">
         <v>8.5560171829595273</v>
       </c>
     </row>
-    <row r="42" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="25">
-        <v>37.065637065637063</v>
+        <v>6.8666666674817733</v>
       </c>
       <c r="C42" s="25">
-        <v>6.8666666674817733</v>
+        <v>7.1256250068545341</v>
       </c>
       <c r="D42" s="25">
-        <v>7.1256250068545341</v>
-[...1 lines deleted...]
-      <c r="E42" s="25">
         <v>7.3533762076276679</v>
       </c>
+      <c r="F42" s="25">
+        <v>1.2544927509042665</v>
+      </c>
       <c r="G42" s="25">
-        <v>1.2544927509042665</v>
+        <v>1.9328616343309764</v>
       </c>
       <c r="H42" s="25">
-        <v>1.9328616343309764</v>
+        <v>10.192187504334884</v>
       </c>
       <c r="I42" s="25">
-        <v>10.192187504334884</v>
+        <v>10.710371516437354</v>
       </c>
       <c r="J42" s="25">
-        <v>10.710371516437354</v>
+        <v>7.7609971758307212</v>
       </c>
       <c r="K42" s="25">
-        <v>7.7609971758307212</v>
+        <v>8.1851250141859051</v>
       </c>
       <c r="L42" s="25">
-        <v>8.1851250141859051</v>
+        <v>8.8734844223973433</v>
       </c>
       <c r="M42" s="25">
-        <v>8.8734844223973433</v>
-[...1 lines deleted...]
-      <c r="N42" s="25">
         <v>8.8333641982372892</v>
       </c>
     </row>
-    <row r="43" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="21" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="25">
-        <v>39.25925925925926</v>
+        <v>6.4905949111700734</v>
       </c>
       <c r="C43" s="25">
-        <v>6.4905949111700734</v>
+        <v>6.8074695140850254</v>
       </c>
       <c r="D43" s="25">
-        <v>6.8074695140850254</v>
-[...1 lines deleted...]
-      <c r="E43" s="25">
         <v>7.0581730833420391</v>
       </c>
+      <c r="F43" s="25">
+        <v>1.1880802294415527</v>
+      </c>
       <c r="G43" s="25">
-        <v>1.1880802294415527</v>
+        <v>1.8716510889291578</v>
       </c>
       <c r="H43" s="25">
-        <v>1.8716510889291578</v>
+        <v>10.057464793030645</v>
       </c>
       <c r="I43" s="25">
-        <v>10.057464793030645</v>
+        <v>10.359327214208948</v>
       </c>
       <c r="J43" s="25">
-        <v>10.359327214208948</v>
+        <v>7.5495197961559404</v>
       </c>
       <c r="K43" s="25">
-        <v>7.5495197961559404</v>
+        <v>7.9028658663354268</v>
       </c>
       <c r="L43" s="25">
-        <v>7.9028658663354268</v>
+        <v>8.7248587675687279</v>
       </c>
       <c r="M43" s="25">
-        <v>8.7248587675687279</v>
-[...1 lines deleted...]
-      <c r="N43" s="25">
         <v>8.5232621954708563</v>
       </c>
     </row>
-    <row r="44" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="25">
-        <v>36.363636363636367</v>
+        <v>5.6578864487187719</v>
       </c>
       <c r="C44" s="25">
-        <v>5.6578864487187719</v>
+        <v>5.8924590212399846</v>
       </c>
       <c r="D44" s="25">
-        <v>5.8924590212399846</v>
-[...1 lines deleted...]
-      <c r="E44" s="25">
         <v>6.3363636326709578</v>
       </c>
+      <c r="F44" s="25">
+        <v>1.3951768493010299</v>
+      </c>
       <c r="G44" s="25">
-        <v>1.3951768493010299</v>
+        <v>2.0680921040475368</v>
       </c>
       <c r="H44" s="25">
-        <v>2.0680921040475368</v>
+        <v>9.4269716070277454</v>
       </c>
       <c r="I44" s="25">
-        <v>9.4269716070277454</v>
+        <v>9.6351973665388009</v>
       </c>
       <c r="J44" s="25">
-        <v>9.6351973665388009</v>
+        <v>7.0974683565429491</v>
       </c>
       <c r="K44" s="25">
-        <v>7.0974683565429491</v>
+        <v>7.5209539611088605</v>
       </c>
       <c r="L44" s="25">
-        <v>7.5209539611088605</v>
+        <v>8.7283911738861999</v>
       </c>
       <c r="M44" s="25">
-        <v>8.7283911738861999</v>
-[...1 lines deleted...]
-      <c r="N44" s="25">
         <v>8.561967213818285</v>
       </c>
     </row>
-    <row r="45" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="25">
-        <v>39.817629179331306</v>
+        <v>5.4510287086359055</v>
       </c>
       <c r="C45" s="25">
-        <v>5.4510287086359055</v>
+        <v>5.9748041772966909</v>
       </c>
       <c r="D45" s="25">
-        <v>5.9748041772966909</v>
-[...1 lines deleted...]
-      <c r="E45" s="25">
         <v>6.2397018977943155</v>
       </c>
+      <c r="F45" s="25">
+        <v>2.7903846117775313</v>
+      </c>
       <c r="G45" s="25">
-        <v>2.7903846117775313</v>
+        <v>3.0677248644765722</v>
       </c>
       <c r="H45" s="25">
-        <v>3.0677248644765722</v>
+        <v>9.4631894498134397</v>
       </c>
       <c r="I45" s="25">
-        <v>9.4631894498134397</v>
+        <v>10.21115485639397</v>
       </c>
       <c r="J45" s="25">
-        <v>10.21115485639397</v>
+        <v>7.4243540752447394</v>
       </c>
       <c r="K45" s="25">
-        <v>7.4243540752447394</v>
+        <v>7.8459007845846234</v>
       </c>
       <c r="L45" s="25">
-        <v>7.8459007845846234</v>
+        <v>9.4404534610757391</v>
       </c>
       <c r="M45" s="25">
-        <v>9.4404534610757391</v>
-[...1 lines deleted...]
-      <c r="N45" s="25">
         <v>9.6457031195362415</v>
       </c>
     </row>
-    <row r="46" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="25">
-        <v>40.714285714285715</v>
+        <v>5.4163043427726496</v>
       </c>
       <c r="C46" s="25">
-        <v>5.4163043427726496</v>
+        <v>5.8192559572912401</v>
       </c>
       <c r="D46" s="25">
-        <v>5.8192559572912401</v>
-[...1 lines deleted...]
-      <c r="E46" s="25">
         <v>6.030709870803503</v>
       </c>
+      <c r="F46" s="25">
+        <v>2.7311989098218872</v>
+      </c>
       <c r="G46" s="25">
-        <v>2.7311989098218872</v>
+        <v>3.0427164145370029</v>
       </c>
       <c r="H46" s="25">
-        <v>3.0427164145370029</v>
+        <v>9.4245283018867916</v>
       </c>
       <c r="I46" s="25">
-        <v>9.4245283018867916</v>
+        <v>10.186201777585536</v>
       </c>
       <c r="J46" s="25">
-        <v>10.186201777585536</v>
+        <v>7.0767567621695031</v>
       </c>
       <c r="K46" s="25">
-        <v>7.0767567621695031</v>
+        <v>7.4473214192049841</v>
       </c>
       <c r="L46" s="25">
-        <v>7.4473214192049841</v>
+        <v>9.3967391278432757</v>
       </c>
       <c r="M46" s="25">
-        <v>9.3967391278432757</v>
-[...1 lines deleted...]
-      <c r="N46" s="25">
         <v>9.3812574826314776</v>
       </c>
     </row>
-    <row r="47" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="25">
-        <v>28.937728937728938</v>
+        <v>5.5724517819638422</v>
       </c>
       <c r="C47" s="25">
-        <v>5.5724517819638422</v>
+        <v>6.1054437837657138</v>
       </c>
       <c r="D47" s="25">
-        <v>6.1054437837657138</v>
+        <v>6.3246808610063914</v>
       </c>
       <c r="E47" s="25">
-        <v>6.3246808610063914</v>
+        <v>6.6407185628742518</v>
       </c>
       <c r="F47" s="25">
-        <v>6.6407185628742518</v>
+        <v>2.4770718238301042</v>
       </c>
       <c r="G47" s="25">
-        <v>2.4770718238301042</v>
+        <v>2.6937125777145345</v>
       </c>
       <c r="H47" s="25">
-        <v>2.6937125777145345</v>
+        <v>9.2132142926310436</v>
       </c>
       <c r="I47" s="25">
-        <v>9.2132142926310436</v>
+        <v>9.8676646740850575</v>
       </c>
       <c r="J47" s="25">
-        <v>9.8676646740850575</v>
+        <v>7.1815934050214159</v>
       </c>
       <c r="K47" s="25">
-        <v>7.1815934050214159</v>
+        <v>7.5300000062629362</v>
       </c>
       <c r="L47" s="25">
-        <v>7.5300000062629362</v>
+        <v>9.6389779063219532</v>
       </c>
       <c r="M47" s="25">
-        <v>9.6389779063219532</v>
-[...1 lines deleted...]
-      <c r="N47" s="25">
         <v>9.5305059637342175</v>
       </c>
     </row>
-    <row r="48" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="25">
-        <v>39.837398373983739</v>
+        <v>5.7120111721187996</v>
       </c>
       <c r="C48" s="25">
-        <v>5.7120111721187996</v>
+        <v>6.1986764683442956</v>
       </c>
       <c r="D48" s="25">
-        <v>6.1986764683442956</v>
+        <v>6.3127245563946799</v>
       </c>
       <c r="E48" s="25">
-        <v>6.3127245563946799</v>
+        <v>6.4441176470588237</v>
       </c>
       <c r="F48" s="25">
-        <v>6.4441176470588237</v>
+        <v>2.5645098011700713</v>
       </c>
       <c r="G48" s="25">
-        <v>2.5645098011700713</v>
+        <v>2.7971976390630444</v>
       </c>
       <c r="H48" s="25">
-        <v>2.7971976390630444</v>
+        <v>9.0783519558400414</v>
       </c>
       <c r="I48" s="25">
-        <v>9.0783519558400414</v>
+        <v>9.5398826990658936</v>
       </c>
       <c r="J48" s="25">
-        <v>9.5398826990658936</v>
+        <v>7.8567598065850452</v>
       </c>
       <c r="K48" s="25">
-        <v>7.8567598065850452</v>
+        <v>8.1871597654015353</v>
       </c>
       <c r="L48" s="25">
-        <v>8.1871597654015353</v>
+        <v>9.4214484718184615</v>
       </c>
       <c r="M48" s="25">
-        <v>9.4214484718184615</v>
-[...1 lines deleted...]
-      <c r="N48" s="25">
         <v>9.2781710955245664</v>
       </c>
     </row>
-    <row r="49" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A49" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="25">
-        <v>43.445692883895134</v>
+        <v>6.2047169831885158</v>
       </c>
       <c r="C49" s="25">
-        <v>6.2047169831885158</v>
+        <v>6.5002881800406946</v>
       </c>
       <c r="D49" s="25">
-        <v>6.5002881800406946</v>
+        <v>6.5192307720522908</v>
       </c>
       <c r="E49" s="25">
-        <v>6.5192307720522908</v>
+        <v>6.6253521126760564</v>
       </c>
       <c r="F49" s="25">
-        <v>6.6253521126760564</v>
+        <v>2.8749326120489691</v>
       </c>
       <c r="G49" s="25">
-        <v>2.8749326120489691</v>
+        <v>3.1208933636503193</v>
       </c>
       <c r="H49" s="25">
-        <v>3.1208933636503193</v>
+        <v>9.2334688336545536</v>
       </c>
       <c r="I49" s="25">
-        <v>9.2334688336545536</v>
+        <v>9.6574344023323615</v>
       </c>
       <c r="J49" s="25">
-        <v>9.6574344023323615</v>
+        <v>8.0674324254731875</v>
       </c>
       <c r="K49" s="25">
-        <v>8.0674324254731875</v>
+        <v>8.3216231774592746</v>
       </c>
       <c r="L49" s="25">
-        <v>8.3216231774592746</v>
+        <v>7.4502688139997506</v>
       </c>
       <c r="M49" s="25">
-        <v>7.4502688139997506</v>
-[...1 lines deleted...]
-      <c r="N49" s="25">
         <v>7.6547550399296567</v>
       </c>
     </row>
-    <row r="50" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A50" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="25">
-        <v>40.816326530612244</v>
+        <v>6.1870820558542174</v>
       </c>
       <c r="C50" s="25">
-        <v>6.1870820558542174</v>
+        <v>6.3356907901011015</v>
       </c>
       <c r="D50" s="25">
-        <v>6.3356907901011015</v>
+        <v>6.4013559398004567</v>
       </c>
       <c r="E50" s="25">
-        <v>6.4013559398004567</v>
+        <v>6.619808306709265</v>
       </c>
       <c r="F50" s="25">
-        <v>6.619808306709265</v>
+        <v>2.7870820648402068</v>
       </c>
       <c r="G50" s="25">
-        <v>2.7870820648402068</v>
+        <v>2.9805647855581241</v>
       </c>
       <c r="H50" s="25">
-        <v>2.9805647855581241</v>
+        <v>9.1778787873008039</v>
       </c>
       <c r="I50" s="25">
-        <v>9.1778787873008039</v>
+        <v>9.6181063192627363</v>
       </c>
       <c r="J50" s="25">
-        <v>9.6181063192627363</v>
+        <v>8.3972561184952905</v>
       </c>
       <c r="K50" s="25">
-        <v>8.3972561184952905</v>
+        <v>8.5897333383560177</v>
       </c>
       <c r="L50" s="25">
-        <v>8.5897333383560177</v>
+        <v>7.447568391956457</v>
       </c>
       <c r="M50" s="25">
-        <v>7.447568391956457</v>
-[...1 lines deleted...]
-      <c r="N50" s="25">
         <v>7.6044039726257324</v>
       </c>
     </row>
-    <row r="51" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="25">
-        <v>37.5</v>
+        <v>5.9224795574063505</v>
       </c>
       <c r="C51" s="25">
-        <v>5.9224795574063505</v>
+        <v>6.2591930809900465</v>
       </c>
       <c r="D51" s="25">
-        <v>6.2591930809900465</v>
+        <v>6.4188529393252205</v>
       </c>
       <c r="E51" s="25">
-        <v>6.4188529393252205</v>
+        <v>6.4985507246376812</v>
       </c>
       <c r="F51" s="25">
-        <v>6.4985507246376812</v>
+        <v>2.6560109198459836</v>
       </c>
       <c r="G51" s="25">
-        <v>2.6560109198459836</v>
+        <v>2.8633237790241624</v>
       </c>
       <c r="H51" s="25">
-        <v>2.8633237790241624</v>
+        <v>8.6237669430451014</v>
       </c>
       <c r="I51" s="25">
-        <v>8.6237669430451014</v>
+        <v>8.9074785087716606</v>
       </c>
       <c r="J51" s="25">
-        <v>8.9074785087716606</v>
+        <v>8.3852162013182774</v>
       </c>
       <c r="K51" s="25">
-        <v>8.3852162013182774</v>
+        <v>8.6094555772819632</v>
       </c>
       <c r="L51" s="25">
-        <v>8.6094555772819632</v>
+        <v>7.1891032599884532</v>
       </c>
       <c r="M51" s="25">
-        <v>7.1891032599884532</v>
-[...1 lines deleted...]
-      <c r="N51" s="25">
         <v>7.3522988557815552</v>
       </c>
     </row>
-    <row r="52" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A52" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="25">
-        <v>34.87394957983193</v>
+        <v>6.1480198024523141</v>
       </c>
       <c r="C52" s="25">
-        <v>6.1480198024523141</v>
+        <v>6.5827586223339214</v>
       </c>
       <c r="D52" s="25">
-        <v>6.5827586223339214</v>
+        <v>6.6642756192507253</v>
       </c>
       <c r="E52" s="25">
-        <v>6.6642756192507253</v>
+        <v>6.6780821917808222</v>
       </c>
       <c r="F52" s="25">
-        <v>6.6780821917808222</v>
+        <v>2.5247508299311132</v>
       </c>
       <c r="G52" s="25">
-        <v>2.5247508299311132</v>
+        <v>2.7344290657439445</v>
       </c>
       <c r="H52" s="25">
-        <v>2.7344290657439445</v>
+        <v>8.7848184824776734</v>
       </c>
       <c r="I52" s="25">
-        <v>8.7848184824776734</v>
+        <v>9.0327586174011234</v>
       </c>
       <c r="J52" s="25">
-        <v>9.0327586174011234</v>
+        <v>8.7084158560623823</v>
       </c>
       <c r="K52" s="25">
-        <v>8.7084158560623823</v>
+        <v>8.9130103662352251</v>
       </c>
       <c r="L52" s="25">
-        <v>8.9130103662352251</v>
+        <v>7.9331666676203412</v>
       </c>
       <c r="M52" s="25">
-        <v>7.9331666676203412</v>
-[...1 lines deleted...]
-      <c r="N52" s="25">
         <v>8.0232638865709305</v>
       </c>
     </row>
-    <row r="53" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A53" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="25">
-        <v>36.53846153846154</v>
+        <v>6.2610714214188716</v>
       </c>
       <c r="C53" s="25">
-        <v>6.2610714214188716</v>
+        <v>6.4855038713115132</v>
       </c>
       <c r="D53" s="25">
-        <v>6.4855038713115132</v>
+        <v>6.5634920615998524</v>
       </c>
       <c r="E53" s="25">
-        <v>6.5634920615998524</v>
+        <v>6.4962121212121211</v>
       </c>
       <c r="F53" s="25">
-        <v>6.4962121212121211</v>
+        <v>2.2976702463723</v>
       </c>
       <c r="G53" s="25">
-        <v>2.2976702463723</v>
+        <v>2.502929690585006</v>
       </c>
       <c r="H53" s="25">
-        <v>2.502929690585006</v>
+        <v>8.6682795692088348</v>
       </c>
       <c r="I53" s="25">
-        <v>8.6682795692088348</v>
+        <v>8.9772762602869172</v>
       </c>
       <c r="J53" s="25">
-        <v>8.9772762602869172</v>
+        <v>8.9877697615314727</v>
       </c>
       <c r="K53" s="25">
-        <v>8.9877697615314727</v>
+        <v>9.2446093782782555</v>
       </c>
       <c r="L53" s="25">
-        <v>9.2446093782782555</v>
+        <v>7.8381818164478645</v>
       </c>
       <c r="M53" s="25">
-        <v>7.8381818164478645</v>
-[...1 lines deleted...]
-      <c r="N53" s="25">
         <v>7.9082352974835564</v>
       </c>
     </row>
-    <row r="54" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="25">
-        <v>29.515418502202643</v>
+        <v>6.2223310857205778</v>
       </c>
       <c r="C54" s="25">
-        <v>6.2223310857205778</v>
+        <v>6.4566181893782186</v>
       </c>
       <c r="D54" s="25">
-        <v>6.4566181893782186</v>
+        <v>6.5195454629984768</v>
       </c>
       <c r="E54" s="25">
-        <v>6.5195454629984768</v>
+        <v>6.5892857142857144</v>
       </c>
       <c r="F54" s="25">
-        <v>6.5892857142857144</v>
+        <v>2.2075510132474965</v>
       </c>
       <c r="G54" s="25">
-        <v>2.2075510132474965</v>
+        <v>2.3574452587287791</v>
       </c>
       <c r="H54" s="25">
-        <v>2.3574452587287791</v>
+        <v>8.4926870761274476</v>
       </c>
       <c r="I54" s="25">
-        <v>8.4926870761274476</v>
+        <v>8.7097445230414401</v>
       </c>
       <c r="J54" s="25">
-        <v>8.7097445230414401</v>
+        <v>9.4673378719811545</v>
       </c>
       <c r="K54" s="25">
-        <v>9.4673378719811545</v>
+        <v>9.7686231913773902</v>
       </c>
       <c r="L54" s="25">
-        <v>9.7686231913773902</v>
+        <v>7.8135273962804712</v>
       </c>
       <c r="M54" s="25">
-        <v>7.8135273962804712</v>
-[...1 lines deleted...]
-      <c r="N54" s="25">
         <v>7.9007380140663512</v>
       </c>
     </row>
-    <row r="55" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="25">
-        <v>38.578680203045685</v>
+        <v>6.2008064562274567</v>
       </c>
       <c r="C55" s="25">
-        <v>6.2008064562274567</v>
+        <v>6.4438596503776413</v>
       </c>
       <c r="D55" s="25">
-        <v>6.4438596503776413</v>
+        <v>6.4707762509176172</v>
       </c>
       <c r="E55" s="25">
-        <v>6.4707762509176172</v>
+        <v>6.6595744680851068</v>
       </c>
       <c r="F55" s="25">
-        <v>6.6595744680851068</v>
+        <v>2.1345381486906585</v>
       </c>
       <c r="G55" s="25">
-        <v>2.1345381486906585</v>
+        <v>2.3660087721389638</v>
       </c>
       <c r="H55" s="25">
-        <v>2.3660087721389638</v>
+        <v>8.5552419424057007</v>
       </c>
       <c r="I55" s="25">
-        <v>8.5552419424057007</v>
+        <v>8.8793859690950629</v>
       </c>
       <c r="J55" s="25">
-        <v>8.8793859690950629</v>
+        <v>9.9489024286347671</v>
       </c>
       <c r="K55" s="25">
-        <v>9.9489024286347671</v>
+        <v>10.266899554490003</v>
       </c>
       <c r="L55" s="25">
-        <v>10.266899554490003</v>
+        <v>7.7843495965973153</v>
       </c>
       <c r="M55" s="25">
-        <v>7.7843495965973153</v>
-[...1 lines deleted...]
-      <c r="N55" s="25">
         <v>7.9411504437438154</v>
       </c>
     </row>
-    <row r="56" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="21" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="25">
-        <v>34.883720930232556</v>
+        <v>6.1880144384363502</v>
       </c>
       <c r="C56" s="25">
-        <v>6.1880144384363502</v>
+        <v>6.4124060179057878</v>
       </c>
       <c r="D56" s="25">
-        <v>6.4124060179057878</v>
+        <v>6.512934369930429</v>
       </c>
       <c r="E56" s="25">
-        <v>6.512934369930429</v>
+        <v>6.5656179828143744</v>
       </c>
       <c r="F56" s="25">
-        <v>6.5656179828143744</v>
+        <v>2.1449458438042375</v>
       </c>
       <c r="G56" s="25">
-        <v>2.1449458438042375</v>
+        <v>2.3529962550444101</v>
       </c>
       <c r="H56" s="25">
-        <v>2.3529962550444101</v>
+        <v>8.5543321272096051</v>
       </c>
       <c r="I56" s="25">
-        <v>8.5543321272096051</v>
+        <v>8.8640977422097578</v>
       </c>
       <c r="J56" s="25">
-        <v>8.8640977422097578</v>
+        <v>10.040722000039441</v>
       </c>
       <c r="K56" s="25">
-        <v>10.040722000039441</v>
+        <v>10.464981264835886</v>
       </c>
       <c r="L56" s="25">
-        <v>10.464981264835886</v>
+        <v>7.7599637767542964</v>
       </c>
       <c r="M56" s="25">
-        <v>7.7599637767542964</v>
-[...1 lines deleted...]
-      <c r="N56" s="25">
         <v>7.9310150415377505</v>
       </c>
     </row>
-    <row r="57" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A57" s="21" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="25">
-        <v>35.897435897435898</v>
+        <v>6.260162619071278</v>
       </c>
       <c r="C57" s="25">
-        <v>6.260162619071278</v>
+        <v>6.4229613823952079</v>
       </c>
       <c r="D57" s="25">
-        <v>6.4229613823952079</v>
+        <v>6.2565789515512034</v>
       </c>
       <c r="E57" s="25">
-        <v>6.2565789515512034</v>
+        <v>6.514592282250204</v>
       </c>
       <c r="F57" s="25">
-        <v>6.514592282250204</v>
+        <v>1.9593877442029057</v>
       </c>
       <c r="G57" s="25">
-        <v>1.9593877442029057</v>
+        <v>2.2551948023048829</v>
       </c>
       <c r="H57" s="25">
-        <v>2.2551948023048829</v>
+        <v>9.3210204066062463</v>
       </c>
       <c r="I57" s="25">
-        <v>9.3210204066062463</v>
+        <v>9.7672489032995227</v>
       </c>
       <c r="J57" s="25">
-        <v>9.7672489032995227</v>
+        <v>11.06647542265595</v>
       </c>
       <c r="K57" s="25">
-        <v>11.06647542265595</v>
+        <v>11.236582602625308</v>
       </c>
       <c r="L57" s="25">
-        <v>11.236582602625308</v>
+        <v>7.9200413345305387</v>
       </c>
       <c r="M57" s="25">
-        <v>7.9200413345305387</v>
-[...1 lines deleted...]
-      <c r="N57" s="25">
         <v>7.9942982531430431</v>
       </c>
     </row>
-    <row r="58" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="21" t="s">
         <v>56</v>
       </c>
       <c r="B58" s="25">
-        <v>35.267857142857146</v>
+        <v>6.2169852922944457</v>
       </c>
       <c r="C58" s="25">
-        <v>6.2169852922944457</v>
+        <v>6.3783783894247987</v>
       </c>
       <c r="D58" s="25">
-        <v>6.3783783894247987</v>
+        <v>6.3708661559998516</v>
       </c>
       <c r="E58" s="25">
-        <v>6.3708661559998516</v>
+        <v>6.4812015544536505</v>
       </c>
       <c r="F58" s="25">
-        <v>6.4812015544536505</v>
+        <v>1.7423880564660501</v>
       </c>
       <c r="G58" s="25">
-        <v>1.7423880564660501</v>
+        <v>2.0370703120279359</v>
       </c>
       <c r="H58" s="25">
-        <v>2.0370703120279359</v>
+        <v>9.1101476028836519</v>
       </c>
       <c r="I58" s="25">
-        <v>9.1101476028836519</v>
+        <v>9.5216216157301972</v>
       </c>
       <c r="J58" s="25">
-        <v>9.5216216157301972</v>
+        <v>10.671623631157118</v>
       </c>
       <c r="K58" s="25">
-        <v>10.671623631157118</v>
+        <v>10.912884627855741</v>
       </c>
       <c r="L58" s="25">
-        <v>10.912884627855741</v>
+        <v>7.839444450095848</v>
       </c>
       <c r="M58" s="25">
-        <v>7.839444450095848</v>
-[...1 lines deleted...]
-      <c r="N58" s="25">
         <v>7.9635156318545341</v>
       </c>
     </row>
-    <row r="59" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="21" t="s">
         <v>57</v>
       </c>
       <c r="B59" s="25">
-        <v>36.057692307692307</v>
+        <v>6.2383620636216524</v>
       </c>
       <c r="C59" s="25">
-        <v>6.2383620636216524</v>
+        <v>6.4065610920142264</v>
       </c>
       <c r="D59" s="25">
-        <v>6.4065610920142264</v>
+        <v>6.4190367033722202</v>
       </c>
       <c r="E59" s="25">
-        <v>6.4190367033722202</v>
+        <v>6.4871621668875754</v>
       </c>
       <c r="F59" s="25">
-        <v>6.4871621668875754</v>
+        <v>1.7097345127073009</v>
       </c>
       <c r="G59" s="25">
-        <v>1.7097345127073009</v>
+        <v>1.9836448553566621</v>
       </c>
       <c r="H59" s="25">
-        <v>1.9836448553566621</v>
+        <v>9.2690476215246953</v>
       </c>
       <c r="I59" s="25">
-        <v>9.2690476215246953</v>
+        <v>9.6926605504587151</v>
       </c>
       <c r="J59" s="25">
-        <v>9.6926605504587151</v>
+        <v>10.731315851211548</v>
       </c>
       <c r="K59" s="25">
-        <v>10.731315851211548</v>
+        <v>10.981834857835683</v>
       </c>
       <c r="L59" s="25">
-        <v>10.981834857835683</v>
+        <v>8.039610398280157</v>
       </c>
       <c r="M59" s="25">
-        <v>8.039610398280157</v>
-[...1 lines deleted...]
-      <c r="N59" s="25">
         <v>8.1322727268392381</v>
       </c>
     </row>
-    <row r="60" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A60" s="21" t="s">
         <v>58</v>
       </c>
       <c r="B60" s="25">
-        <v>36.363636363636367</v>
+        <v>6.1206349266899958</v>
       </c>
       <c r="C60" s="25">
-        <v>6.1206349266899958</v>
+        <v>6.1928191590816413</v>
       </c>
       <c r="D60" s="25">
-        <v>6.1928191590816413</v>
+        <v>6.1717391376910005</v>
       </c>
       <c r="E60" s="25">
-        <v>6.1717391376910005</v>
+        <v>6.1500000087987807</v>
       </c>
       <c r="F60" s="25">
-        <v>6.1500000087987807</v>
+        <v>1.5925396781749825</v>
       </c>
       <c r="G60" s="25">
-        <v>1.5925396781749825</v>
+        <v>1.936223397863672</v>
       </c>
       <c r="H60" s="25">
-        <v>1.936223397863672</v>
+        <v>9.0600529120712689</v>
       </c>
       <c r="I60" s="25">
-        <v>9.0600529120712689</v>
+        <v>9.4217741925229301</v>
       </c>
       <c r="J60" s="25">
-        <v>9.4217741925229301</v>
+        <v>11.067621591928843</v>
       </c>
       <c r="K60" s="25">
-        <v>11.067621591928843</v>
+        <v>11.348594588202399</v>
       </c>
       <c r="L60" s="25">
-        <v>11.348594588202399</v>
+        <v>7.7604278141164524</v>
       </c>
       <c r="M60" s="25">
-        <v>7.7604278141164524</v>
-[...1 lines deleted...]
-      <c r="N60" s="25">
         <v>7.7810810913910737</v>
       </c>
     </row>
-    <row r="61" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A61" s="21" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="25">
-        <v>47.340425531914896</v>
+        <v>6.001449285497988</v>
       </c>
       <c r="C61" s="25">
-        <v>6.001449285497988</v>
+        <v>6.1877500033378601</v>
       </c>
       <c r="D61" s="25">
-        <v>6.1877500033378601</v>
+        <v>6.3095238070008612</v>
       </c>
       <c r="E61" s="25">
-        <v>6.3095238070008612</v>
+        <v>6.1317934782608692</v>
       </c>
       <c r="F61" s="25">
-        <v>6.1317934782608692</v>
+        <v>1.5644949466893168</v>
       </c>
       <c r="G61" s="25">
-        <v>1.5644949466893168</v>
+        <v>1.7372395822312683</v>
       </c>
       <c r="H61" s="25">
-        <v>1.7372395822312683</v>
+        <v>9.4496499967575076</v>
       </c>
       <c r="I61" s="25">
-        <v>9.4496499967575076</v>
+        <v>9.6955958746875499</v>
       </c>
       <c r="J61" s="25">
-        <v>9.6955958746875499</v>
+        <v>11.912950015068054</v>
       </c>
       <c r="K61" s="25">
-        <v>11.912950015068054</v>
+        <v>12.169637319337518</v>
       </c>
       <c r="L61" s="25">
-        <v>12.169637319337518</v>
+        <v>6.5020100435419899</v>
       </c>
       <c r="M61" s="25">
-        <v>6.5020100435419899</v>
-[...1 lines deleted...]
-      <c r="N61" s="25">
         <v>6.7926041732231779</v>
       </c>
     </row>
-    <row r="62" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="21" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="25">
-        <v>46.700507614213201</v>
+        <v>6.1723923477829929</v>
       </c>
       <c r="C62" s="25">
-        <v>6.1723923477829929</v>
+        <v>6.4306372614467842</v>
       </c>
       <c r="D62" s="25">
-        <v>6.4306372614467842</v>
+        <v>6.4710050300138082</v>
       </c>
       <c r="E62" s="25">
-        <v>6.4710050300138082</v>
+        <v>6.283299998044968</v>
       </c>
       <c r="F62" s="25">
-        <v>6.283299998044968</v>
+        <v>1.5524637594837065</v>
       </c>
       <c r="G62" s="25">
-        <v>1.5524637594837065</v>
+        <v>1.7866995031647201</v>
       </c>
       <c r="H62" s="25">
-        <v>1.7866995031647201</v>
+        <v>9.5360576968926658</v>
       </c>
       <c r="I62" s="25">
-        <v>9.5360576968926658</v>
+        <v>9.84536585458895</v>
       </c>
       <c r="J62" s="25">
-        <v>9.84536585458895</v>
+        <v>12.116554999465578</v>
       </c>
       <c r="K62" s="25">
-        <v>12.116554999465578</v>
+        <v>12.471304340638977</v>
       </c>
       <c r="L62" s="25">
-        <v>12.471304340638977</v>
+        <v>6.7649999936421716</v>
       </c>
       <c r="M62" s="25">
-        <v>6.7649999936421716</v>
-[...1 lines deleted...]
-      <c r="N62" s="25">
         <v>6.9577669958466464</v>
       </c>
     </row>
-    <row r="63" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="25">
-        <v>31.543624161073826</v>
+        <v>6.2050613537887855</v>
       </c>
       <c r="C63" s="25">
-        <v>6.2050613537887855</v>
+        <v>6.4407047009308069</v>
       </c>
       <c r="D63" s="25">
-        <v>6.4407047009308069</v>
+        <v>6.4597269752326678</v>
       </c>
       <c r="E63" s="25">
-        <v>6.4597269752326678</v>
+        <v>6.4545276945499337</v>
       </c>
       <c r="F63" s="25">
-        <v>6.4545276945499337</v>
+        <v>1.4328125005820767</v>
       </c>
       <c r="G63" s="25">
-        <v>1.4328125005820767</v>
+        <v>1.6523489917334695</v>
       </c>
       <c r="H63" s="25">
-        <v>1.6523489917334695</v>
+        <v>9.6646417457366667</v>
       </c>
       <c r="I63" s="25">
-        <v>9.6646417457366667</v>
+        <v>10.131313131313131</v>
       </c>
       <c r="J63" s="25">
-        <v>10.131313131313131</v>
+        <v>12.801851840666783</v>
       </c>
       <c r="K63" s="25">
-        <v>12.801851840666783</v>
+        <v>13.265185185955831</v>
       </c>
       <c r="L63" s="25">
-        <v>13.265185185955831</v>
+        <v>6.908385093167702</v>
       </c>
       <c r="M63" s="25">
-        <v>6.908385093167702</v>
-[...1 lines deleted...]
-      <c r="N63" s="25">
         <v>7.1338926113691903</v>
       </c>
     </row>
-    <row r="64" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B64" s="25">
-        <v>37.320574162679428</v>
+        <v>6.1427312779531604</v>
       </c>
       <c r="C64" s="25">
-        <v>6.1427312779531604</v>
+        <v>6.4300000060688367</v>
       </c>
       <c r="D64" s="25">
-        <v>6.4300000060688367</v>
+        <v>6.541860469551974</v>
       </c>
       <c r="E64" s="25">
-        <v>6.541860469551974</v>
+        <v>6.4872169809521365</v>
       </c>
       <c r="F64" s="25">
-        <v>6.4872169809521365</v>
+        <v>1.4042290709502503</v>
       </c>
       <c r="G64" s="25">
-        <v>1.4042290709502503</v>
+        <v>1.545412841859624</v>
       </c>
       <c r="H64" s="25">
-        <v>1.545412841859624</v>
+        <v>9.5581497788954408</v>
       </c>
       <c r="I64" s="25">
-        <v>9.5581497788954408</v>
+        <v>10.024954553083941</v>
       </c>
       <c r="J64" s="25">
-        <v>10.024954553083941</v>
+        <v>13.536106219333885</v>
       </c>
       <c r="K64" s="25">
-        <v>13.536106219333885</v>
+        <v>14.102465760217955</v>
       </c>
       <c r="L64" s="25">
-        <v>14.102465760217955</v>
+        <v>7.0823008792590247</v>
       </c>
       <c r="M64" s="25">
-        <v>7.0823008792590247</v>
-[...1 lines deleted...]
-      <c r="N64" s="25">
         <v>7.1922374424869071</v>
       </c>
     </row>
-    <row r="65" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="21" t="s">
         <v>63</v>
       </c>
       <c r="B65" s="25">
-        <v>38.604651162790695</v>
+        <v>6.2296536742866815</v>
       </c>
       <c r="C65" s="25">
-        <v>6.2296536742866815</v>
+        <v>6.3128959280333365</v>
       </c>
       <c r="D65" s="25">
-        <v>6.3128959280333365</v>
+        <v>6.2111872184222143</v>
       </c>
       <c r="E65" s="25">
-        <v>6.2111872184222143</v>
+        <v>6.4276744182719741</v>
       </c>
       <c r="F65" s="25">
-        <v>6.4276744182719741</v>
+        <v>0.92147826396900678</v>
       </c>
       <c r="G65" s="25">
-        <v>0.92147826396900678</v>
+        <v>1.2364545477723534</v>
       </c>
       <c r="H65" s="25">
-        <v>1.2364545477723534</v>
+        <v>10.527056277056277</v>
       </c>
       <c r="I65" s="25">
-        <v>10.527056277056277</v>
+        <v>10.854681821302934</v>
       </c>
       <c r="J65" s="25">
-        <v>10.854681821302934</v>
+        <v>16.298114065538371</v>
       </c>
       <c r="K65" s="25">
-        <v>16.298114065538371</v>
+        <v>16.681650935478931</v>
       </c>
       <c r="L65" s="25">
-        <v>16.681650935478931</v>
+        <v>7.1769565188366435</v>
       </c>
       <c r="M65" s="25">
-        <v>7.1769565188366435</v>
-[...1 lines deleted...]
-      <c r="N65" s="25">
         <v>7.2588636376641009</v>
       </c>
     </row>
-    <row r="66" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A66" s="21" t="s">
         <v>64</v>
       </c>
       <c r="B66" s="25">
-        <v>33.5</v>
+        <v>6.212437805251696</v>
       </c>
       <c r="C66" s="25">
-        <v>6.212437805251696</v>
+        <v>6.2932989744795966</v>
       </c>
       <c r="D66" s="25">
-        <v>6.2932989744795966</v>
+        <v>6.2185863899310849</v>
       </c>
       <c r="E66" s="25">
-        <v>6.2185863899310849</v>
+        <v>6.3123656049851444</v>
       </c>
       <c r="F66" s="25">
-        <v>6.3123656049851444</v>
+        <v>0.72296482554856856</v>
       </c>
       <c r="G66" s="25">
-        <v>0.72296482554856856</v>
+        <v>1.2354922314690802</v>
       </c>
       <c r="H66" s="25">
-        <v>1.2354922314690802</v>
+        <v>10.323383084577115</v>
       </c>
       <c r="I66" s="25">
-        <v>10.323383084577115</v>
+        <v>10.591282057150817</v>
       </c>
       <c r="J66" s="25">
-        <v>10.591282057150817</v>
+        <v>15.544278619301259</v>
       </c>
       <c r="K66" s="25">
-        <v>15.544278619301259</v>
+        <v>15.982864588499069</v>
       </c>
       <c r="L66" s="25">
-        <v>15.982864588499069</v>
+        <v>7.0566499972343442</v>
       </c>
       <c r="M66" s="25">
-        <v>7.0566499972343442</v>
-[...1 lines deleted...]
-      <c r="N66" s="25">
         <v>7.1815464005027847</v>
       </c>
     </row>
-    <row r="67" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="21" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="25">
-        <v>45.614035087719301</v>
+        <v>6.0451149392402037</v>
       </c>
       <c r="C67" s="25">
-        <v>6.0451149392402037</v>
+        <v>6.1159883737564087</v>
       </c>
       <c r="D67" s="25">
-        <v>6.1159883737564087</v>
+        <v>6.1338235378265384</v>
       </c>
       <c r="E67" s="25">
-        <v>6.1338235378265384</v>
+        <v>5.9893939538435506</v>
       </c>
       <c r="F67" s="25">
-        <v>5.9893939538435506</v>
+        <v>0.65102272802455863</v>
       </c>
       <c r="G67" s="25">
-        <v>0.65102272802455863</v>
+        <v>1.1708045979619197</v>
       </c>
       <c r="H67" s="25">
-        <v>1.1708045979619197</v>
+        <v>10.184857150486538</v>
       </c>
       <c r="I67" s="25">
-        <v>10.184857150486538</v>
+        <v>10.295606932888141</v>
       </c>
       <c r="J67" s="25">
-        <v>10.295606932888141</v>
+        <v>14.55267045172778</v>
       </c>
       <c r="K67" s="25">
-        <v>14.55267045172778</v>
+        <v>14.971156092737452</v>
       </c>
       <c r="L67" s="25">
-        <v>14.971156092737452</v>
+        <v>7.0922413721851916</v>
       </c>
       <c r="M67" s="25">
-        <v>7.0922413721851916</v>
-[...1 lines deleted...]
-      <c r="N67" s="25">
         <v>7.2114035121181557</v>
       </c>
     </row>
-    <row r="68" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="21" t="s">
         <v>66</v>
       </c>
       <c r="B68" s="25">
-        <v>45.783132530120483</v>
+        <v>5.9598214157990048</v>
       </c>
       <c r="C68" s="25">
-        <v>5.9598214157990048</v>
+        <v>6.0083832326763407</v>
       </c>
       <c r="D68" s="25">
-        <v>6.0083832326763407</v>
+        <v>5.9560975679537149</v>
       </c>
       <c r="E68" s="25">
-        <v>5.9560975679537149</v>
+        <v>6.0316770210029178</v>
       </c>
       <c r="F68" s="25">
-        <v>6.0316770210029178</v>
+        <v>0.72144578480307597</v>
       </c>
       <c r="G68" s="25">
-        <v>0.72144578480307597</v>
+        <v>1.251158540114397</v>
       </c>
       <c r="H68" s="25">
-        <v>1.251158540114397</v>
+        <v>10.164371256342905</v>
       </c>
       <c r="I68" s="25">
-        <v>10.164371256342905</v>
+        <v>10.305783128163901</v>
       </c>
       <c r="J68" s="25">
-        <v>10.305783128163901</v>
+        <v>14.50970416097246</v>
       </c>
       <c r="K68" s="25">
-        <v>14.50970416097246</v>
+        <v>14.861024080988873</v>
       </c>
       <c r="L68" s="25">
-        <v>14.861024080988873</v>
+        <v>7.0800591643745374</v>
       </c>
       <c r="M68" s="25">
-        <v>7.0800591643745374</v>
-[...1 lines deleted...]
-      <c r="N68" s="25">
         <v>7.1455356989588052</v>
       </c>
     </row>
-    <row r="69" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B69" s="25">
-        <v>47.023809523809526</v>
+        <v>6.3926900729798435</v>
       </c>
       <c r="C69" s="25">
-        <v>6.3926900729798435</v>
+        <v>6.3703592951426247</v>
       </c>
       <c r="D69" s="25">
-        <v>6.3703592951426247</v>
+        <v>6.3094512253272823</v>
       </c>
       <c r="E69" s="25">
-        <v>6.3094512253272823</v>
+        <v>6.1574074118225663</v>
       </c>
       <c r="F69" s="25">
-        <v>6.1574074118225663</v>
+        <v>0.81305882562609277</v>
       </c>
       <c r="G69" s="25">
-        <v>0.81305882562609277</v>
+        <v>1.2156969754081783</v>
       </c>
       <c r="H69" s="25">
-        <v>1.2156969754081783</v>
+        <v>10.489764712838566</v>
       </c>
       <c r="I69" s="25">
-        <v>10.489764712838566</v>
+        <v>10.396363634051699</v>
       </c>
       <c r="J69" s="25">
-        <v>10.396363634051699</v>
+        <v>13.700882367526784</v>
       </c>
       <c r="K69" s="25">
-        <v>13.700882367526784</v>
+        <v>14.112317079451026</v>
       </c>
       <c r="L69" s="25">
-        <v>14.112317079451026</v>
+        <v>6.4176470588235297</v>
       </c>
       <c r="M69" s="25">
-        <v>6.4176470588235297</v>
-[...1 lines deleted...]
-      <c r="N69" s="25">
         <v>6.6566265088966095</v>
       </c>
     </row>
-    <row r="70" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B70" s="25">
-        <v>35.849056603773583</v>
+        <v>6.2801205020353015</v>
       </c>
       <c r="C70" s="25">
-        <v>6.2801205020353015</v>
+        <v>6.3944785492551839</v>
       </c>
       <c r="D70" s="25">
-        <v>6.3944785492551839</v>
+        <v>6.4666666749082964</v>
       </c>
       <c r="E70" s="25">
-        <v>6.4666666749082964</v>
+        <v>6.309423078329135</v>
       </c>
       <c r="F70" s="25">
-        <v>6.309423078329135</v>
+        <v>0.18274390393095771</v>
       </c>
       <c r="G70" s="25">
-        <v>0.18274390393095771</v>
+        <v>0.6322981398899733</v>
       </c>
       <c r="H70" s="25">
-        <v>0.6322981398899733</v>
+        <v>10.506666668978605</v>
       </c>
       <c r="I70" s="25">
-        <v>10.506666668978605</v>
+        <v>10.497530866552282</v>
       </c>
       <c r="J70" s="25">
-        <v>10.497530866552282</v>
+        <v>13.51769694703998</v>
       </c>
       <c r="K70" s="25">
-        <v>13.51769694703998</v>
+        <v>14.007222228580051</v>
       </c>
       <c r="L70" s="25">
-        <v>14.007222228580051</v>
+        <v>6.2563636346296834</v>
       </c>
       <c r="M70" s="25">
-        <v>6.2563636346296834</v>
-[...1 lines deleted...]
-      <c r="N70" s="25">
         <v>6.4147239287206732</v>
       </c>
     </row>
-    <row r="71" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A71" s="21" t="s">
         <v>69</v>
       </c>
       <c r="B71" s="25">
-        <v>36.666666666666664</v>
+        <v>6.0384177497670617</v>
       </c>
       <c r="C71" s="25">
-        <v>6.0384177497670617</v>
+        <v>6.1454248428344727</v>
       </c>
       <c r="D71" s="25">
-        <v>6.1454248428344727</v>
+        <v>6.2695364194200529</v>
       </c>
       <c r="E71" s="25">
-        <v>6.2695364194200529</v>
+        <v>5.8989932969112528</v>
       </c>
       <c r="F71" s="25">
-        <v>5.8989932969112528</v>
+        <v>0.38192307896530014</v>
       </c>
       <c r="G71" s="25">
-        <v>0.38192307896530014</v>
+        <v>0.74105960397136128</v>
       </c>
       <c r="H71" s="25">
-        <v>0.74105960397136128</v>
+        <v>10.177243587298271</v>
       </c>
       <c r="I71" s="25">
-        <v>10.177243587298271</v>
+        <v>10.037171056396083</v>
       </c>
       <c r="J71" s="25">
-        <v>10.037171056396083</v>
+        <v>13.679554131380312</v>
       </c>
       <c r="K71" s="25">
-        <v>13.679554131380312</v>
+        <v>14.030000010863045</v>
       </c>
       <c r="L71" s="25">
-        <v>14.030000010863045</v>
+        <v>6.1387261145267704</v>
       </c>
       <c r="M71" s="25">
-        <v>6.1387261145267704</v>
-[...1 lines deleted...]
-      <c r="N71" s="25">
         <v>6.2741830133972991</v>
       </c>
     </row>
-    <row r="72" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B72" s="25">
-        <v>32.214765100671144</v>
+        <v>6.1306250095367432</v>
       </c>
       <c r="C72" s="25">
-        <v>6.1306250095367432</v>
+        <v>6.4705128364073925</v>
       </c>
       <c r="D72" s="25">
-        <v>6.4705128364073925</v>
+        <v>6.5861842098988985</v>
       </c>
       <c r="E72" s="25">
-        <v>6.5861842098988985</v>
+        <v>6.2600684900806378</v>
       </c>
       <c r="F72" s="25">
-        <v>6.2600684900806378</v>
+        <v>0.40833333527095289</v>
       </c>
       <c r="G72" s="25">
-        <v>0.40833333527095289</v>
+        <v>0.76112179551273584</v>
       </c>
       <c r="H72" s="25">
-        <v>0.76112179551273584</v>
+        <v>10.418354426758199</v>
       </c>
       <c r="I72" s="25">
-        <v>10.418354426758199</v>
+        <v>10.55555554932239</v>
       </c>
       <c r="J72" s="25">
-        <v>10.55555554932239</v>
+        <v>14.302124994993211</v>
       </c>
       <c r="K72" s="25">
-        <v>14.302124994993211</v>
+        <v>14.716987169705904</v>
       </c>
       <c r="L72" s="25">
-        <v>14.716987169705904</v>
+        <v>6.2300000041723251</v>
       </c>
       <c r="M72" s="25">
-        <v>6.2300000041723251</v>
-[...1 lines deleted...]
-      <c r="N72" s="25">
         <v>6.5326923009676809</v>
       </c>
     </row>
-    <row r="73" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B73" s="25">
-        <v>42.10526315789474</v>
+        <v>5.5724999994039539</v>
       </c>
       <c r="C73" s="25">
-        <v>5.5724999994039539</v>
+        <v>5.5980392125696916</v>
       </c>
       <c r="D73" s="25">
-        <v>5.5980392125696916</v>
+        <v>5.6115894096576611</v>
       </c>
       <c r="E73" s="25">
-        <v>5.6115894096576611</v>
+        <v>5.502380951732194</v>
       </c>
       <c r="F73" s="25">
-        <v>5.502380951732194</v>
+        <v>1.1491304407278018</v>
       </c>
       <c r="G73" s="25">
-        <v>1.1491304407278018</v>
+        <v>1.6566233754448303</v>
       </c>
       <c r="H73" s="25">
-        <v>1.6566233754448303</v>
+        <v>10.156459624722878</v>
       </c>
       <c r="I73" s="25">
-        <v>10.156459624722878</v>
+        <v>10.066038955341686</v>
       </c>
       <c r="J73" s="25">
-        <v>10.066038955341686</v>
+        <v>12.34881250858307</v>
       </c>
       <c r="K73" s="25">
-        <v>12.34881250858307</v>
+        <v>12.424248396181593</v>
       </c>
       <c r="L73" s="25">
-        <v>12.424248396181593</v>
+        <v>6.3015528051009086</v>
       </c>
       <c r="M73" s="25">
-        <v>6.3015528051009086</v>
-[...1 lines deleted...]
-      <c r="N73" s="25">
         <v>6.35228757920608</v>
       </c>
     </row>
-    <row r="74" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A74" s="21" t="s">
         <v>72</v>
       </c>
       <c r="B74" s="25">
-        <v>45.098039215686278</v>
+        <v>5.4134999954700467</v>
       </c>
       <c r="C74" s="25">
-        <v>5.4134999954700467</v>
+        <v>5.6259999966621397</v>
       </c>
       <c r="D74" s="25">
-        <v>5.6259999966621397</v>
+        <v>5.6954999971389775</v>
       </c>
       <c r="E74" s="25">
-        <v>5.6954999971389775</v>
+        <v>5.6448453627910808</v>
       </c>
       <c r="F74" s="25">
-        <v>5.6448453627910808</v>
+        <v>1.1217821840897646</v>
       </c>
       <c r="G74" s="25">
-        <v>1.1217821840897646</v>
+        <v>1.4851485122696009</v>
       </c>
       <c r="H74" s="25">
-        <v>1.4851485122696009</v>
+        <v>10.294059404052129</v>
       </c>
       <c r="I74" s="25">
-        <v>10.294059404052129</v>
+        <v>10.371782189548606</v>
       </c>
       <c r="J74" s="25">
-        <v>10.371782189548606</v>
+        <v>13.591485127364054</v>
       </c>
       <c r="K74" s="25">
-        <v>13.591485127364054</v>
+        <v>13.87960397134913</v>
       </c>
       <c r="L74" s="25">
-        <v>13.87960397134913</v>
+        <v>6.4019802017967296</v>
       </c>
       <c r="M74" s="25">
-        <v>6.4019802017967296</v>
-[...1 lines deleted...]
-      <c r="N74" s="25">
         <v>6.4815000009536741</v>
       </c>
     </row>
-    <row r="75" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B75" s="25">
-        <v>33.050847457627121</v>
+        <v>5.6669421511248119</v>
       </c>
       <c r="C75" s="25">
-        <v>5.6669421511248119</v>
+        <v>5.8480165339698473</v>
       </c>
       <c r="D75" s="25">
-        <v>5.8480165339698473</v>
+        <v>5.9363636339991546</v>
       </c>
       <c r="E75" s="25">
-        <v>5.9363636339991546</v>
+        <v>5.736725659497016</v>
       </c>
       <c r="F75" s="25">
-        <v>5.736725659497016</v>
+        <v>0.96626016806538517</v>
       </c>
       <c r="G75" s="25">
-        <v>0.96626016806538517</v>
+        <v>1.2447154471665862</v>
       </c>
       <c r="H75" s="25">
-        <v>1.2447154471665862</v>
+        <v>10.260578510189845</v>
       </c>
       <c r="I75" s="25">
-        <v>10.260578510189845</v>
+        <v>10.462916668256124</v>
       </c>
       <c r="J75" s="25">
-        <v>10.462916668256124</v>
+        <v>14.229836057444087</v>
       </c>
       <c r="K75" s="25">
-        <v>14.229836057444087</v>
+        <v>14.646393463259837</v>
       </c>
       <c r="L75" s="25">
-        <v>14.646393463259837</v>
+        <v>6.4570247910239482</v>
       </c>
       <c r="M75" s="25">
-        <v>6.4570247910239482</v>
-[...1 lines deleted...]
-      <c r="N75" s="25">
         <v>6.541735538766404</v>
       </c>
     </row>
-    <row r="76" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="21" t="s">
         <v>74</v>
       </c>
       <c r="B76" s="25">
-        <v>36.619718309859152</v>
+        <v>5.5634482844122521</v>
       </c>
       <c r="C76" s="25">
-        <v>5.5634482844122521</v>
+        <v>5.7283687997371588</v>
       </c>
       <c r="D76" s="25">
-        <v>5.7283687997371588</v>
+        <v>5.7514492947122324</v>
       </c>
       <c r="E76" s="25">
-        <v>5.7514492947122324</v>
+        <v>5.7037037248964664</v>
       </c>
       <c r="F76" s="25">
-        <v>5.7037037248964664</v>
+        <v>0.88775510457502738</v>
       </c>
       <c r="G76" s="25">
-        <v>0.88775510457502738</v>
+        <v>1.2923076970802321</v>
       </c>
       <c r="H76" s="25">
-        <v>1.2923076970802321</v>
+        <v>10.292123291590443</v>
       </c>
       <c r="I76" s="25">
-        <v>10.292123291590443</v>
+        <v>10.469580430250902</v>
       </c>
       <c r="J76" s="25">
-        <v>10.469580430250902</v>
+        <v>14.248503399544022</v>
       </c>
       <c r="K76" s="25">
-        <v>14.248503399544022</v>
+        <v>14.503194438086616</v>
       </c>
       <c r="L76" s="25">
-        <v>14.503194438086616</v>
+        <v>6.3091836754156621</v>
       </c>
       <c r="M76" s="25">
-        <v>6.3091836754156621</v>
-[...1 lines deleted...]
-      <c r="N76" s="25">
         <v>6.4305555621782942</v>
       </c>
     </row>
-    <row r="77" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A77" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B77" s="25">
-        <v>42.056074766355138</v>
+        <v>5.0765765679849162</v>
       </c>
       <c r="C77" s="25">
-        <v>5.0765765679849162</v>
+        <v>5.3721698275152239</v>
       </c>
       <c r="D77" s="25">
-        <v>5.3721698275152239</v>
+        <v>5.543333326067243</v>
       </c>
       <c r="E77" s="25">
-        <v>5.543333326067243</v>
+        <v>5.3966019361921882</v>
       </c>
       <c r="F77" s="25">
-        <v>5.3966019361921882</v>
+        <v>0.90873874106385688</v>
       </c>
       <c r="G77" s="25">
-        <v>0.90873874106385688</v>
+        <v>1.2593457961333132</v>
       </c>
       <c r="H77" s="25">
-        <v>1.2593457961333132</v>
+        <v>10.334234246262559</v>
       </c>
       <c r="I77" s="25">
-        <v>10.334234246262559</v>
+        <v>10.441698119325459</v>
       </c>
       <c r="J77" s="25">
-        <v>10.441698119325459</v>
+        <v>14.424504529248487</v>
       </c>
       <c r="K77" s="25">
-        <v>14.424504529248487</v>
+        <v>14.657523827325731</v>
       </c>
       <c r="L77" s="25">
-        <v>14.657523827325731</v>
+        <v>5.5963963989738943</v>
       </c>
       <c r="M77" s="25">
-        <v>5.5963963989738943</v>
-[...1 lines deleted...]
-      <c r="N77" s="25">
         <v>5.8214285736992242</v>
       </c>
     </row>
-    <row r="78" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A78" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B78" s="25">
-        <v>32.758620689655174</v>
+        <v>5.0626016205888451</v>
       </c>
       <c r="C78" s="25">
-        <v>5.0626016205888451</v>
+        <v>5.2847457538216798</v>
       </c>
       <c r="D78" s="25">
-        <v>5.2847457538216798</v>
+        <v>5.4885593188011041</v>
       </c>
       <c r="E78" s="25">
-        <v>5.4885593188011041</v>
+        <v>5.3952173834261687</v>
       </c>
       <c r="F78" s="25">
-        <v>5.3952173834261687</v>
+        <v>0.67967480015221649</v>
       </c>
       <c r="G78" s="25">
-        <v>0.67967480015221649</v>
+        <v>1.1777966115939416</v>
       </c>
       <c r="H78" s="25">
-        <v>1.1777966115939416</v>
+        <v>10.140991739005097</v>
       </c>
       <c r="I78" s="25">
-        <v>10.140991739005097</v>
+        <v>10.13695652173913</v>
       </c>
       <c r="J78" s="25">
-        <v>10.13695652173913</v>
+        <v>14.682601634079848</v>
       </c>
       <c r="K78" s="25">
-        <v>14.682601634079848</v>
+        <v>14.922068982288755</v>
       </c>
       <c r="L78" s="25">
-        <v>14.922068982288755</v>
+        <v>5.4950413152206039</v>
       </c>
       <c r="M78" s="25">
-        <v>5.4950413152206039</v>
-[...1 lines deleted...]
-      <c r="N78" s="25">
         <v>5.6931623984605837</v>
       </c>
     </row>
-    <row r="79" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="21" t="s">
         <v>77</v>
       </c>
       <c r="B79" s="25">
-        <v>33.009708737864081</v>
+        <v>5.0250000026490955</v>
       </c>
       <c r="C79" s="25">
-        <v>5.0250000026490955</v>
+        <v>5.3373831811352312</v>
       </c>
       <c r="D79" s="25">
-        <v>5.3373831811352312</v>
+        <v>5.5076923049413242</v>
       </c>
       <c r="E79" s="25">
-        <v>5.5076923049413242</v>
+        <v>5.433333331463384</v>
       </c>
       <c r="F79" s="25">
-        <v>5.433333331463384</v>
+        <v>0.54194444864643387</v>
       </c>
       <c r="G79" s="25">
-        <v>0.54194444864643387</v>
+        <v>0.93809524412666045</v>
       </c>
       <c r="H79" s="25">
-        <v>0.93809524412666045</v>
+        <v>10.058411206040427</v>
       </c>
       <c r="I79" s="25">
-        <v>10.058411206040427</v>
+        <v>10.134134622720572</v>
       </c>
       <c r="J79" s="25">
-        <v>10.134134622720572</v>
+        <v>15.085000011656019</v>
       </c>
       <c r="K79" s="25">
-        <v>15.085000011656019</v>
+        <v>15.506792437355474</v>
       </c>
       <c r="L79" s="25">
-        <v>15.506792437355474</v>
+        <v>5.2683962201172454</v>
       </c>
       <c r="M79" s="25">
-        <v>5.2683962201172454</v>
-[...1 lines deleted...]
-      <c r="N79" s="25">
         <v>5.5147115358939534</v>
       </c>
     </row>
-    <row r="80" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="21" t="s">
         <v>78</v>
       </c>
       <c r="B80" s="25">
-        <v>29.09090909090909</v>
+        <v>4.826271188461174</v>
       </c>
       <c r="C80" s="25">
-        <v>4.826271188461174</v>
+        <v>5.1051281986073551</v>
       </c>
       <c r="D80" s="25">
-        <v>5.1051281986073551</v>
+        <v>5.293965493810588</v>
       </c>
       <c r="E80" s="25">
-        <v>5.293965493810588</v>
+        <v>5.3434579528380777</v>
       </c>
       <c r="F80" s="25">
-        <v>5.3434579528380777</v>
+        <v>0.48288135931400927</v>
       </c>
       <c r="G80" s="25">
-        <v>0.48288135931400927</v>
+        <v>0.89449152912376295</v>
       </c>
       <c r="H80" s="25">
-        <v>0.89449152912376295</v>
+        <v>10.093879308166175</v>
       </c>
       <c r="I80" s="25">
-        <v>10.093879308166175</v>
+        <v>10.065948275656536</v>
       </c>
       <c r="J80" s="25">
-        <v>10.065948275656536</v>
+        <v>14.774830523183791</v>
       </c>
       <c r="K80" s="25">
-        <v>14.774830523183791</v>
+        <v>15.336906764466884</v>
       </c>
       <c r="L80" s="25">
-        <v>15.336906764466884</v>
+        <v>5.2524576166928822</v>
       </c>
       <c r="M80" s="25">
-        <v>5.2524576166928822</v>
-[...1 lines deleted...]
-      <c r="N80" s="25">
         <v>5.4746610209093252</v>
       </c>
     </row>
-    <row r="81" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="21" t="s">
         <v>79</v>
       </c>
       <c r="B81" s="25">
-        <v>27.102803738317757</v>
+        <v>4.6974789976071909</v>
       </c>
       <c r="C81" s="25">
-        <v>4.6974789976071909</v>
+        <v>4.9387825841489041</v>
       </c>
       <c r="D81" s="25">
-        <v>4.9387825841489041</v>
+        <v>5.138938040859931</v>
       </c>
       <c r="E81" s="25">
-        <v>5.138938040859931</v>
+        <v>5.2577586400097811</v>
       </c>
       <c r="F81" s="25">
-        <v>5.2577586400097811</v>
+        <v>0.37638655711873237</v>
       </c>
       <c r="G81" s="25">
-        <v>0.37638655711873237</v>
+        <v>0.68652174424218093</v>
       </c>
       <c r="H81" s="25">
-        <v>0.68652174424218093</v>
+        <v>9.6686440686048094</v>
       </c>
       <c r="I81" s="25">
-        <v>9.6686440686048094</v>
+        <v>9.7171929802810943</v>
       </c>
       <c r="J81" s="25">
-        <v>9.7171929802810943</v>
+        <v>15.008907574565471</v>
       </c>
       <c r="K81" s="25">
-        <v>15.008907574565471</v>
+        <v>15.237739115175993</v>
       </c>
       <c r="L81" s="25">
-        <v>15.237739115175993</v>
+        <v>4.9076271198563655</v>
       </c>
       <c r="M81" s="25">
-        <v>4.9076271198563655</v>
-[...1 lines deleted...]
-      <c r="N81" s="25">
         <v>5.1147825966710627</v>
       </c>
     </row>
-    <row r="82" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A82" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B82" s="25">
-        <v>24.444444444444443</v>
+        <v>4.5286516848574863</v>
       </c>
       <c r="C82" s="25">
-        <v>4.5286516848574863</v>
+        <v>5.1425925861170265</v>
       </c>
       <c r="D82" s="25">
-        <v>5.1425925861170265</v>
+        <v>5.3147727169773793</v>
       </c>
       <c r="E82" s="25">
-        <v>5.3147727169773793</v>
+        <v>5.1706896568166796</v>
       </c>
       <c r="F82" s="25">
-        <v>5.1706896568166796</v>
+        <v>-4.3288888942036365</v>
       </c>
       <c r="G82" s="25">
-        <v>-4.3288888942036365</v>
+        <v>0.36000000130799081</v>
       </c>
       <c r="H82" s="25">
-        <v>0.36000000130799081</v>
+        <v>7.3534090898253703</v>
       </c>
       <c r="I82" s="25">
-        <v>7.3534090898253703</v>
+        <v>7.7988636385310777</v>
       </c>
       <c r="J82" s="25">
-        <v>7.7988636385310777</v>
+        <v>17.042222187254165</v>
       </c>
       <c r="K82" s="25">
-        <v>17.042222187254165</v>
+        <v>17.515111075507271</v>
       </c>
       <c r="L82" s="25">
-        <v>17.515111075507271</v>
+        <v>2.8044444408681657</v>
       </c>
       <c r="M82" s="25">
-        <v>2.8044444408681657</v>
-[...1 lines deleted...]
-      <c r="N82" s="25">
         <v>4.1627777788374161</v>
       </c>
     </row>
-    <row r="83" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A83" s="21" t="s">
         <v>81</v>
       </c>
       <c r="B83" s="25">
-        <v>36.904761904761905</v>
+        <v>4.1170731724762337</v>
       </c>
       <c r="C83" s="25">
-        <v>4.1170731724762337</v>
+        <v>4.6957317009204775</v>
       </c>
       <c r="D83" s="25">
-        <v>4.6957317009204775</v>
+        <v>5.1731707206586508</v>
       </c>
       <c r="E83" s="25">
-        <v>5.1731707206586508</v>
+        <v>4.9367088517056237</v>
       </c>
       <c r="F83" s="25">
-        <v>4.9367088517056237</v>
+        <v>-4.6111111062820314</v>
       </c>
       <c r="G83" s="25">
-        <v>-4.6111111062820314</v>
+        <v>0.69567901328390025</v>
       </c>
       <c r="H83" s="25">
-        <v>0.69567901328390025</v>
+        <v>7.197500002384186</v>
       </c>
       <c r="I83" s="25">
-        <v>7.197500002384186</v>
+        <v>7.5043749928474428</v>
       </c>
       <c r="J83" s="25">
-        <v>7.5043749928474428</v>
+        <v>17.618148167928059</v>
       </c>
       <c r="K83" s="25">
-        <v>17.618148167928059</v>
+        <v>17.954197459750706</v>
       </c>
       <c r="L83" s="25">
-        <v>17.954197459750706</v>
+        <v>3.2185185161637673</v>
       </c>
       <c r="M83" s="25">
-        <v>3.2185185161637673</v>
-[...1 lines deleted...]
-      <c r="N83" s="25">
         <v>4.2172839523833474</v>
       </c>
     </row>
-    <row r="84" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A84" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B84" s="25">
-        <v>35.294117647058826</v>
+        <v>4.1572115283745985</v>
       </c>
       <c r="C84" s="25">
-        <v>4.1572115283745985</v>
+        <v>4.5871287147597508</v>
       </c>
       <c r="D84" s="25">
-        <v>4.5871287147597508</v>
+        <v>4.9900990004586703</v>
       </c>
       <c r="E84" s="25">
-        <v>4.9900990004586703</v>
+        <v>5.2533654020382805</v>
       </c>
       <c r="F84" s="25">
-        <v>5.2533654020382805</v>
+        <v>-3.9174528317350261</v>
       </c>
       <c r="G84" s="25">
-        <v>-3.9174528317350261</v>
+        <v>1.2344660171967687</v>
       </c>
       <c r="H84" s="25">
-        <v>1.2344660171967687</v>
+        <v>7.5060747627900026</v>
       </c>
       <c r="I84" s="25">
-        <v>7.5060747627900026</v>
+        <v>7.8366346221703749</v>
       </c>
       <c r="J84" s="25">
-        <v>7.8366346221703749</v>
+        <v>15.938317789095585</v>
       </c>
       <c r="K84" s="25">
-        <v>15.938317789095585</v>
+        <v>16.376250056120064</v>
       </c>
       <c r="L84" s="25">
-        <v>16.376250056120064</v>
+        <v>3.2593457943925235</v>
       </c>
       <c r="M84" s="25">
-        <v>3.2593457943925235</v>
-[...1 lines deleted...]
-      <c r="N84" s="25">
         <v>4.2355769230769234</v>
       </c>
     </row>
-    <row r="85" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A85" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B85" s="25">
-        <v>40.963855421686745</v>
+        <v>3.9808641775154774</v>
       </c>
       <c r="C85" s="25">
-        <v>3.9808641775154774</v>
+        <v>4.3845678906381869</v>
       </c>
       <c r="D85" s="25">
-        <v>4.3845678906381869</v>
+        <v>4.7493671012830134</v>
       </c>
       <c r="E85" s="25">
-        <v>4.7493671012830134</v>
+        <v>4.9367088607594933</v>
       </c>
       <c r="F85" s="25">
-        <v>4.9367088607594933</v>
+        <v>-0.23280487700206479</v>
       </c>
       <c r="G85" s="25">
-        <v>-0.23280487700206479</v>
+        <v>0.93048780992990587</v>
       </c>
       <c r="H85" s="25">
-        <v>0.93048780992990587</v>
+        <v>7.1295000016689301</v>
       </c>
       <c r="I85" s="25">
-        <v>7.1295000016689301</v>
+        <v>7.5312499940395359</v>
       </c>
       <c r="J85" s="25">
-        <v>7.5312499940395359</v>
+        <v>15.56963412354632</v>
       </c>
       <c r="K85" s="25">
-        <v>15.56963412354632</v>
+        <v>16.158902435767942</v>
       </c>
       <c r="L85" s="25">
-        <v>16.158902435767942</v>
+        <v>4.4092592604366345</v>
       </c>
       <c r="M85" s="25">
-        <v>4.4092592604366345</v>
-[...1 lines deleted...]
-      <c r="N85" s="25">
         <v>5.0615853623646059</v>
       </c>
     </row>
-    <row r="86" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A86" s="21" t="s">
         <v>84</v>
       </c>
       <c r="B86" s="25">
-        <v>48.717948717948715</v>
+        <v>4.1620496859461626</v>
       </c>
       <c r="C86" s="25">
-        <v>4.1620496859461626</v>
+        <v>4.6724203847775794</v>
       </c>
       <c r="D86" s="25">
-        <v>4.6724203847775794</v>
+        <v>4.9490384474778786</v>
       </c>
       <c r="E86" s="25">
-        <v>4.9490384474778786</v>
+        <v>5.111562496423721</v>
       </c>
       <c r="F86" s="25">
-        <v>5.111562496423721</v>
+        <v>1.2763291136184824</v>
       </c>
       <c r="G86" s="25">
-        <v>1.2763291136184824</v>
+        <v>1.4837820545220985</v>
       </c>
       <c r="H86" s="25">
-        <v>1.4837820545220985</v>
+        <v>7.0867088610612896</v>
       </c>
       <c r="I86" s="25">
-        <v>7.0867088610612896</v>
+        <v>7.5585987279369569</v>
       </c>
       <c r="J86" s="25">
-        <v>7.5585987279369569</v>
+        <v>14.697169795726081</v>
       </c>
       <c r="K86" s="25">
-        <v>14.697169795726081</v>
+        <v>15.223012832494883</v>
       </c>
       <c r="L86" s="25">
-        <v>15.223012832494883</v>
+        <v>3.6740624925121663</v>
       </c>
       <c r="M86" s="25">
-        <v>3.6740624925121663</v>
-[...1 lines deleted...]
-      <c r="N86" s="25">
         <v>4.4120886022743733</v>
       </c>
     </row>
-    <row r="87" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A87" s="21" t="s">
         <v>85</v>
       </c>
       <c r="B87" s="25">
-        <v>45.945945945945944</v>
+        <v>4.42741071326392</v>
       </c>
       <c r="C87" s="25">
-        <v>4.42741071326392</v>
+        <v>4.7840909090909092</v>
       </c>
       <c r="D87" s="25">
-        <v>4.7840909090909092</v>
+        <v>4.9849999926306987</v>
       </c>
       <c r="E87" s="25">
-        <v>4.9849999926306987</v>
+        <v>5.2342452822991135</v>
       </c>
       <c r="F87" s="25">
-        <v>5.2342452822991135</v>
+        <v>0.55535715046737877</v>
       </c>
       <c r="G87" s="25">
-        <v>0.55535715046737877</v>
+        <v>0.98845454420555723</v>
       </c>
       <c r="H87" s="25">
-        <v>0.98845454420555723</v>
+        <v>7.1339285714285712</v>
       </c>
       <c r="I87" s="25">
-        <v>7.1339285714285712</v>
+        <v>7.5709090839732776</v>
       </c>
       <c r="J87" s="25">
-        <v>7.5709090839732776</v>
+        <v>15.062946430274419</v>
       </c>
       <c r="K87" s="25">
-        <v>15.062946430274419</v>
+        <v>15.539545484022661</v>
       </c>
       <c r="L87" s="25">
-        <v>15.539545484022661</v>
+        <v>3.6296330302133475</v>
       </c>
       <c r="M87" s="25">
-        <v>3.6296330302133475</v>
-[...1 lines deleted...]
-      <c r="N87" s="25">
         <v>4.2831818201325156</v>
       </c>
     </row>
-    <row r="88" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A88" s="21" t="s">
         <v>86</v>
       </c>
       <c r="B88" s="25">
-        <v>45.299145299145302</v>
+        <v>4.6721551788264311</v>
       </c>
       <c r="C88" s="25">
-        <v>4.6721551788264311</v>
+        <v>5.1934482763553484</v>
       </c>
       <c r="D88" s="25">
-        <v>5.1934482763553484</v>
+        <v>5.3134482749577225</v>
       </c>
       <c r="E88" s="25">
-        <v>5.3134482749577225</v>
+        <v>5.3099099150649058</v>
       </c>
       <c r="F88" s="25">
-        <v>5.3099099150649058</v>
+        <v>1.3876068382563753</v>
       </c>
       <c r="G88" s="25">
-        <v>1.3876068382563753</v>
+        <v>1.1219298222608733</v>
       </c>
       <c r="H88" s="25">
-        <v>1.1219298222608733</v>
+        <v>7.2396551740580595</v>
       </c>
       <c r="I88" s="25">
-        <v>7.2396551740580595</v>
+        <v>7.8212389439608145</v>
       </c>
       <c r="J88" s="25">
-        <v>7.8212389439608145</v>
+        <v>15.625762737403482</v>
       </c>
       <c r="K88" s="25">
-        <v>15.625762737403482</v>
+        <v>16.027130400616191</v>
       </c>
       <c r="L88" s="25">
-        <v>16.027130400616191</v>
+        <v>4.0525423702547103</v>
       </c>
       <c r="M88" s="25">
-        <v>4.0525423702547103</v>
-[...1 lines deleted...]
-      <c r="N88" s="25">
         <v>4.7165217368499093</v>
       </c>
     </row>
-    <row r="89" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A89" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B89" s="25">
-        <v>50.515463917525771</v>
+        <v>5.2982291529575987</v>
       </c>
       <c r="C89" s="25">
-        <v>5.2982291529575987</v>
+        <v>5.4668420892012746</v>
       </c>
       <c r="D89" s="25">
-        <v>5.4668420892012746</v>
+        <v>5.4226315799512363</v>
       </c>
       <c r="E89" s="25">
-        <v>5.4226315799512363</v>
+        <v>5.4188043526981184</v>
       </c>
       <c r="F89" s="25">
-        <v>5.4188043526981184</v>
+        <v>2.426808516554376</v>
       </c>
       <c r="G89" s="25">
-        <v>2.426808516554376</v>
+        <v>2.4915730310290045</v>
       </c>
       <c r="H89" s="25">
-        <v>2.4915730310290045</v>
+        <v>7.9110526285673446</v>
       </c>
       <c r="I89" s="25">
-        <v>7.9110526285673446</v>
+        <v>8.2277777777777779</v>
       </c>
       <c r="J89" s="25">
-        <v>8.2277777777777779</v>
+        <v>15.943608234838113</v>
       </c>
       <c r="K89" s="25">
-        <v>15.943608234838113</v>
+        <v>16.310549442584698</v>
       </c>
       <c r="L89" s="25">
-        <v>16.310549442584698</v>
+        <v>5.722680411387965</v>
       </c>
       <c r="M89" s="25">
-        <v>5.722680411387965</v>
-[...1 lines deleted...]
-      <c r="N89" s="25">
         <v>6.0961538513938152</v>
       </c>
     </row>
-    <row r="90" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A90" s="21" t="s">
         <v>88</v>
       </c>
       <c r="B90" s="25">
-        <v>44.696969696969695</v>
+        <v>5.9812029931778294</v>
       </c>
       <c r="C90" s="25">
-        <v>5.9812029931778294</v>
+        <v>6.0755814101344852</v>
       </c>
       <c r="D90" s="25">
-        <v>6.0755814101344852</v>
+        <v>5.8546875044703484</v>
       </c>
       <c r="E90" s="25">
-        <v>5.8546875044703484</v>
+        <v>5.8236000099182128</v>
       </c>
       <c r="F90" s="25">
-        <v>5.8236000099182128</v>
+        <v>1.9030075171136094</v>
       </c>
       <c r="G90" s="25">
-        <v>1.9030075171136094</v>
+        <v>2.0898437505529728</v>
       </c>
       <c r="H90" s="25">
-        <v>2.0898437505529728</v>
+        <v>8.481954886500997</v>
       </c>
       <c r="I90" s="25">
-        <v>8.481954886500997</v>
+        <v>8.7968503959535607</v>
       </c>
       <c r="J90" s="25">
-        <v>8.7968503959535607</v>
+        <v>16.114962441580637</v>
       </c>
       <c r="K90" s="25">
-        <v>16.114962441580637</v>
+        <v>16.337812535464764</v>
       </c>
       <c r="L90" s="25">
-        <v>16.337812535464764</v>
+        <v>6.1473684131650996</v>
       </c>
       <c r="M90" s="25">
-        <v>6.1473684131650996</v>
-[...1 lines deleted...]
-      <c r="N90" s="25">
         <v>6.2117187548428774</v>
       </c>
     </row>
-    <row r="91" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A91" s="21" t="s">
         <v>89</v>
       </c>
       <c r="B91" s="25">
-        <v>52.04081632653061</v>
+        <v>6.5262626325241246</v>
       </c>
       <c r="C91" s="25">
-        <v>6.5262626325241246</v>
+        <v>6.3005102118667295</v>
       </c>
       <c r="D91" s="25">
-        <v>6.3005102118667295</v>
+        <v>5.7474226779544475</v>
       </c>
       <c r="E91" s="25">
-        <v>5.7474226779544475</v>
+        <v>5.624999994927264</v>
       </c>
       <c r="F91" s="25">
-        <v>5.624999994927264</v>
+        <v>2.0844897904186226</v>
       </c>
       <c r="G91" s="25">
-        <v>2.0844897904186226</v>
+        <v>2.293298978281697</v>
       </c>
       <c r="H91" s="25">
-        <v>2.293298978281697</v>
+        <v>9.0050505050505052</v>
       </c>
       <c r="I91" s="25">
-        <v>9.0050505050505052</v>
+        <v>8.9678571370183207</v>
       </c>
       <c r="J91" s="25">
-        <v>8.9678571370183207</v>
+        <v>16.684646433049981</v>
       </c>
       <c r="K91" s="25">
-        <v>16.684646433049981</v>
+        <v>16.966734681810653</v>
       </c>
       <c r="L91" s="25">
-        <v>16.966734681810653</v>
+        <v>6.1222222284837207</v>
       </c>
       <c r="M91" s="25">
-        <v>6.1222222284837207</v>
-[...1 lines deleted...]
-      <c r="N91" s="25">
         <v>6.1520408172996675</v>
       </c>
     </row>
-    <row r="92" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A92" s="21" t="s">
         <v>90</v>
       </c>
       <c r="B92" s="25">
-        <v>47.41935483870968</v>
+        <v>6.5891752578958203</v>
       </c>
       <c r="C92" s="25">
-        <v>6.5891752578958203</v>
+        <v>6.5647766401677607</v>
       </c>
       <c r="D92" s="25">
-        <v>6.5647766401677607</v>
+        <v>6.0386925771463886</v>
       </c>
       <c r="E92" s="25">
-        <v>6.0386925771463886</v>
+        <v>6.0544014027420907</v>
       </c>
       <c r="F92" s="25">
-        <v>6.0544014027420907</v>
+        <v>1.9518900291155703</v>
       </c>
       <c r="G92" s="25">
-        <v>1.9518900291155703</v>
+        <v>2.1367482487568177</v>
       </c>
       <c r="H92" s="25">
-        <v>2.1367482487568177</v>
+        <v>9.3725429597179506</v>
       </c>
       <c r="I92" s="25">
-        <v>9.3725429597179506</v>
+        <v>9.5987762321125381</v>
       </c>
       <c r="J92" s="25">
-        <v>9.5987762321125381</v>
+        <v>17.448585808879198</v>
       </c>
       <c r="K92" s="25">
-        <v>17.448585808879198</v>
+        <v>17.699280830278788</v>
       </c>
       <c r="L92" s="25">
-        <v>17.699280830278788</v>
+        <v>5.9858803947106551</v>
       </c>
       <c r="M92" s="25">
-        <v>5.9858803947106551</v>
-[...1 lines deleted...]
-      <c r="N92" s="25">
         <v>6.138047133230601</v>
       </c>
     </row>
-    <row r="93" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A93" s="21" t="s">
         <v>91</v>
       </c>
       <c r="B93" s="25">
-        <v>37.837837837837839</v>
+        <v>6.8432624052602344</v>
       </c>
       <c r="C93" s="25">
-        <v>6.8432624052602344</v>
+        <v>6.5637857198715208</v>
       </c>
       <c r="D93" s="25">
-        <v>6.5637857198715208</v>
+        <v>6.1532142843518942</v>
       </c>
       <c r="E93" s="25">
-        <v>6.1532142843518942</v>
+        <v>5.924468091193666</v>
       </c>
       <c r="F93" s="25">
-        <v>5.924468091193666</v>
+        <v>1.0002777791168127</v>
       </c>
       <c r="G93" s="25">
-        <v>1.0002777791168127</v>
+        <v>1.3605594415921014</v>
       </c>
       <c r="H93" s="25">
-        <v>1.3605594415921014</v>
+        <v>10.795104893771084</v>
       </c>
       <c r="I93" s="25">
-        <v>10.795104893771084</v>
+        <v>10.246808511991027</v>
       </c>
       <c r="J93" s="25">
-        <v>10.246808511991027</v>
+        <v>18.265379320341964</v>
       </c>
       <c r="K93" s="25">
-        <v>18.265379320341964</v>
+        <v>18.527999956854458</v>
       </c>
       <c r="L93" s="25">
-        <v>18.527999956854458</v>
+        <v>5.4763698577880859</v>
       </c>
       <c r="M93" s="25">
-        <v>5.4763698577880859</v>
-[...1 lines deleted...]
-      <c r="N93" s="25">
         <v>5.4348275924551075</v>
       </c>
     </row>
-    <row r="94" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A94" s="21" t="s">
         <v>92</v>
       </c>
       <c r="B94" s="25">
-        <v>38.095238095238095</v>
+        <v>6.9158536825722798</v>
       </c>
       <c r="C94" s="25">
-        <v>6.9158536825722798</v>
+        <v>6.6048780573092829</v>
       </c>
       <c r="D94" s="25">
-        <v>6.6048780573092829</v>
+        <v>6.2995867985339205</v>
       </c>
       <c r="E94" s="25">
-        <v>6.2995867985339205</v>
+        <v>5.7500833412011465</v>
       </c>
       <c r="F94" s="25">
-        <v>5.7500833412011465</v>
+        <v>0.69282258234377347</v>
       </c>
       <c r="G94" s="25">
-        <v>0.69282258234377347</v>
+        <v>1.181147539774414</v>
       </c>
       <c r="H94" s="25">
-        <v>1.181147539774414</v>
+        <v>11.417073180035848</v>
       </c>
       <c r="I94" s="25">
-        <v>11.417073180035848</v>
+        <v>10.913223140495868</v>
       </c>
       <c r="J94" s="25">
-        <v>10.913223140495868</v>
+        <v>18.832319976806641</v>
       </c>
       <c r="K94" s="25">
-        <v>18.832319976806641</v>
+        <v>19.133790308429347</v>
       </c>
       <c r="L94" s="25">
-        <v>19.133790308429347</v>
+        <v>5.1911999931335453</v>
       </c>
       <c r="M94" s="25">
-        <v>5.1911999931335453</v>
-[...1 lines deleted...]
-      <c r="N94" s="25">
         <v>5.1891128959194308</v>
       </c>
     </row>
-    <row r="95" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A95" s="21" t="s">
         <v>93</v>
       </c>
       <c r="B95" s="25">
-        <v>41.25874125874126</v>
+        <v>6.3317518443086724</v>
       </c>
       <c r="C95" s="25">
-        <v>6.3317518443086724</v>
+        <v>5.9799270072992705</v>
       </c>
       <c r="D95" s="25">
-        <v>5.9799270072992705</v>
+        <v>5.7246323718744163</v>
       </c>
       <c r="E95" s="25">
-        <v>5.7246323718744163</v>
+        <v>5.4507407276718709</v>
       </c>
       <c r="F95" s="25">
-        <v>5.4507407276718709</v>
+        <v>0.73674074291355085</v>
       </c>
       <c r="G95" s="25">
-        <v>0.73674074291355085</v>
+        <v>1.2140000028742683</v>
       </c>
       <c r="H95" s="25">
-        <v>1.2140000028742683</v>
+        <v>11.070220589637756</v>
       </c>
       <c r="I95" s="25">
-        <v>11.070220589637756</v>
+        <v>10.373897054616142</v>
       </c>
       <c r="J95" s="25">
-        <v>10.373897054616142</v>
+        <v>18.690510965611814</v>
       </c>
       <c r="K95" s="25">
-        <v>18.690510965611814</v>
+        <v>19.042481735675004</v>
       </c>
       <c r="L95" s="25">
-        <v>19.042481735675004</v>
+        <v>5.4445652132448945</v>
       </c>
       <c r="M95" s="25">
-        <v>5.4445652132448945</v>
-[...1 lines deleted...]
-      <c r="N95" s="25">
         <v>5.521014491717021</v>
       </c>
     </row>
-    <row r="96" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A96" s="21" t="s">
         <v>94</v>
       </c>
       <c r="B96" s="25">
-        <v>40.875912408759127</v>
+        <v>6.3660294238258812</v>
       </c>
       <c r="C96" s="25">
-        <v>6.3660294238258812</v>
+        <v>6.1681481502674247</v>
       </c>
       <c r="D96" s="25">
-        <v>6.1681481502674247</v>
+        <v>6.0085926020586928</v>
       </c>
       <c r="E96" s="25">
-        <v>6.0085926020586928</v>
+        <v>5.5013257481835103</v>
       </c>
       <c r="F96" s="25">
-        <v>5.5013257481835103</v>
+        <v>0.90780303045881516</v>
       </c>
       <c r="G96" s="25">
-        <v>0.90780303045881516</v>
+        <v>1.2140151544502287</v>
       </c>
       <c r="H96" s="25">
-        <v>1.2140151544502287</v>
+        <v>11.278805974704117</v>
       </c>
       <c r="I96" s="25">
-        <v>11.278805974704117</v>
+        <v>10.659022553522783</v>
       </c>
       <c r="J96" s="25">
-        <v>10.659022553522783</v>
+        <v>18.633161713095273</v>
       </c>
       <c r="K96" s="25">
-        <v>18.633161713095273</v>
+        <v>18.96500003871633</v>
       </c>
       <c r="L96" s="25">
-        <v>18.96500003871633</v>
+        <v>5.0371323508374832</v>
       </c>
       <c r="M96" s="25">
-        <v>5.0371323508374832</v>
-[...1 lines deleted...]
-      <c r="N96" s="25">
         <v>5.1107407446260806</v>
       </c>
     </row>
-    <row r="97" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A97" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B97" s="25">
-        <v>39.726027397260275</v>
+        <v>5.7524305449591742</v>
       </c>
       <c r="C97" s="25">
-        <v>5.7524305449591742</v>
+        <v>5.6118055648273888</v>
       </c>
       <c r="D97" s="25">
-        <v>5.6118055648273888</v>
+        <v>5.4399305548932819</v>
       </c>
       <c r="E97" s="25">
-        <v>5.4399305548932819</v>
+        <v>5.3553571513720923</v>
       </c>
       <c r="F97" s="25">
-        <v>5.3553571513720923</v>
+        <v>0.69750000581677474</v>
       </c>
       <c r="G97" s="25">
-        <v>0.69750000581677474</v>
+        <v>1.0394444451796718</v>
       </c>
       <c r="H97" s="25">
-        <v>1.0394444451796718</v>
+        <v>11.257142857142858</v>
       </c>
       <c r="I97" s="25">
-        <v>11.257142857142858</v>
+        <v>10.685314691983736</v>
       </c>
       <c r="J97" s="25">
-        <v>10.685314691983736</v>
+        <v>19.159574481612403</v>
       </c>
       <c r="K97" s="25">
-        <v>19.159574481612403</v>
+        <v>19.619930585225422</v>
       </c>
       <c r="L97" s="25">
-        <v>19.619930585225422</v>
+        <v>5.2627659689450095</v>
       </c>
       <c r="M97" s="25">
-        <v>5.2627659689450095</v>
-[...1 lines deleted...]
-      <c r="N97" s="25">
         <v>5.3416666736205416</v>
       </c>
     </row>
-    <row r="98" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A98" s="21" t="s">
         <v>96</v>
       </c>
       <c r="B98" s="25">
-        <v>43.859649122807021</v>
+        <v>5.6387499988079073</v>
       </c>
       <c r="C98" s="25">
-        <v>5.6387499988079073</v>
+        <v>5.4796875059604648</v>
       </c>
       <c r="D98" s="25">
-        <v>5.4796875059604648</v>
+        <v>5.3386792476821991</v>
       </c>
       <c r="E98" s="25">
-        <v>5.3386792476821991</v>
+        <v>5.0730769282732258</v>
       </c>
       <c r="F98" s="25">
-        <v>5.0730769282732258</v>
+        <v>0.72981481786449387</v>
       </c>
       <c r="G98" s="25">
-        <v>0.72981481786449387</v>
+        <v>1.1316666714732109</v>
       </c>
       <c r="H98" s="25">
-        <v>1.1316666714732109</v>
+        <v>11.337654325697157</v>
       </c>
       <c r="I98" s="25">
-        <v>11.337654325697157</v>
+        <v>10.619259257375457</v>
       </c>
       <c r="J98" s="25">
-        <v>10.619259257375457</v>
+        <v>18.583006051420433</v>
       </c>
       <c r="K98" s="25">
-        <v>18.583006051420433</v>
+        <v>18.805582836361751</v>
       </c>
       <c r="L98" s="25">
-        <v>18.805582836361751</v>
+        <v>5.2496932532889709</v>
       </c>
       <c r="M98" s="25">
-        <v>5.2496932532889709</v>
-[...1 lines deleted...]
-      <c r="N98" s="25">
         <v>5.3953703700760265</v>
       </c>
     </row>
-    <row r="99" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A99" s="21" t="s">
         <v>97</v>
       </c>
       <c r="B99" s="25">
-        <v>45.294117647058826</v>
+        <v>5.4359756097560972</v>
       </c>
       <c r="C99" s="25">
-        <v>5.4359756097560972</v>
+        <v>5.2662576766101861</v>
       </c>
       <c r="D99" s="25">
-        <v>5.2662576766101861</v>
+        <v>5.1626543189272471</v>
       </c>
       <c r="E99" s="25">
-        <v>5.1626543189272471</v>
+        <v>5.060377354891795</v>
       </c>
       <c r="F99" s="25">
-        <v>5.060377354891795</v>
+        <v>0.83969325901357672</v>
       </c>
       <c r="G99" s="25">
-        <v>0.83969325901357672</v>
+        <v>1.2693827179961918</v>
       </c>
       <c r="H99" s="25">
-        <v>1.2693827179961918</v>
+        <v>11.223291924281149</v>
       </c>
       <c r="I99" s="25">
-        <v>11.223291924281149</v>
+        <v>10.478571435679561</v>
       </c>
       <c r="J99" s="25">
-        <v>10.478571435679561</v>
+        <v>18.423231718016833</v>
       </c>
       <c r="K99" s="25">
-        <v>18.423231718016833</v>
+        <v>18.543580231843173</v>
       </c>
       <c r="L99" s="25">
-        <v>18.543580231843173</v>
+        <v>5.0739393812237363</v>
       </c>
       <c r="M99" s="25">
-        <v>5.0739393812237363</v>
-[...1 lines deleted...]
-      <c r="N99" s="25">
         <v>5.2515337437939786</v>
       </c>
     </row>
-    <row r="100" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A100" s="21" t="s">
         <v>117</v>
       </c>
       <c r="B100" s="25">
-        <v>60.689655172413794</v>
+        <v>4.8538732343996074</v>
       </c>
       <c r="C100" s="25">
-        <v>4.8538732343996074</v>
+        <v>4.7851063799350824</v>
       </c>
       <c r="D100" s="25">
-        <v>4.7851063799350824</v>
+        <v>4.8471014361450635</v>
       </c>
       <c r="E100" s="25">
-        <v>4.8471014361450635</v>
+        <v>4.7750000046260324</v>
       </c>
       <c r="F100" s="25">
-        <v>4.7750000046260324</v>
+        <v>0.85152173918280483</v>
       </c>
       <c r="G100" s="25">
-        <v>0.85152173918280483</v>
+        <v>1.2642753681680863</v>
       </c>
       <c r="H100" s="25">
-        <v>1.2642753681680863</v>
+        <v>11.155942032302635</v>
       </c>
       <c r="I100" s="25">
-        <v>11.155942032302635</v>
+        <v>10.470507241677547</v>
       </c>
       <c r="J100" s="25">
-        <v>10.470507241677547</v>
+        <v>18.171844002202892</v>
       </c>
       <c r="K100" s="25">
-        <v>18.171844002202892</v>
+        <v>18.293999930790491</v>
       </c>
       <c r="L100" s="25">
-        <v>18.293999930790491</v>
+        <v>4.8841549351181781</v>
       </c>
       <c r="M100" s="25">
-        <v>4.8841549351181781</v>
-[...1 lines deleted...]
-      <c r="N100" s="25">
         <v>4.9867857209273749</v>
       </c>
     </row>
-    <row r="101" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A101" s="21" t="s">
         <v>183</v>
       </c>
       <c r="B101" s="25">
-        <v>48.226950354609926</v>
+        <v>4.6463768119397368</v>
       </c>
       <c r="C101" s="25">
-        <v>4.6463768119397368</v>
+        <v>4.7877697670202464</v>
       </c>
       <c r="D101" s="25">
-        <v>4.7877697670202464</v>
+        <v>4.8292805754023487</v>
       </c>
       <c r="E101" s="25">
-        <v>4.8292805754023487</v>
+        <v>4.917969927751928</v>
       </c>
       <c r="F101" s="25">
-        <v>4.917969927751928</v>
+        <v>0.78338235822122759</v>
       </c>
       <c r="G101" s="25">
-        <v>0.78338235822122759</v>
+        <v>1.0313970647094881</v>
       </c>
       <c r="H101" s="25">
-        <v>1.0313970647094881</v>
+        <v>11.038321167883211</v>
       </c>
       <c r="I101" s="25">
-        <v>11.038321167883211</v>
+        <v>10.575766424192999</v>
       </c>
       <c r="J101" s="25">
-        <v>10.575766424192999</v>
+        <v>18.436575172591382</v>
       </c>
       <c r="K101" s="25">
-        <v>18.436575172591382</v>
+        <v>18.958161732729742</v>
       </c>
       <c r="L101" s="25">
-        <v>18.958161732729742</v>
+        <v>4.1467153347321668</v>
       </c>
       <c r="M101" s="25">
-        <v>4.1467153347321668</v>
-[...1 lines deleted...]
-      <c r="N101" s="25">
         <v>4.4448905050428245</v>
       </c>
     </row>
-    <row r="102" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A102" s="21" t="s">
         <v>184</v>
       </c>
       <c r="B102" s="25">
-        <v>40.151515151515149</v>
+        <v>4.2621093578636646</v>
       </c>
       <c r="C102" s="25">
-        <v>4.2621093578636646</v>
+        <v>4.3716535324186792</v>
       </c>
       <c r="D102" s="25">
-        <v>4.3716535324186792</v>
+        <v>4.4574803142097057</v>
       </c>
       <c r="E102" s="25">
-        <v>4.4574803142097057</v>
+        <v>4.512109374627471</v>
       </c>
       <c r="F102" s="25">
-        <v>4.512109374627471</v>
+        <v>0.68260870600200219</v>
       </c>
       <c r="G102" s="25">
-        <v>0.68260870600200219</v>
+        <v>0.89370079191885599</v>
       </c>
       <c r="H102" s="25">
-        <v>0.89370079191885599</v>
+        <v>11.045175435250265</v>
       </c>
       <c r="I102" s="25">
-        <v>11.045175435250265</v>
+        <v>10.536328122019768</v>
       </c>
       <c r="J102" s="25">
-        <v>10.536328122019768</v>
+        <v>18.346106368883522</v>
       </c>
       <c r="K102" s="25">
-        <v>18.346106368883522</v>
+        <v>18.525476198347789</v>
       </c>
       <c r="L102" s="25">
-        <v>18.525476198347789</v>
+        <v>5.1122806490513319</v>
       </c>
       <c r="M102" s="25">
-        <v>5.1122806490513319</v>
-[...1 lines deleted...]
-      <c r="N102" s="25">
         <v>5.1149606254157121</v>
       </c>
     </row>
-    <row r="103" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="21" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="25">
-        <v>45.378151260504204</v>
+        <v>4.1585470040639239</v>
       </c>
       <c r="C103" s="25">
-        <v>4.1585470040639239</v>
+        <v>4.3944444391462536</v>
       </c>
       <c r="D103" s="25">
-        <v>4.3944444391462536</v>
+        <v>4.505726496378581</v>
       </c>
       <c r="E103" s="25">
-        <v>4.505726496378581</v>
+        <v>4.5262931030372098</v>
       </c>
       <c r="F103" s="25">
-        <v>4.5262931030372098</v>
+        <v>0.64983478721291965</v>
       </c>
       <c r="G103" s="25">
-        <v>0.64983478721291965</v>
+        <v>0.87056522290019889</v>
       </c>
       <c r="H103" s="25">
-        <v>0.87056522290019889</v>
+        <v>10.434782608695652</v>
       </c>
       <c r="I103" s="25">
-        <v>10.434782608695652</v>
+        <v>10.176956516763438</v>
       </c>
       <c r="J103" s="25">
-        <v>10.176956516763438</v>
+        <v>18.099051639951508</v>
       </c>
       <c r="K103" s="25">
-        <v>18.099051639951508</v>
+        <v>18.548965519872205</v>
       </c>
       <c r="L103" s="25">
-        <v>18.548965519872205</v>
+        <v>4.8577586104129926</v>
       </c>
       <c r="M103" s="25">
-        <v>4.8577586104129926</v>
-[...1 lines deleted...]
-      <c r="N103" s="25">
         <v>4.9840517187940661</v>
       </c>
     </row>
-    <row r="104" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A104" s="21" t="s">
         <v>236</v>
       </c>
       <c r="B104" s="25">
-        <v>45.238095238095241</v>
+        <v>3.9300812880198159</v>
       </c>
       <c r="C104" s="25">
-        <v>3.9300812880198159</v>
+        <v>3.9217213099120092</v>
       </c>
       <c r="D104" s="25">
-        <v>3.9217213099120092</v>
+        <v>3.9804999927679696</v>
       </c>
       <c r="E104" s="25">
-        <v>3.9804999927679696</v>
+        <v>4.0872950768861616</v>
       </c>
       <c r="F104" s="25">
-        <v>4.0872950768861616</v>
+        <v>0.85943549081322645</v>
       </c>
       <c r="G104" s="25">
-        <v>0.85943549081322645</v>
+        <v>1.1784552882115047</v>
       </c>
       <c r="H104" s="25">
-        <v>1.1784552882115047</v>
+        <v>10.427040000915527</v>
       </c>
       <c r="I104" s="25">
-        <v>10.427040000915527</v>
+        <v>10.060645157291043</v>
       </c>
       <c r="J104" s="25">
-        <v>10.060645157291043</v>
+        <v>17.533119995117186</v>
       </c>
       <c r="K104" s="25">
-        <v>17.533119995117186</v>
+        <v>17.651451556913315</v>
       </c>
       <c r="L104" s="25">
-        <v>17.651451556913315</v>
+        <v>4.8375999984741211</v>
       </c>
       <c r="M104" s="25">
-        <v>4.8375999984741211</v>
-[...1 lines deleted...]
-      <c r="N104" s="25">
         <v>4.9072580674002246</v>
       </c>
     </row>
-    <row r="105" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A105" s="21" t="s">
         <v>237</v>
       </c>
       <c r="B105" s="25">
-        <v>53.211009174311926</v>
+        <v>3.6546601855639116</v>
       </c>
       <c r="C105" s="25">
-        <v>3.6546601855639116</v>
+        <v>3.7461164992989846</v>
       </c>
       <c r="D105" s="25">
-        <v>3.7461164992989846</v>
+        <v>3.85098038000219</v>
       </c>
       <c r="E105" s="25">
-        <v>3.85098038000219</v>
+        <v>3.9759615315840793</v>
       </c>
       <c r="F105" s="25">
-        <v>3.9759615315840793</v>
+        <v>1.3736190483683632</v>
       </c>
       <c r="G105" s="25">
-        <v>1.3736190483683632</v>
+        <v>1.6014285679374423</v>
       </c>
       <c r="H105" s="25">
-        <v>1.6014285679374423</v>
+        <v>9.8893396269600338</v>
       </c>
       <c r="I105" s="25">
-        <v>9.8893396269600338</v>
+        <v>9.6800943410621496</v>
       </c>
       <c r="J105" s="25">
-        <v>9.6800943410621496</v>
+        <v>16.516509424965335</v>
       </c>
       <c r="K105" s="25">
-        <v>16.516509424965335</v>
+        <v>16.867735826744223</v>
       </c>
       <c r="L105" s="25">
-        <v>16.867735826744223</v>
+        <v>4.7297169689862235</v>
       </c>
       <c r="M105" s="25">
-        <v>4.7297169689862235</v>
-[...1 lines deleted...]
-      <c r="N105" s="25">
         <v>4.8127358522055284</v>
       </c>
     </row>
-    <row r="106" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A106" s="21" t="s">
         <v>238</v>
       </c>
       <c r="B106" s="25">
-        <v>38.4</v>
+        <v>4.5257142772193717</v>
       </c>
       <c r="C106" s="25">
-        <v>4.5257142772193717</v>
+        <v>4.2697457499423273</v>
       </c>
       <c r="D106" s="25">
-        <v>4.2697457499423273</v>
+        <v>3.9947008454901543</v>
       </c>
       <c r="E106" s="25">
-        <v>3.9947008454901543</v>
+        <v>4.1437499860922493</v>
       </c>
       <c r="F106" s="25">
-        <v>4.1437499860922493</v>
+        <v>1.1226890820289861</v>
       </c>
       <c r="G106" s="25">
-        <v>1.1226890820289861</v>
+        <v>1.4254237326588166</v>
       </c>
       <c r="H106" s="25">
-        <v>1.4254237326588166</v>
+        <v>10.42024793703694</v>
       </c>
       <c r="I106" s="25">
-        <v>10.42024793703694</v>
+        <v>10.254166666666666</v>
       </c>
       <c r="J106" s="25">
-        <v>10.254166666666666</v>
+        <v>16.682711876044838</v>
       </c>
       <c r="K106" s="25">
-        <v>16.682711876044838</v>
+        <v>16.849999998369789</v>
       </c>
       <c r="L106" s="25">
-        <v>16.849999998369789</v>
+        <v>4.7654166698455809</v>
       </c>
       <c r="M106" s="25">
-        <v>4.7654166698455809</v>
-[...1 lines deleted...]
-      <c r="N106" s="25">
         <v>4.9029411788748094</v>
       </c>
     </row>
-    <row r="107" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A107" s="21" t="s">
         <v>239</v>
       </c>
       <c r="B107" s="25">
-        <v>30.434782608695652</v>
+        <v>4.5499999860746669</v>
       </c>
       <c r="C107" s="25">
-        <v>4.5499999860746669</v>
+        <v>4.3303539647465259</v>
       </c>
       <c r="D107" s="25">
-        <v>4.3303539647465259</v>
+        <v>4.1681415971401519</v>
       </c>
       <c r="E107" s="25">
-        <v>4.1681415971401519</v>
+        <v>4.2249999919107983</v>
       </c>
       <c r="F107" s="25">
-        <v>4.2249999919107983</v>
+        <v>1.066071430420769</v>
       </c>
       <c r="G107" s="25">
-        <v>1.066071430420769</v>
+        <v>1.3937500014102884</v>
       </c>
       <c r="H107" s="25">
-        <v>1.3937500014102884</v>
+        <v>10.393839291163854</v>
       </c>
       <c r="I107" s="25">
-        <v>10.393839291163854</v>
+        <v>10.155357139451164</v>
       </c>
       <c r="J107" s="25">
-        <v>10.155357139451164</v>
+        <v>16.408928590161459</v>
       </c>
       <c r="K107" s="25">
-        <v>16.408928590161459</v>
+        <v>16.579017894608633</v>
       </c>
       <c r="L107" s="25">
-        <v>16.579017894608633</v>
+        <v>5.0504464294229239</v>
       </c>
       <c r="M107" s="25">
-        <v>5.0504464294229239</v>
-[...1 lines deleted...]
-      <c r="N107" s="25">
         <v>5.0602678507566452</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkblaaie</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Disclaimer</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>Description</vt:lpstr>
       <vt:lpstr>Households</vt:lpstr>
+      <vt:lpstr>Quantiles</vt:lpstr>
       <vt:lpstr>Professionals</vt:lpstr>
-      <vt:lpstr>Quantiles</vt:lpstr>
       <vt:lpstr>Analysts</vt:lpstr>
       <vt:lpstr>Trade unions</vt:lpstr>
       <vt:lpstr>Businesses</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Van der Wath, WN, Mnr [wnwath@sun.ac.za]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>