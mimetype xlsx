--- v0 (2026-03-23)
+++ v1 (2026-07-02)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data Partners\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{35477BBB-CC78-4347-B7F1-B6AF4A7A136D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{9A6E7576-B10F-4431-9486-5E8DAF32FD55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="658" xr2:uid="{3D9B5657-6954-4F06-B460-B919B0022015}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="658" xr2:uid="{F7D60979-2122-41D2-B73B-BCBE1333F87F}"/>
   </bookViews>
   <sheets>
     <sheet name="Copyright &amp; Disclaimer" sheetId="3" r:id="rId1"/>
     <sheet name="Notes" sheetId="19" r:id="rId2"/>
     <sheet name="Services confidence" sheetId="17" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="TRNR_1296ec5348ee4107925df9ace73be365_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_14e18c842986407b83cfdd40ba610e9f_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_2170ee14b6f243d6a242524b7d11dc1d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_250ded433d484503858d3c3e5f4c79df_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_2fd6457518cf4971b6603a345ffa7e6a_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_43df68c93e56424b814921efc1a9134d_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_4ea1b1e7c71c43d486e367cc2d39679e_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_50f1c6649b0243aba61c96791ef6be77_82_1" hidden="1">#REF!</definedName>
     <definedName name="TRNR_553e1ec5e2d64215b52011864602d14e_28_28" hidden="1">#REF!</definedName>
     <definedName name="TRNR_61c7d246229f451ca7894b6864ffdc9b_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_71ac114f4dfe46c59f366b85f653caca_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_8a85f2ce222d454489b37f9bbcc014f5_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_8ae31fb4839143b38af772b75d827a8e_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_8dde7621d8924e429de07190297fa46f_85_4" hidden="1">#REF!</definedName>
@@ -761,242 +761,245 @@
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
-    <cellStyle name="Comma 2" xfId="1" xr:uid="{4000D360-2449-4209-8123-F60DAE2310C8}"/>
-[...2 lines deleted...]
-    <cellStyle name="Komma 2" xfId="4" xr:uid="{5ACE716F-5634-464E-81D3-290DB7D51D98}"/>
+    <cellStyle name="Comma 2" xfId="1" xr:uid="{F8D86E44-4630-4293-9925-E9A71E91996C}"/>
+    <cellStyle name="Comma 2 2" xfId="2" xr:uid="{D13EC555-F771-49C5-B1AB-7A9762383975}"/>
+    <cellStyle name="Comma 2 3" xfId="3" xr:uid="{B97721FF-B207-4BC8-A521-7FD82D1AADC9}"/>
+    <cellStyle name="Komma 2" xfId="4" xr:uid="{86FDB53C-ED28-4D34-90AE-0EE10E2D238D}"/>
     <cellStyle name="Normaal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="5" xr:uid="{55CD0B51-4BB3-474A-A93A-909BB7A2E0C5}"/>
-[...12 lines deleted...]
-    <cellStyle name="XLConnect.String 2" xfId="18" xr:uid="{76972ED2-F51E-48B6-A3A0-CBA316ADE2C2}"/>
+    <cellStyle name="Normal 2" xfId="5" xr:uid="{E1D34F32-708E-4A90-B872-CED815D14E5B}"/>
+    <cellStyle name="Normal 2 2" xfId="6" xr:uid="{3BEADFB4-0679-440E-9398-517FA46ADAFB}"/>
+    <cellStyle name="Normal 2 2 2" xfId="7" xr:uid="{95B458C2-AB0B-4BA9-9E9E-57E178A5A780}"/>
+    <cellStyle name="Normal 3" xfId="8" xr:uid="{71C446D6-E900-4E60-AE95-CFBADB859378}"/>
+    <cellStyle name="Percent 2" xfId="9" xr:uid="{BFE78B94-38D0-48E6-B632-ADA1D7A5D3D2}"/>
+    <cellStyle name="Persent 2" xfId="10" xr:uid="{38958B5A-E59C-4E83-97CB-2E8AA64D09A7}"/>
+    <cellStyle name="XLConnect.Boolean" xfId="11" xr:uid="{10F0D2B8-D65F-481C-AE90-A623E06BB94F}"/>
+    <cellStyle name="XLConnect.DateTime" xfId="12" xr:uid="{2B26C942-6D27-42C1-ADC4-16ACE5D55DC6}"/>
+    <cellStyle name="XLConnect.Header" xfId="13" xr:uid="{65E1D05A-9FEE-49FE-A844-672413C6B03E}"/>
+    <cellStyle name="XLConnect.Header 2" xfId="14" xr:uid="{88B6FF03-5B25-442E-8734-6AB1E9FE5FD6}"/>
+    <cellStyle name="XLConnect.Numeric" xfId="15" xr:uid="{90FEFEB4-F9E2-4FFD-8FBF-E533EFF25EB8}"/>
+    <cellStyle name="XLConnect.Numeric 2" xfId="16" xr:uid="{C2CC74D6-CC48-4C31-94AD-DBCB7528C785}"/>
+    <cellStyle name="XLConnect.String" xfId="17" xr:uid="{3CE3B894-F218-4838-BBD8-F02718FDDEF7}"/>
+    <cellStyle name="XLConnect.String 2" xfId="18" xr:uid="{8DE7DBE5-02C8-4599-8AD7-43E031568101}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
+      <xdr:colOff>257175</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:colOff>180975</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1756" name="Graphic 16">
+        <xdr:cNvPr id="1768" name="Graphic 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7956CFCF-B729-8415-3138-2FA5ABBAA7E7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A5A1FE-870C-34C2-8B8F-F392C49B959E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="266700" y="365760"/>
-          <a:ext cx="3581400" cy="1356360"/>
+          <a:off x="257175" y="381000"/>
+          <a:ext cx="3467100" cy="1409700"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="Business%20Confidence%20Indices.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Bou/Bou,%20Uitset.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="South Africa"/>
       <sheetName val="Composites"/>
       <sheetName val="Provinces"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="HANDOUT"/>
       <sheetName val="REPORT"/>
       <sheetName val="StatsSA"/>
       <sheetName val="Other"/>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="Composite"/>
       <sheetName val="Building Total"/>
       <sheetName val="Building Resid"/>
       <sheetName val="Building NonResid"/>
       <sheetName val="Building GP"/>
       <sheetName val="Building KZN"/>
       <sheetName val="Building WC"/>
       <sheetName val="Building Contrs"/>
       <sheetName val="Building Subcontrs"/>
       <sheetName val="Civil Engineers"/>
       <sheetName val="Architects"/>
       <sheetName val="Quantity Surveyors"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
-      <sheetData sheetId="3" refreshError="1"/>
-[...3 lines deleted...]
-      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
-      <sheetData sheetId="9" refreshError="1"/>
-      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
-      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BER 2023">
   <a:themeElements>
     <a:clrScheme name="Custom 1 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002E60"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E6E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1293,2563 +1296,2578 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F782255-685D-42F5-A4FF-650C63D58F84}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FCA7C6-6073-4372-8333-E852A4E7A387}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="8.88671875" style="18"/>
+    <col min="1" max="16384" width="8.85546875" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="17"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="17"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="19"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="17"/>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="17"/>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="17"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="17"/>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
     </row>
-    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="17"/>
       <c r="B12" s="20"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="22"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="17"/>
       <c r="B13" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="25"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="17"/>
       <c r="B14" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="28"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="17"/>
       <c r="B15" s="29"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="28"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
       <c r="B16" s="29"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="28"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="17"/>
       <c r="B17" s="29"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="28"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="17"/>
       <c r="B18" s="29"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="28"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="17"/>
       <c r="B19" s="29"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="28"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="17"/>
       <c r="B20" s="29"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="28"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="17"/>
       <c r="B21" s="29"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="28"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="17"/>
       <c r="B22" s="29"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="28"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="17"/>
       <c r="B23" s="29"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="28"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="17"/>
       <c r="B24" s="29"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="28"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
     </row>
-    <row r="25" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="17"/>
       <c r="B25" s="30"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="32"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="17"/>
       <c r="B26" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="25"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="17"/>
       <c r="B27" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="28"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="17"/>
       <c r="B28" s="29"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
       <c r="K28" s="28"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="17"/>
       <c r="B29" s="29"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="28"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B30" s="29"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="27"/>
       <c r="J30" s="27"/>
       <c r="K30" s="28"/>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B31" s="29"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="28"/>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B32" s="29"/>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="28"/>
     </row>
-    <row r="33" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B33" s="29"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="28"/>
     </row>
-    <row r="34" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B34" s="29"/>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="28"/>
     </row>
-    <row r="35" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B35" s="29"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="27"/>
       <c r="J35" s="27"/>
       <c r="K35" s="28"/>
     </row>
-    <row r="36" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B36" s="29"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="27"/>
       <c r="K36" s="28"/>
     </row>
-    <row r="37" spans="2:11" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B37" s="29"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="27"/>
       <c r="K37" s="28"/>
     </row>
-    <row r="38" spans="2:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="30"/>
       <c r="C38" s="31"/>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B14:K25"/>
     <mergeCell ref="B27:K38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11E82EE4-130B-4B29-8C97-DE1F5560EC5F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1BE532-84BF-45F2-B921-4AC5894DB8EE}">
   <sheetPr codeName="Sheet15"/>
   <dimension ref="B2:B42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.33203125" style="7"/>
+    <col min="1" max="1" width="7.28515625" style="7"/>
     <col min="2" max="2" width="108" style="7" customWidth="1"/>
-    <col min="3" max="16384" width="7.33203125" style="7"/>
+    <col min="3" max="16384" width="7.28515625" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B2" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B3" s="9" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="4" spans="2:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="6" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B5" s="10"/>
     </row>
-    <row r="6" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B6" s="6" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B8" s="9" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B11" s="7" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="14" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B17" s="7" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" s="7" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="21" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B21" s="12" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="22" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B22" s="12" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="23" spans="2:2" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B23" s="12" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="24" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B24" s="12" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="26" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B26" s="7" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="27" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B27" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="28" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="29" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B29" s="12" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="31" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B31" s="7" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="32" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B32" s="7" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B33" s="7" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B35" s="7" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B36" s="7" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="37" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="12" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="38" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="12" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="39" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="12" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B41" s="13" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="42" spans="2:2" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B42" s="12" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4F3C110-FD51-4EE5-BDA9-66A767E22912}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F694AE4-F854-4920-AF60-B16D4E9D191A}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B53" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B55" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="5" width="9.109375" style="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="5" width="9.140625" style="1"/>
+    <col min="6" max="6" width="9.140625" style="14"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>90</v>
       </c>
       <c r="G1" s="3"/>
     </row>
-    <row r="2" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="3"/>
     </row>
-    <row r="3" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1">
         <v>91</v>
       </c>
       <c r="C4" s="1">
         <v>87</v>
       </c>
       <c r="D4" s="1">
         <v>95</v>
       </c>
       <c r="E4" s="1">
         <v>82</v>
       </c>
       <c r="F4" s="14">
         <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="1">
         <v>55</v>
       </c>
       <c r="C5" s="1">
         <v>75</v>
       </c>
       <c r="D5" s="1">
         <v>86</v>
       </c>
       <c r="E5" s="1">
         <v>89</v>
       </c>
       <c r="F5" s="14">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="1">
         <v>62</v>
       </c>
       <c r="C6" s="1">
         <v>78</v>
       </c>
       <c r="D6" s="1">
         <v>84</v>
       </c>
       <c r="E6" s="1">
         <v>92</v>
       </c>
       <c r="F6" s="14">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1">
         <v>68</v>
       </c>
       <c r="C7" s="1">
         <v>81</v>
       </c>
       <c r="D7" s="1">
         <v>82</v>
       </c>
       <c r="E7" s="1">
         <v>94</v>
       </c>
       <c r="F7" s="14">
         <v>90</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="1">
         <v>82</v>
       </c>
       <c r="C8" s="1">
         <v>87</v>
       </c>
       <c r="D8" s="1">
         <v>77</v>
       </c>
       <c r="E8" s="1">
         <v>94</v>
       </c>
       <c r="F8" s="14">
         <v>90</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="1">
         <v>84</v>
       </c>
       <c r="C9" s="1">
         <v>85</v>
       </c>
       <c r="D9" s="1">
         <v>78</v>
       </c>
       <c r="E9" s="1">
         <v>86</v>
       </c>
       <c r="F9" s="14">
         <v>85</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="1">
         <v>83</v>
       </c>
       <c r="C10" s="1">
         <v>96</v>
       </c>
       <c r="D10" s="1">
         <v>87</v>
       </c>
       <c r="E10" s="1">
         <v>86</v>
       </c>
       <c r="F10" s="14">
         <v>87</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="1">
         <v>82</v>
       </c>
       <c r="C11" s="1">
         <v>91</v>
       </c>
       <c r="D11" s="1">
         <v>89</v>
       </c>
       <c r="E11" s="1">
         <v>90</v>
       </c>
       <c r="F11" s="14">
         <v>90</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1">
         <v>83</v>
       </c>
       <c r="C12" s="1">
         <v>92</v>
       </c>
       <c r="D12" s="1">
         <v>86</v>
       </c>
       <c r="E12" s="1">
         <v>94</v>
       </c>
       <c r="F12" s="14">
         <v>92</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>86</v>
       </c>
       <c r="D13" s="1">
         <v>67</v>
       </c>
       <c r="E13" s="1">
         <v>89</v>
       </c>
       <c r="F13" s="14">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="1">
         <v>80</v>
       </c>
       <c r="C14" s="1">
         <v>85</v>
       </c>
       <c r="D14" s="1">
         <v>68</v>
       </c>
       <c r="E14" s="1">
         <v>89</v>
       </c>
       <c r="F14" s="14">
         <v>85</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="1">
         <v>65</v>
       </c>
       <c r="C15" s="1">
         <v>71</v>
       </c>
       <c r="D15" s="1">
         <v>58</v>
       </c>
       <c r="E15" s="1">
         <v>72</v>
       </c>
       <c r="F15" s="14">
         <v>70</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="1">
         <v>79</v>
       </c>
       <c r="C16" s="1">
         <v>54</v>
       </c>
       <c r="D16" s="1">
         <v>16</v>
       </c>
       <c r="E16" s="1">
         <v>78</v>
       </c>
       <c r="F16" s="14">
         <v>68</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="1">
         <v>68</v>
       </c>
       <c r="C17" s="1">
         <v>48</v>
       </c>
       <c r="D17" s="1">
         <v>37</v>
       </c>
       <c r="E17" s="1">
         <v>88</v>
       </c>
       <c r="F17" s="14">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>50</v>
       </c>
       <c r="D18" s="1">
         <v>31</v>
       </c>
       <c r="E18" s="1">
         <v>77</v>
       </c>
       <c r="F18" s="14">
         <v>64</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="1">
         <v>38</v>
       </c>
       <c r="C19" s="1">
         <v>32</v>
       </c>
       <c r="D19" s="1">
         <v>14</v>
       </c>
       <c r="E19" s="1">
         <v>85</v>
       </c>
       <c r="F19" s="14">
         <v>65</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="1">
         <v>50</v>
       </c>
       <c r="C20" s="1">
         <v>44</v>
       </c>
       <c r="D20" s="1">
         <v>17</v>
       </c>
       <c r="E20" s="1">
         <v>72</v>
       </c>
       <c r="F20" s="14">
         <v>57</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="1">
         <v>39</v>
       </c>
       <c r="C21" s="1">
         <v>42</v>
       </c>
       <c r="D21" s="1">
         <v>20</v>
       </c>
       <c r="E21" s="1">
         <v>69</v>
       </c>
       <c r="F21" s="14">
         <v>56</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1">
         <v>53</v>
       </c>
       <c r="C22" s="1">
         <v>35</v>
       </c>
       <c r="D22" s="1">
         <v>17</v>
       </c>
       <c r="E22" s="1">
         <v>67</v>
       </c>
       <c r="F22" s="14">
         <v>54</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1">
         <v>51</v>
       </c>
       <c r="C23" s="1">
         <v>32</v>
       </c>
       <c r="D23" s="1">
         <v>29</v>
       </c>
       <c r="E23" s="1">
         <v>55</v>
       </c>
       <c r="F23" s="14">
         <v>47</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1">
         <v>48</v>
       </c>
       <c r="C24" s="1">
         <v>56</v>
       </c>
       <c r="D24" s="1">
         <v>20</v>
       </c>
       <c r="E24" s="1">
         <v>57</v>
       </c>
       <c r="F24" s="14">
         <v>53</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1">
         <v>41</v>
       </c>
       <c r="C25" s="1">
         <v>46</v>
       </c>
       <c r="D25" s="1">
         <v>30</v>
       </c>
       <c r="E25" s="1">
         <v>48</v>
       </c>
       <c r="F25" s="14">
         <v>44</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1">
         <v>42</v>
       </c>
       <c r="C26" s="1">
         <v>68</v>
       </c>
       <c r="D26" s="1">
         <v>40</v>
       </c>
       <c r="E26" s="1">
         <v>49</v>
       </c>
       <c r="F26" s="14">
         <v>51</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1">
         <v>37</v>
       </c>
       <c r="C27" s="1">
         <v>57</v>
       </c>
       <c r="D27" s="1">
         <v>38</v>
       </c>
       <c r="E27" s="1">
         <v>51</v>
       </c>
       <c r="F27" s="14">
         <v>48</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1">
         <v>18</v>
       </c>
       <c r="C28" s="1">
         <v>46</v>
       </c>
       <c r="D28" s="1">
         <v>53</v>
       </c>
       <c r="E28" s="1">
         <v>56</v>
       </c>
       <c r="F28" s="14">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1">
         <v>13</v>
       </c>
       <c r="C29" s="1">
         <v>44</v>
       </c>
       <c r="D29" s="1">
         <v>32</v>
       </c>
       <c r="E29" s="1">
         <v>54</v>
       </c>
       <c r="F29" s="14">
         <v>41</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1">
         <v>45</v>
       </c>
       <c r="C30" s="1">
         <v>35</v>
       </c>
       <c r="D30" s="1">
         <v>4</v>
       </c>
       <c r="E30" s="1">
         <v>54</v>
       </c>
       <c r="F30" s="14">
         <v>41</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1">
         <v>64</v>
       </c>
       <c r="C31" s="1">
         <v>60</v>
       </c>
       <c r="D31" s="1">
         <v>46</v>
       </c>
       <c r="E31" s="1">
         <v>75</v>
       </c>
       <c r="F31" s="14">
         <v>65</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1">
         <v>35</v>
       </c>
       <c r="C32" s="1">
         <v>28</v>
       </c>
       <c r="D32" s="1">
         <v>60</v>
       </c>
       <c r="E32" s="1">
         <v>62</v>
       </c>
       <c r="F32" s="14">
         <v>47</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1">
         <v>48</v>
       </c>
       <c r="C33" s="1">
         <v>47</v>
       </c>
       <c r="D33" s="1">
         <v>58</v>
       </c>
       <c r="E33" s="1">
         <v>62</v>
       </c>
       <c r="F33" s="14">
         <v>56</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1">
         <v>66</v>
       </c>
       <c r="C34" s="1">
         <v>46</v>
       </c>
       <c r="D34" s="1">
         <v>34</v>
       </c>
       <c r="E34" s="1">
         <v>49</v>
       </c>
       <c r="F34" s="14">
         <v>49</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1">
         <v>37</v>
       </c>
       <c r="C35" s="1">
         <v>45</v>
       </c>
       <c r="D35" s="1">
         <v>45</v>
       </c>
       <c r="E35" s="1">
         <v>49</v>
       </c>
       <c r="F35" s="14">
         <v>46</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1">
         <v>60</v>
       </c>
       <c r="C36" s="1">
         <v>13</v>
       </c>
       <c r="D36" s="1">
         <v>58</v>
       </c>
       <c r="E36" s="1">
         <v>61</v>
       </c>
       <c r="F36" s="14">
         <v>51</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="1">
         <v>32</v>
       </c>
       <c r="C37" s="1">
         <v>54</v>
       </c>
       <c r="D37" s="1">
         <v>36</v>
       </c>
       <c r="E37" s="1">
         <v>79</v>
       </c>
       <c r="F37" s="14">
         <v>61</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1">
         <v>63</v>
       </c>
       <c r="C38" s="1">
         <v>43</v>
       </c>
       <c r="D38" s="1">
         <v>44</v>
       </c>
       <c r="E38" s="1">
         <v>65</v>
       </c>
       <c r="F38" s="14">
         <v>56</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1">
         <v>78</v>
       </c>
       <c r="C39" s="1">
         <v>37</v>
       </c>
       <c r="D39" s="1">
         <v>60</v>
       </c>
       <c r="E39" s="1">
         <v>54</v>
       </c>
       <c r="F39" s="14">
         <v>56</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1">
         <v>49</v>
       </c>
       <c r="C40" s="1">
         <v>31</v>
       </c>
       <c r="D40" s="1">
         <v>56</v>
       </c>
       <c r="E40" s="1">
         <v>53</v>
       </c>
       <c r="F40" s="14">
         <v>49</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1">
         <v>59</v>
       </c>
       <c r="C41" s="1">
         <v>38</v>
       </c>
       <c r="D41" s="1">
         <v>70</v>
       </c>
       <c r="E41" s="1">
         <v>48</v>
       </c>
       <c r="F41" s="14">
         <v>52</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1">
         <v>69</v>
       </c>
       <c r="C42" s="1">
         <v>39</v>
       </c>
       <c r="D42" s="1">
         <v>43</v>
       </c>
       <c r="E42" s="1">
         <v>57</v>
       </c>
       <c r="F42" s="14">
         <v>54</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1">
         <v>69</v>
       </c>
       <c r="C43" s="1">
         <v>34</v>
       </c>
       <c r="D43" s="1">
         <v>41</v>
       </c>
       <c r="E43" s="1">
         <v>35</v>
       </c>
       <c r="F43" s="14">
         <v>42</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1">
         <v>50</v>
       </c>
       <c r="C44" s="1">
         <v>57</v>
       </c>
       <c r="D44" s="1">
         <v>63</v>
       </c>
       <c r="E44" s="1">
         <v>27</v>
       </c>
       <c r="F44" s="14">
         <v>46</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1">
         <v>41</v>
       </c>
       <c r="C45" s="1">
         <v>49</v>
       </c>
       <c r="D45" s="1">
         <v>59</v>
       </c>
       <c r="E45" s="1">
         <v>28</v>
       </c>
       <c r="F45" s="14">
         <v>42</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1">
         <v>39</v>
       </c>
       <c r="C46" s="1">
         <v>29</v>
       </c>
       <c r="D46" s="1">
         <v>58</v>
       </c>
       <c r="E46" s="1">
         <v>23</v>
       </c>
       <c r="F46" s="14">
         <v>35</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1">
         <v>60</v>
       </c>
       <c r="C47" s="1">
         <v>26</v>
       </c>
       <c r="D47" s="1">
         <v>50</v>
       </c>
       <c r="E47" s="1">
         <v>48</v>
       </c>
       <c r="F47" s="14">
         <v>45</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="1">
         <v>57</v>
       </c>
       <c r="C48" s="1">
         <v>19</v>
       </c>
       <c r="D48" s="1">
         <v>43</v>
       </c>
       <c r="E48" s="1">
         <v>49</v>
       </c>
       <c r="F48" s="14">
         <v>42</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1">
         <v>63</v>
       </c>
       <c r="C49" s="1">
         <v>32</v>
       </c>
       <c r="D49" s="1">
         <v>46</v>
       </c>
       <c r="E49" s="1">
         <v>63</v>
       </c>
       <c r="F49" s="14">
         <v>53</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="1">
         <v>74</v>
       </c>
       <c r="C50" s="1">
         <v>54</v>
       </c>
       <c r="D50" s="1">
         <v>58</v>
       </c>
       <c r="E50" s="1">
         <v>63</v>
       </c>
       <c r="F50" s="14">
         <v>62</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="1">
         <v>56</v>
       </c>
       <c r="C51" s="1">
         <v>37</v>
       </c>
       <c r="D51" s="1">
         <v>54</v>
       </c>
       <c r="E51" s="1">
         <v>54</v>
       </c>
       <c r="F51" s="14">
         <v>50</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1">
         <v>34</v>
       </c>
       <c r="C52" s="1">
         <v>46</v>
       </c>
       <c r="D52" s="1">
         <v>21</v>
       </c>
       <c r="E52" s="1">
         <v>34</v>
       </c>
       <c r="F52" s="14">
         <v>34</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1">
         <v>52</v>
       </c>
       <c r="C53" s="1">
         <v>34</v>
       </c>
       <c r="D53" s="1">
         <v>44</v>
       </c>
       <c r="E53" s="1">
         <v>33</v>
       </c>
       <c r="F53" s="14">
         <v>40</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1">
         <v>44</v>
       </c>
       <c r="C54" s="1">
         <v>28</v>
       </c>
       <c r="D54" s="1">
         <v>49</v>
       </c>
       <c r="E54" s="1">
         <v>41</v>
       </c>
       <c r="F54" s="14">
         <v>39</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="1">
         <v>46</v>
       </c>
       <c r="C55" s="1">
         <v>38</v>
       </c>
       <c r="D55" s="1">
         <v>69</v>
       </c>
       <c r="E55" s="1">
         <v>34</v>
       </c>
       <c r="F55" s="14">
         <v>45</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="1">
         <v>25</v>
       </c>
       <c r="C56" s="1">
         <v>16</v>
       </c>
       <c r="D56" s="1">
         <v>28</v>
       </c>
       <c r="E56" s="1">
         <v>60</v>
       </c>
       <c r="F56" s="14">
         <v>34</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="1">
         <v>23</v>
       </c>
       <c r="C57" s="1">
         <v>25</v>
       </c>
       <c r="D57" s="1">
         <v>37</v>
       </c>
       <c r="E57" s="1">
         <v>39</v>
       </c>
       <c r="F57" s="14">
         <v>31</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="1">
         <v>36</v>
       </c>
       <c r="C58" s="1">
         <v>30</v>
       </c>
       <c r="D58" s="1">
         <v>17</v>
       </c>
       <c r="E58" s="1">
         <v>38</v>
       </c>
       <c r="F58" s="14">
         <v>30</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1">
         <v>35</v>
       </c>
       <c r="C59" s="1">
         <v>45</v>
       </c>
       <c r="D59" s="1">
         <v>21</v>
       </c>
       <c r="E59" s="1">
         <v>31</v>
       </c>
       <c r="F59" s="14">
         <v>33</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="1">
         <v>41</v>
       </c>
       <c r="C60" s="1">
         <v>57</v>
       </c>
       <c r="D60" s="1">
         <v>17</v>
       </c>
       <c r="E60" s="1">
         <v>23</v>
       </c>
       <c r="F60" s="14">
         <v>31</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="1">
         <v>31</v>
       </c>
       <c r="C61" s="1">
         <v>51</v>
       </c>
       <c r="D61" s="1">
         <v>7</v>
       </c>
       <c r="E61" s="1">
         <v>29</v>
       </c>
       <c r="F61" s="14">
         <v>29</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="1">
         <v>23</v>
       </c>
       <c r="C62" s="1">
         <v>39</v>
       </c>
       <c r="D62" s="1">
         <v>25</v>
       </c>
       <c r="E62" s="1">
         <v>41</v>
       </c>
       <c r="F62" s="14">
         <v>34</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B63" s="1">
         <v>22</v>
       </c>
       <c r="C63" s="1">
         <v>1</v>
       </c>
       <c r="D63" s="1">
         <v>13</v>
       </c>
       <c r="E63" s="1">
         <v>26</v>
       </c>
       <c r="F63" s="14">
         <v>18</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B64" s="1">
         <v>0</v>
       </c>
       <c r="C64" s="1">
         <v>13</v>
       </c>
       <c r="D64" s="1">
         <v>0</v>
       </c>
       <c r="E64" s="1">
         <v>15</v>
       </c>
       <c r="F64" s="14">
         <v>7</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B65" s="1">
         <v>0</v>
       </c>
       <c r="C65" s="1">
         <v>30</v>
       </c>
       <c r="D65" s="1">
         <v>22</v>
       </c>
       <c r="E65" s="1">
         <v>17</v>
       </c>
       <c r="F65" s="14">
         <v>17</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B66" s="1">
         <v>0</v>
       </c>
       <c r="C66" s="1">
         <v>62</v>
       </c>
       <c r="D66" s="1">
         <v>21</v>
       </c>
       <c r="E66" s="1">
         <v>29</v>
       </c>
       <c r="F66" s="14">
         <v>27</v>
       </c>
     </row>
-    <row r="67" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B67" s="1">
         <v>8</v>
       </c>
       <c r="C67" s="1">
         <v>44</v>
       </c>
       <c r="D67" s="1">
         <v>37</v>
       </c>
       <c r="E67" s="1">
         <v>24</v>
       </c>
       <c r="F67" s="14">
         <v>30</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="1">
         <v>27</v>
       </c>
       <c r="C68" s="1">
         <v>48</v>
       </c>
       <c r="D68" s="1">
         <v>48</v>
       </c>
       <c r="E68" s="1">
         <v>21</v>
       </c>
       <c r="F68" s="14">
         <v>34</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="1">
         <v>11</v>
       </c>
       <c r="C69" s="1">
         <v>42</v>
       </c>
       <c r="D69" s="1">
         <v>35</v>
       </c>
       <c r="E69" s="1">
         <v>49</v>
       </c>
       <c r="F69" s="14">
         <v>37</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="1">
         <v>58</v>
       </c>
       <c r="C70" s="1">
         <v>48</v>
       </c>
       <c r="D70" s="1">
         <v>30</v>
       </c>
       <c r="E70" s="1">
         <v>55</v>
       </c>
       <c r="F70" s="14">
         <v>49</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B71" s="1">
         <v>46</v>
       </c>
       <c r="C71" s="1">
         <v>38</v>
       </c>
       <c r="D71" s="1">
         <v>51</v>
       </c>
       <c r="E71" s="1">
         <v>38</v>
       </c>
       <c r="F71" s="14">
         <v>43</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B72" s="1">
         <v>59</v>
       </c>
       <c r="C72" s="1">
         <v>19</v>
       </c>
       <c r="D72" s="1">
         <v>56</v>
       </c>
       <c r="E72" s="1">
         <v>63</v>
       </c>
       <c r="F72" s="14">
         <v>52</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B73" s="1">
         <v>53</v>
       </c>
       <c r="C73" s="1">
         <v>27</v>
       </c>
       <c r="D73" s="1">
         <v>54</v>
       </c>
       <c r="E73" s="1">
         <v>64</v>
       </c>
       <c r="F73" s="14">
         <v>53</v>
       </c>
     </row>
-    <row r="74" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B74" s="1">
         <v>73</v>
       </c>
       <c r="C74" s="1">
         <v>94</v>
       </c>
       <c r="D74" s="1">
         <v>47</v>
       </c>
       <c r="E74" s="1">
         <v>64</v>
       </c>
       <c r="F74" s="14">
         <v>68</v>
       </c>
     </row>
-    <row r="75" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="1">
         <v>75</v>
       </c>
       <c r="C75" s="1">
         <v>14</v>
       </c>
       <c r="D75" s="1">
         <v>43</v>
       </c>
       <c r="E75" s="1">
         <v>47</v>
       </c>
       <c r="F75" s="14">
         <v>45</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B76" s="1">
         <v>52</v>
       </c>
       <c r="C76" s="1">
         <v>11</v>
       </c>
       <c r="D76" s="1">
         <v>34</v>
       </c>
       <c r="E76" s="1">
         <v>59</v>
       </c>
       <c r="F76" s="14">
         <v>43</v>
       </c>
     </row>
-    <row r="77" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="1">
         <v>67</v>
       </c>
       <c r="C77" s="1">
         <v>46</v>
       </c>
       <c r="D77" s="1">
         <v>24</v>
       </c>
       <c r="E77" s="1">
         <v>59</v>
       </c>
       <c r="F77" s="14">
         <v>48</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B78" s="1">
         <v>74</v>
       </c>
       <c r="C78" s="1">
         <v>45</v>
       </c>
       <c r="D78" s="1">
         <v>8</v>
       </c>
       <c r="E78" s="1">
         <v>42</v>
       </c>
       <c r="F78" s="14">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="1">
         <v>62</v>
       </c>
       <c r="C79" s="1">
         <v>38</v>
       </c>
       <c r="D79" s="1">
         <v>14</v>
       </c>
       <c r="E79" s="1">
         <v>51</v>
       </c>
       <c r="F79" s="14">
         <v>41</v>
       </c>
     </row>
-    <row r="80" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B80" s="1">
         <v>64</v>
       </c>
       <c r="C80" s="1">
         <v>45</v>
       </c>
       <c r="D80" s="1">
         <v>41</v>
       </c>
       <c r="E80" s="1">
         <v>56</v>
       </c>
       <c r="F80" s="14">
         <v>55</v>
       </c>
     </row>
-    <row r="81" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B81" s="1">
         <v>56</v>
       </c>
       <c r="C81" s="1">
         <v>39</v>
       </c>
       <c r="D81" s="1">
         <v>55</v>
       </c>
       <c r="E81" s="1">
         <v>70</v>
       </c>
       <c r="F81" s="14">
         <v>58</v>
       </c>
     </row>
-    <row r="82" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B82" s="1">
         <v>46</v>
       </c>
       <c r="C82" s="1">
         <v>49</v>
       </c>
       <c r="D82" s="1">
         <v>69</v>
       </c>
       <c r="E82" s="1">
         <v>64</v>
       </c>
       <c r="F82" s="14">
         <v>57</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B83" s="1">
         <v>67</v>
       </c>
       <c r="C83" s="1">
         <v>34</v>
       </c>
       <c r="D83" s="1">
         <v>51</v>
       </c>
       <c r="E83" s="1">
         <v>53</v>
       </c>
       <c r="F83" s="14">
         <v>52</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B84" s="1">
         <v>41</v>
       </c>
       <c r="C84" s="1">
         <v>42</v>
       </c>
       <c r="D84" s="1">
         <v>36</v>
       </c>
       <c r="E84" s="1">
         <v>56</v>
       </c>
       <c r="F84" s="14">
         <v>45</v>
       </c>
     </row>
-    <row r="85" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B85" s="1">
         <v>56</v>
       </c>
       <c r="C85" s="1">
         <v>27</v>
       </c>
       <c r="D85" s="1">
         <v>29</v>
       </c>
       <c r="E85" s="1">
         <v>60</v>
       </c>
       <c r="F85" s="14">
         <v>46</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B86" s="1">
         <v>79</v>
       </c>
       <c r="C86" s="1">
         <v>61</v>
       </c>
       <c r="D86" s="1">
         <v>72</v>
       </c>
       <c r="E86" s="1">
         <v>65</v>
       </c>
       <c r="F86" s="14">
         <v>69</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B87" s="1">
         <v>54</v>
       </c>
       <c r="C87" s="1">
         <v>31</v>
       </c>
       <c r="D87" s="1">
         <v>62</v>
       </c>
       <c r="E87" s="1">
         <v>63</v>
       </c>
       <c r="F87" s="14">
         <v>55</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="5" t="s">
         <v>116</v>
       </c>
-    </row>
-    <row r="89" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="1">
+        <v>54</v>
+      </c>
+      <c r="C88" s="1">
+        <v>15</v>
+      </c>
+      <c r="D88" s="1">
+        <v>72</v>
+      </c>
+      <c r="E88" s="1">
+        <v>48</v>
+      </c>
+      <c r="F88" s="14">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="5" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="90" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="5" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkblaaie</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>