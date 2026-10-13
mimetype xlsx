--- v1 (2026-07-02)
+++ v2 (2026-10-13)
@@ -1,406 +1,866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\BER\Opnames\Data Partners\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stellenbosch-my.sharepoint.com/personal/ksmuts_sun_ac_za/Documents/BER/OTHER_SERVICES/2026/2026Q3/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:80000009_{9A6E7576-B10F-4431-9486-5E8DAF32FD55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA5A9325-B11B-4417-B2B2-B5F038AB812B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="658" xr2:uid="{F7D60979-2122-41D2-B73B-BCBE1333F87F}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{B40ABADD-BCB8-4B3F-B08F-E98F1E867BDE}"/>
   </bookViews>
   <sheets>
-    <sheet name="Copyright &amp; Disclaimer" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Services confidence" sheetId="17" r:id="rId3"/>
+    <sheet name="Copyright &amp; Disclaimer" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes" sheetId="2" r:id="rId2"/>
+    <sheet name="Services confidence" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
+    <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
-    <definedName name="TRNR_1296ec5348ee4107925df9ace73be365_85_4" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="TRNR_4ea1b1e7c71c43d486e367cc2d39679e_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_50f1c6649b0243aba61c96791ef6be77_82_1" hidden="1">#REF!</definedName>
-    <definedName name="TRNR_553e1ec5e2d64215b52011864602d14e_28_28" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="TRNR_8dde7621d8924e429de07190297fa46f_85_4" hidden="1">#REF!</definedName>
+    <definedName name="TRNR_553e1ec5e2d64215b52011864602d14e_28_28" hidden="1">[1]REPORT!#REF!</definedName>
     <definedName name="TRNR_9aabff43d8f44e8096f0f5b1f1148c96_85_4" hidden="1">#REF!</definedName>
-    <definedName name="TRNR_ba3e5e726be44a8283b52beaaca87b00_85_4" hidden="1">#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="TRNR_c39bee7d7f0c4714bfb0932789277bad_85_4" hidden="1">#REF!</definedName>
     <definedName name="TRNR_c903202f90a14abbb64cad25459a06b8_84_11" hidden="1">#REF!</definedName>
-    <definedName name="TRNR_cba7d1fc780e4037918f63532bae4707_85_4" hidden="1">#REF!</definedName>
-[...4 lines deleted...]
-    <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" hidden="1">[2]StatsSA!#REF!</definedName>
+    <definedName name="TRNR_f4fd8d62518d43ab94675bdee569861a_26_41" hidden="1">[3]StatsSA!#REF!</definedName>
     <definedName name="TRNR_f97ccc61223a4003ac07c4560e94f330_85_11" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F89" i="3" l="1"/>
+  <c r="E89" i="3"/>
+  <c r="D89" i="3"/>
+  <c r="C89" i="3"/>
+  <c r="B89" i="3"/>
+  <c r="F88" i="3"/>
+  <c r="E88" i="3"/>
+  <c r="D88" i="3"/>
+  <c r="C88" i="3"/>
+  <c r="B88" i="3"/>
+  <c r="F87" i="3"/>
+  <c r="E87" i="3"/>
+  <c r="D87" i="3"/>
+  <c r="C87" i="3"/>
+  <c r="B87" i="3"/>
+  <c r="F86" i="3"/>
+  <c r="E86" i="3"/>
+  <c r="D86" i="3"/>
+  <c r="C86" i="3"/>
+  <c r="B86" i="3"/>
+  <c r="F85" i="3"/>
+  <c r="E85" i="3"/>
+  <c r="D85" i="3"/>
+  <c r="C85" i="3"/>
+  <c r="B85" i="3"/>
+  <c r="F84" i="3"/>
+  <c r="E84" i="3"/>
+  <c r="D84" i="3"/>
+  <c r="C84" i="3"/>
+  <c r="B84" i="3"/>
+  <c r="F83" i="3"/>
+  <c r="E83" i="3"/>
+  <c r="D83" i="3"/>
+  <c r="C83" i="3"/>
+  <c r="B83" i="3"/>
+  <c r="F82" i="3"/>
+  <c r="E82" i="3"/>
+  <c r="D82" i="3"/>
+  <c r="C82" i="3"/>
+  <c r="B82" i="3"/>
+  <c r="F81" i="3"/>
+  <c r="E81" i="3"/>
+  <c r="D81" i="3"/>
+  <c r="C81" i="3"/>
+  <c r="B81" i="3"/>
+  <c r="F80" i="3"/>
+  <c r="E80" i="3"/>
+  <c r="D80" i="3"/>
+  <c r="C80" i="3"/>
+  <c r="B80" i="3"/>
+  <c r="F79" i="3"/>
+  <c r="E79" i="3"/>
+  <c r="D79" i="3"/>
+  <c r="C79" i="3"/>
+  <c r="B79" i="3"/>
+  <c r="F78" i="3"/>
+  <c r="E78" i="3"/>
+  <c r="D78" i="3"/>
+  <c r="C78" i="3"/>
+  <c r="B78" i="3"/>
+  <c r="F77" i="3"/>
+  <c r="E77" i="3"/>
+  <c r="D77" i="3"/>
+  <c r="C77" i="3"/>
+  <c r="B77" i="3"/>
+  <c r="F76" i="3"/>
+  <c r="E76" i="3"/>
+  <c r="D76" i="3"/>
+  <c r="C76" i="3"/>
+  <c r="B76" i="3"/>
+  <c r="F75" i="3"/>
+  <c r="E75" i="3"/>
+  <c r="D75" i="3"/>
+  <c r="C75" i="3"/>
+  <c r="B75" i="3"/>
+  <c r="F74" i="3"/>
+  <c r="E74" i="3"/>
+  <c r="D74" i="3"/>
+  <c r="C74" i="3"/>
+  <c r="B74" i="3"/>
+  <c r="F73" i="3"/>
+  <c r="E73" i="3"/>
+  <c r="D73" i="3"/>
+  <c r="C73" i="3"/>
+  <c r="B73" i="3"/>
+  <c r="F72" i="3"/>
+  <c r="E72" i="3"/>
+  <c r="D72" i="3"/>
+  <c r="C72" i="3"/>
+  <c r="B72" i="3"/>
+  <c r="F71" i="3"/>
+  <c r="E71" i="3"/>
+  <c r="D71" i="3"/>
+  <c r="C71" i="3"/>
+  <c r="B71" i="3"/>
+  <c r="F70" i="3"/>
+  <c r="E70" i="3"/>
+  <c r="D70" i="3"/>
+  <c r="C70" i="3"/>
+  <c r="B70" i="3"/>
+  <c r="F69" i="3"/>
+  <c r="E69" i="3"/>
+  <c r="D69" i="3"/>
+  <c r="C69" i="3"/>
+  <c r="B69" i="3"/>
+  <c r="F68" i="3"/>
+  <c r="E68" i="3"/>
+  <c r="D68" i="3"/>
+  <c r="C68" i="3"/>
+  <c r="B68" i="3"/>
+  <c r="F67" i="3"/>
+  <c r="E67" i="3"/>
+  <c r="D67" i="3"/>
+  <c r="C67" i="3"/>
+  <c r="B67" i="3"/>
+  <c r="F66" i="3"/>
+  <c r="E66" i="3"/>
+  <c r="D66" i="3"/>
+  <c r="C66" i="3"/>
+  <c r="B66" i="3"/>
+  <c r="F65" i="3"/>
+  <c r="E65" i="3"/>
+  <c r="D65" i="3"/>
+  <c r="C65" i="3"/>
+  <c r="B65" i="3"/>
+  <c r="F64" i="3"/>
+  <c r="E64" i="3"/>
+  <c r="D64" i="3"/>
+  <c r="C64" i="3"/>
+  <c r="B64" i="3"/>
+  <c r="F63" i="3"/>
+  <c r="E63" i="3"/>
+  <c r="D63" i="3"/>
+  <c r="C63" i="3"/>
+  <c r="B63" i="3"/>
+  <c r="F62" i="3"/>
+  <c r="E62" i="3"/>
+  <c r="D62" i="3"/>
+  <c r="C62" i="3"/>
+  <c r="B62" i="3"/>
+  <c r="F61" i="3"/>
+  <c r="E61" i="3"/>
+  <c r="D61" i="3"/>
+  <c r="C61" i="3"/>
+  <c r="B61" i="3"/>
+  <c r="F60" i="3"/>
+  <c r="E60" i="3"/>
+  <c r="D60" i="3"/>
+  <c r="C60" i="3"/>
+  <c r="B60" i="3"/>
+  <c r="F59" i="3"/>
+  <c r="E59" i="3"/>
+  <c r="D59" i="3"/>
+  <c r="C59" i="3"/>
+  <c r="B59" i="3"/>
+  <c r="F58" i="3"/>
+  <c r="E58" i="3"/>
+  <c r="D58" i="3"/>
+  <c r="C58" i="3"/>
+  <c r="B58" i="3"/>
+  <c r="F57" i="3"/>
+  <c r="E57" i="3"/>
+  <c r="D57" i="3"/>
+  <c r="C57" i="3"/>
+  <c r="B57" i="3"/>
+  <c r="F56" i="3"/>
+  <c r="E56" i="3"/>
+  <c r="D56" i="3"/>
+  <c r="C56" i="3"/>
+  <c r="B56" i="3"/>
+  <c r="F55" i="3"/>
+  <c r="E55" i="3"/>
+  <c r="D55" i="3"/>
+  <c r="C55" i="3"/>
+  <c r="B55" i="3"/>
+  <c r="F54" i="3"/>
+  <c r="E54" i="3"/>
+  <c r="D54" i="3"/>
+  <c r="C54" i="3"/>
+  <c r="B54" i="3"/>
+  <c r="F53" i="3"/>
+  <c r="E53" i="3"/>
+  <c r="D53" i="3"/>
+  <c r="C53" i="3"/>
+  <c r="B53" i="3"/>
+  <c r="F52" i="3"/>
+  <c r="E52" i="3"/>
+  <c r="D52" i="3"/>
+  <c r="C52" i="3"/>
+  <c r="B52" i="3"/>
+  <c r="F51" i="3"/>
+  <c r="E51" i="3"/>
+  <c r="D51" i="3"/>
+  <c r="C51" i="3"/>
+  <c r="B51" i="3"/>
+  <c r="F50" i="3"/>
+  <c r="E50" i="3"/>
+  <c r="D50" i="3"/>
+  <c r="C50" i="3"/>
+  <c r="B50" i="3"/>
+  <c r="F49" i="3"/>
+  <c r="E49" i="3"/>
+  <c r="D49" i="3"/>
+  <c r="C49" i="3"/>
+  <c r="B49" i="3"/>
+  <c r="F48" i="3"/>
+  <c r="E48" i="3"/>
+  <c r="D48" i="3"/>
+  <c r="C48" i="3"/>
+  <c r="B48" i="3"/>
+  <c r="F47" i="3"/>
+  <c r="E47" i="3"/>
+  <c r="D47" i="3"/>
+  <c r="C47" i="3"/>
+  <c r="B47" i="3"/>
+  <c r="F46" i="3"/>
+  <c r="E46" i="3"/>
+  <c r="D46" i="3"/>
+  <c r="C46" i="3"/>
+  <c r="B46" i="3"/>
+  <c r="F45" i="3"/>
+  <c r="E45" i="3"/>
+  <c r="D45" i="3"/>
+  <c r="C45" i="3"/>
+  <c r="B45" i="3"/>
+  <c r="F44" i="3"/>
+  <c r="E44" i="3"/>
+  <c r="D44" i="3"/>
+  <c r="C44" i="3"/>
+  <c r="B44" i="3"/>
+  <c r="F43" i="3"/>
+  <c r="E43" i="3"/>
+  <c r="D43" i="3"/>
+  <c r="C43" i="3"/>
+  <c r="B43" i="3"/>
+  <c r="F42" i="3"/>
+  <c r="E42" i="3"/>
+  <c r="D42" i="3"/>
+  <c r="C42" i="3"/>
+  <c r="B42" i="3"/>
+  <c r="F41" i="3"/>
+  <c r="E41" i="3"/>
+  <c r="D41" i="3"/>
+  <c r="C41" i="3"/>
+  <c r="B41" i="3"/>
+  <c r="F40" i="3"/>
+  <c r="E40" i="3"/>
+  <c r="D40" i="3"/>
+  <c r="C40" i="3"/>
+  <c r="B40" i="3"/>
+  <c r="F39" i="3"/>
+  <c r="E39" i="3"/>
+  <c r="D39" i="3"/>
+  <c r="C39" i="3"/>
+  <c r="B39" i="3"/>
+  <c r="F38" i="3"/>
+  <c r="E38" i="3"/>
+  <c r="D38" i="3"/>
+  <c r="C38" i="3"/>
+  <c r="B38" i="3"/>
+  <c r="F37" i="3"/>
+  <c r="E37" i="3"/>
+  <c r="D37" i="3"/>
+  <c r="C37" i="3"/>
+  <c r="B37" i="3"/>
+  <c r="F36" i="3"/>
+  <c r="E36" i="3"/>
+  <c r="D36" i="3"/>
+  <c r="C36" i="3"/>
+  <c r="B36" i="3"/>
+  <c r="F35" i="3"/>
+  <c r="E35" i="3"/>
+  <c r="D35" i="3"/>
+  <c r="C35" i="3"/>
+  <c r="B35" i="3"/>
+  <c r="F34" i="3"/>
+  <c r="E34" i="3"/>
+  <c r="D34" i="3"/>
+  <c r="C34" i="3"/>
+  <c r="B34" i="3"/>
+  <c r="F33" i="3"/>
+  <c r="E33" i="3"/>
+  <c r="D33" i="3"/>
+  <c r="C33" i="3"/>
+  <c r="B33" i="3"/>
+  <c r="F32" i="3"/>
+  <c r="E32" i="3"/>
+  <c r="D32" i="3"/>
+  <c r="C32" i="3"/>
+  <c r="B32" i="3"/>
+  <c r="F31" i="3"/>
+  <c r="E31" i="3"/>
+  <c r="D31" i="3"/>
+  <c r="C31" i="3"/>
+  <c r="B31" i="3"/>
+  <c r="F30" i="3"/>
+  <c r="E30" i="3"/>
+  <c r="D30" i="3"/>
+  <c r="C30" i="3"/>
+  <c r="B30" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="E29" i="3"/>
+  <c r="D29" i="3"/>
+  <c r="C29" i="3"/>
+  <c r="B29" i="3"/>
+  <c r="F28" i="3"/>
+  <c r="E28" i="3"/>
+  <c r="D28" i="3"/>
+  <c r="C28" i="3"/>
+  <c r="B28" i="3"/>
+  <c r="F27" i="3"/>
+  <c r="E27" i="3"/>
+  <c r="D27" i="3"/>
+  <c r="C27" i="3"/>
+  <c r="B27" i="3"/>
+  <c r="F26" i="3"/>
+  <c r="E26" i="3"/>
+  <c r="D26" i="3"/>
+  <c r="C26" i="3"/>
+  <c r="B26" i="3"/>
+  <c r="F25" i="3"/>
+  <c r="E25" i="3"/>
+  <c r="D25" i="3"/>
+  <c r="C25" i="3"/>
+  <c r="B25" i="3"/>
+  <c r="F24" i="3"/>
+  <c r="E24" i="3"/>
+  <c r="D24" i="3"/>
+  <c r="C24" i="3"/>
+  <c r="B24" i="3"/>
+  <c r="F23" i="3"/>
+  <c r="E23" i="3"/>
+  <c r="D23" i="3"/>
+  <c r="C23" i="3"/>
+  <c r="B23" i="3"/>
+  <c r="F22" i="3"/>
+  <c r="E22" i="3"/>
+  <c r="D22" i="3"/>
+  <c r="C22" i="3"/>
+  <c r="B22" i="3"/>
+  <c r="F21" i="3"/>
+  <c r="E21" i="3"/>
+  <c r="D21" i="3"/>
+  <c r="C21" i="3"/>
+  <c r="B21" i="3"/>
+  <c r="F20" i="3"/>
+  <c r="E20" i="3"/>
+  <c r="D20" i="3"/>
+  <c r="C20" i="3"/>
+  <c r="B20" i="3"/>
+  <c r="F19" i="3"/>
+  <c r="E19" i="3"/>
+  <c r="D19" i="3"/>
+  <c r="C19" i="3"/>
+  <c r="B19" i="3"/>
+  <c r="F18" i="3"/>
+  <c r="E18" i="3"/>
+  <c r="D18" i="3"/>
+  <c r="C18" i="3"/>
+  <c r="B18" i="3"/>
+  <c r="F17" i="3"/>
+  <c r="E17" i="3"/>
+  <c r="D17" i="3"/>
+  <c r="C17" i="3"/>
+  <c r="B17" i="3"/>
+  <c r="F16" i="3"/>
+  <c r="E16" i="3"/>
+  <c r="D16" i="3"/>
+  <c r="C16" i="3"/>
+  <c r="B16" i="3"/>
+  <c r="F15" i="3"/>
+  <c r="E15" i="3"/>
+  <c r="D15" i="3"/>
+  <c r="C15" i="3"/>
+  <c r="B15" i="3"/>
+  <c r="F14" i="3"/>
+  <c r="E14" i="3"/>
+  <c r="D14" i="3"/>
+  <c r="C14" i="3"/>
+  <c r="B14" i="3"/>
+  <c r="F13" i="3"/>
+  <c r="E13" i="3"/>
+  <c r="D13" i="3"/>
+  <c r="C13" i="3"/>
+  <c r="B13" i="3"/>
+  <c r="F12" i="3"/>
+  <c r="E12" i="3"/>
+  <c r="D12" i="3"/>
+  <c r="C12" i="3"/>
+  <c r="B12" i="3"/>
+  <c r="F11" i="3"/>
+  <c r="E11" i="3"/>
+  <c r="D11" i="3"/>
+  <c r="C11" i="3"/>
+  <c r="B11" i="3"/>
+  <c r="F10" i="3"/>
+  <c r="E10" i="3"/>
+  <c r="D10" i="3"/>
+  <c r="C10" i="3"/>
+  <c r="B10" i="3"/>
+  <c r="F9" i="3"/>
+  <c r="E9" i="3"/>
+  <c r="D9" i="3"/>
+  <c r="C9" i="3"/>
+  <c r="B9" i="3"/>
+  <c r="F8" i="3"/>
+  <c r="E8" i="3"/>
+  <c r="D8" i="3"/>
+  <c r="C8" i="3"/>
+  <c r="B8" i="3"/>
+  <c r="F7" i="3"/>
+  <c r="E7" i="3"/>
+  <c r="D7" i="3"/>
+  <c r="C7" i="3"/>
+  <c r="B7" i="3"/>
+  <c r="F6" i="3"/>
+  <c r="E6" i="3"/>
+  <c r="D6" i="3"/>
+  <c r="C6" i="3"/>
+  <c r="B6" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="E5" i="3"/>
+  <c r="D5" i="3"/>
+  <c r="C5" i="3"/>
+  <c r="B5" i="3"/>
+  <c r="F4" i="3"/>
+  <c r="E4" i="3"/>
+  <c r="D4" i="3"/>
+  <c r="C4" i="3"/>
+  <c r="B4" i="3"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="119">
-[...185 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="131">
   <si>
     <t>Copyright</t>
   </si>
   <si>
     <t>Copyright for this data is held by Stellenbosch University. Users may apply the data as they wish, provided that they acknowledge the BER, a division of Stellenbosch University, as the source of the basic data and, where applicable, specify that the relevant application and analysis result from their own processing of the data. 
 Users may print or download extracts from this data for their personal use only. None of this data may be used for any commercial or public use, may be reproduced on, stored in or transmitted to any other web site and may be disseminated in any form, either electronic or non-electronic, nor included in any retrieval system or service without prior written permission from the BER.</t>
   </si>
   <si>
     <t>Disclaimer</t>
   </si>
   <si>
     <t>Although reasonable professional skill, care and diligence are exercised to record and interpret all data correctly, Stellenbosch University, its division BER and the author(s)/editor do not accept any liability for any direct or indirect loss whatsoever that might result from unintentional inaccurate data and interpretations provided by the BER as well as any interpretations by third parties. Stellenbosch University further accepts no liability for the consequences of any decisions or actions taken by any third party on the basis of the data provided on this website. The views, conclusions or opinions contained in this data are those of the BER and do not necessarily reflect those of Stellenbosch University.
 Stellenbosch University and its division BER accept no responsibility or liability for the improper operation of this web site (including any associated software).</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Measurement unit</t>
   </si>
   <si>
+    <t>"%" denotes a level and could vary between 0 and 100</t>
+  </si>
+  <si>
+    <t>Business confidence has two answering options and indicates the percentage satisfied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Constraints have three answering options. The weighted percentage of those affected is indicated. </t>
+  </si>
+  <si>
+    <t>"Net %" denotes change relative to a year ago and could vary between -100 and +100</t>
+  </si>
+  <si>
+    <t>Convention i.r.o quarters</t>
+  </si>
+  <si>
+    <t>All the results (including expectations) reflect the quarter in which the survey was conducted.</t>
+  </si>
+  <si>
+    <t>The expected data, therefore, indicates respondents' expectations for the next quarter as registered in the current quarter.</t>
+  </si>
+  <si>
+    <t>For instance, the 17Q2 data point indicates expectations about 17Q3 as recorded in 17Q2.</t>
+  </si>
+  <si>
+    <t>Variables</t>
+  </si>
+  <si>
+    <t>The key of the realised development data series is differentiated with an "A" (for ex Ante.)</t>
+  </si>
+  <si>
+    <t>A times series of the expected/forecasted development is constructed for the first time since 18Q3 and is discerned with a "P" (for ex Post) in the key.</t>
+  </si>
+  <si>
+    <t>Provinces</t>
+  </si>
+  <si>
+    <t>In addition to the Western Cape, KwaZulu-Natal and Gauteng, the "total" also covers all regions outside these three main provinces.</t>
+  </si>
+  <si>
     <t>Sectors</t>
   </si>
   <si>
+    <t>Other services = hotels &amp; restaurants + transport &amp; storage + real estate + business services</t>
+  </si>
+  <si>
     <t>1. Hotels &amp; restaurants: hotels &amp; other accommodation (SIC code 641), restaurants and other food outlets (642)</t>
   </si>
   <si>
     <t>2. Transport &amp; storage:</t>
   </si>
   <si>
     <t>Land transport: rail (SIC code 711), bus &amp; other passenger transport (7121-2), road freight (7123)</t>
   </si>
   <si>
     <t>Non-land transport: water (72)</t>
   </si>
   <si>
     <t>Supporting transport &amp; travel agencies: cargo handling (7411), storage &amp; warehousing (7412), travel agencies &amp; tour operators (7414), other (e.g. freight forwarding) (7419)</t>
   </si>
   <si>
     <t>3. Real estate</t>
   </si>
   <si>
     <t>Estate agents (auctioneering and sale of property) (SIC code 841)</t>
   </si>
   <si>
     <t>Property management (841)</t>
   </si>
   <si>
     <t>4. Business services</t>
   </si>
   <si>
     <t>Renting of machinery &amp; equipment: transport equipment (SIC code 851), other machinery &amp; equipment (852), personal &amp; household equipment (853)</t>
   </si>
   <si>
     <t>Computer services: hardware consultancy (861), software consultancy (862), data processing &amp; data base activities (863-4), maintenance, repair &amp; other (865, 869)</t>
   </si>
   <si>
     <t>Legal services, accounting &amp; other: legal services, accounting, bookkeeping, auditing &amp; tax consulting (8811-2), market research &amp; public opinion polling (8813), business &amp; management consulting (8814), consulting engineering activities (88211), advertising (883)</t>
   </si>
   <si>
     <t>Other: labour recruitment &amp; provision of personnel (8891), investigation &amp; security activities (8892), building &amp; industrial plant cleaning activities (8893), photographic activities (8894), other e.g. debt collection, interior design, exhibitions (8899)</t>
   </si>
   <si>
+    <t>Conditions for future quarterly updates</t>
+  </si>
+  <si>
+    <t>The financial support that the BER received in 2020 allows us to provide the historical time series and quarterly updates to you at no additional costs. We retain the right to stop providing quarterly updates at no cost to you in future should the financial support for the BER’s other services survey cease.</t>
+  </si>
+  <si>
+    <t>Hotels Confidence</t>
+  </si>
+  <si>
+    <t>Transport Confidence</t>
+  </si>
+  <si>
+    <t>Real Estate Confidence</t>
+  </si>
+  <si>
+    <t>Business Services Confidence</t>
+  </si>
+  <si>
+    <t>Composite Services Confidence</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>2005Q1</t>
+  </si>
+  <si>
+    <t>2005Q2</t>
+  </si>
+  <si>
+    <t>2005Q3</t>
+  </si>
+  <si>
+    <t>2005Q4</t>
+  </si>
+  <si>
+    <t>2006Q1</t>
+  </si>
+  <si>
+    <t>2006Q2</t>
+  </si>
+  <si>
+    <t>2006Q3</t>
+  </si>
+  <si>
+    <t>2006Q4</t>
+  </si>
+  <si>
+    <t>2007Q1</t>
+  </si>
+  <si>
+    <t>2007Q2</t>
+  </si>
+  <si>
+    <t>2007Q3</t>
+  </si>
+  <si>
+    <t>2007Q4</t>
+  </si>
+  <si>
+    <t>2008Q1</t>
+  </si>
+  <si>
+    <t>2008Q2</t>
+  </si>
+  <si>
+    <t>2008Q3</t>
+  </si>
+  <si>
+    <t>2008Q4</t>
+  </si>
+  <si>
+    <t>2009Q1</t>
+  </si>
+  <si>
+    <t>2009Q2</t>
+  </si>
+  <si>
+    <t>2009Q3</t>
+  </si>
+  <si>
+    <t>2009Q4</t>
+  </si>
+  <si>
+    <t>2010Q1</t>
+  </si>
+  <si>
+    <t>2010Q2</t>
+  </si>
+  <si>
+    <t>2010Q3</t>
+  </si>
+  <si>
+    <t>2010Q4</t>
+  </si>
+  <si>
+    <t>2011Q1</t>
+  </si>
+  <si>
+    <t>2011Q2</t>
+  </si>
+  <si>
+    <t>2011Q3</t>
+  </si>
+  <si>
+    <t>2011Q4</t>
+  </si>
+  <si>
+    <t>2012Q1</t>
+  </si>
+  <si>
+    <t>2012Q2</t>
+  </si>
+  <si>
+    <t>2012Q3</t>
+  </si>
+  <si>
+    <t>2012Q4</t>
+  </si>
+  <si>
+    <t>2013Q1</t>
+  </si>
+  <si>
+    <t>2013Q2</t>
+  </si>
+  <si>
+    <t>2013Q3</t>
+  </si>
+  <si>
+    <t>2013Q4</t>
+  </si>
+  <si>
+    <t>2014Q1</t>
+  </si>
+  <si>
+    <t>2014Q2</t>
+  </si>
+  <si>
+    <t>2014Q3</t>
+  </si>
+  <si>
+    <t>2014Q4</t>
+  </si>
+  <si>
+    <t>2015Q1</t>
+  </si>
+  <si>
+    <t>2015Q2</t>
+  </si>
+  <si>
+    <t>2015Q3</t>
+  </si>
+  <si>
+    <t>2015Q4</t>
+  </si>
+  <si>
+    <t>2016Q1</t>
+  </si>
+  <si>
+    <t>2016Q2</t>
+  </si>
+  <si>
+    <t>2016Q3</t>
+  </si>
+  <si>
+    <t>2016Q4</t>
+  </si>
+  <si>
+    <t>2017Q1</t>
+  </si>
+  <si>
+    <t>2017Q2</t>
+  </si>
+  <si>
+    <t>2017Q3</t>
+  </si>
+  <si>
+    <t>2017Q4</t>
+  </si>
+  <si>
+    <t>2018Q1</t>
+  </si>
+  <si>
+    <t>2018Q2</t>
+  </si>
+  <si>
+    <t>2018Q3</t>
+  </si>
+  <si>
+    <t>2018Q4</t>
+  </si>
+  <si>
+    <t>2019Q1</t>
+  </si>
+  <si>
+    <t>2019Q2</t>
+  </si>
+  <si>
+    <t>2019Q3</t>
+  </si>
+  <si>
+    <t>2019Q4</t>
+  </si>
+  <si>
     <t>2020Q1</t>
   </si>
   <si>
     <t>2020Q2</t>
   </si>
   <si>
     <t>2020Q3</t>
   </si>
   <si>
     <t>2020Q4</t>
-  </si>
-[...25 lines deleted...]
-    <t xml:space="preserve">The composite index is calculated as the unweighted average of business confidence in the following sectors: 1) hotels &amp; restaurants, 2) transport &amp; storage, 3) real estate and 4) business services. </t>
   </si>
   <si>
     <t>2021Q1</t>
   </si>
   <si>
     <t>2021Q2</t>
   </si>
   <si>
     <t>2021Q3</t>
   </si>
   <si>
     <t>2021Q4</t>
   </si>
   <si>
     <t>2022Q1</t>
   </si>
   <si>
     <t>2022Q2</t>
   </si>
   <si>
     <t>2022Q3</t>
   </si>
   <si>
     <t>2022Q4</t>
   </si>
@@ -435,180 +895,160 @@
     <t>2025Q2</t>
   </si>
   <si>
     <t>2025Q3</t>
   </si>
   <si>
     <t>2025Q4</t>
   </si>
   <si>
     <t>2026Q1</t>
   </si>
   <si>
     <t>2026Q2</t>
   </si>
   <si>
     <t>2026Q3</t>
   </si>
   <si>
     <t>2026Q4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...4 lines deleted...]
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...29 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="56"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="23"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="23"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -658,351 +1098,2510 @@
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="23"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="19">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="17" applyFont="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="3" applyFont="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
-[...36 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="19">
-[...18 lines deleted...]
-    <cellStyle name="XLConnect.String 2" xfId="18" xr:uid="{8DE7DBE5-02C8-4599-8AD7-43E031568101}"/>
+  <cellStyles count="5">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{EBA9ABB8-9EE0-459C-ABFF-1C6779B36014}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{676D913C-5B08-4198-9BA1-0AB2BC351C8A}"/>
+    <cellStyle name="XLConnect.Header 2" xfId="3" xr:uid="{BA66AE12-DC71-4A6E-BC38-2249BAA4E878}"/>
+    <cellStyle name="XLConnect.String" xfId="4" xr:uid="{96EFA7EB-4AD5-43E4-BE0E-FAD2EB8A3EDE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>257175</xdr:colOff>
+      <xdr:colOff>335280</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>180975</xdr:colOff>
+      <xdr:colOff>236220</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1768" name="Graphic 16">
+        <xdr:cNvPr id="2" name="Graphic 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A5A1FE-870C-34C2-8B8F-F392C49B959E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A98CE190-F098-4960-BA9C-C4470EC02CC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="257175" y="381000"/>
-          <a:ext cx="3467100" cy="1409700"/>
+          <a:off x="335280" y="365760"/>
+          <a:ext cx="3558540" cy="1371600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="Business%20Confidence%20Indices.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://stellenbosch-my.sharepoint.com/personal/ksmuts_sun_ac_za/Documents/BER/OTHER_SERVICES/2026/2026Q3/Services_clean_Q3.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="Services_clean_Q3.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Bou/Bou,%20Uitset.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/BER/Opnames/Bou/Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BER\Opnames\Data%20partners\Business%20Confidence%20Indices.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\BER\Opnames\Bou\Bou,%20Uitset.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="HANDOUT"/>
+      <sheetName val="REPORT"/>
+      <sheetName val="Other"/>
+      <sheetName val="Copyright &amp; Disclaimer"/>
+      <sheetName val="Notes"/>
+      <sheetName val="NotesSCI"/>
+      <sheetName val="Description"/>
+      <sheetName val="Services confidence"/>
+      <sheetName val="Total"/>
+      <sheetName val="Hotels"/>
+      <sheetName val="Transport"/>
+      <sheetName val="RealEstate"/>
+      <sheetName val="BusServ"/>
+      <sheetName val="GP"/>
+      <sheetName val="KZN"/>
+      <sheetName val="WC"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8">
+        <row r="3">
+          <cell r="C3">
+            <v>84</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="C4">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="C5">
+            <v>88</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>90</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>90</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>87</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>90</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>92</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>84</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>70</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>74</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>65</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="C22">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="C29">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>65</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="C34">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="C35">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="C36">
+            <v>61</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="C37">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="C38">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="C39">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="C40">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="C41">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="C42">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="C43">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="C44">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="C45">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="C48">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="C50">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="C51">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="C52">
+            <v>40</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="C53">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="C54">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="C55">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="C56">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="C57">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="C58">
+            <v>33</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="C59">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="C60">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="C61">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="C62">
+            <v>18</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="C63">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="C64">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="C65">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="C66">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="C67">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="C68">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="C69">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="C70">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="C71">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="C72">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="C73">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="C74">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="C75">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="C76">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="C77">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="C78">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="C79">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="C80">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="C81">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="C82">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="C83">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="C84">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="C85">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="C86">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="C87">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="C88">
+            <v>48</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="9">
+        <row r="3">
+          <cell r="C3">
+            <v>91</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="C4">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="C5">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>84</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>83</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>83</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>80</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>65</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>79</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="C22">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>18</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>13</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="C29">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>66</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="C34">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="C35">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="C36">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="C37">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="C38">
+            <v>78</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="C39">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="C40">
+            <v>59</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="C41">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="C42">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="C43">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="C44">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="C45">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="C48">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49">
+            <v>74</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="C50">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="C51">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="C52">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="C53">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="C54">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="C55">
+            <v>25</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="C56">
+            <v>23</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="C57">
+            <v>36</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="C58">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="C59">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="C60">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="C61">
+            <v>23</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="C62">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="C63">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="C64">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="C65">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="C66">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="C67">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="C68">
+            <v>11</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="C69">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="C70">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="C71">
+            <v>59</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="C72">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="C73">
+            <v>73</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="C74">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="C75">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="C76">
+            <v>67</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="C77">
+            <v>74</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="C78">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="C79">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="C80">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="C81">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="C82">
+            <v>67</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="C83">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="C84">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="C85">
+            <v>79</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="C86">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="C87">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="C88">
+            <v>35</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="10">
+        <row r="3">
+          <cell r="C3">
+            <v>87</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="C4">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="C5">
+            <v>78</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>81</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>87</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>96</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>91</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>92</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>86</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>71</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="C22">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="C29">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>28</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="C34">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="C35">
+            <v>13</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="C36">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="C37">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="C38">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="C39">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="C40">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="C41">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="C42">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="C43">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="C44">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="C45">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46">
+            <v>26</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47">
+            <v>19</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="C48">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="C50">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="C51">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="C52">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="C53">
+            <v>28</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="C54">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="C55">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="C56">
+            <v>25</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="C57">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="C58">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="C59">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="C60">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="C61">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="C62">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="C63">
+            <v>13</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="C64">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="C65">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="C66">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="C67">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="C68">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="C69">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="C70">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="C71">
+            <v>19</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="C72">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="C73">
+            <v>94</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="C74">
+            <v>14</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="C75">
+            <v>11</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="C76">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="C77">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="C78">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="C79">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="C80">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="C81">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="C82">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="C83">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="C84">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="C85">
+            <v>61</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="C86">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="C87">
+            <v>15</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="C88">
+            <v>36</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="11">
+        <row r="3">
+          <cell r="C3">
+            <v>95</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="C4">
+            <v>86</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="C5">
+            <v>84</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>77</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>78</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>87</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>89</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>86</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>67</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>68</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>16</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>14</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>20</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="C22">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>20</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>40</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="C29">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="C34">
+            <v>45</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="C35">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="C36">
+            <v>36</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="C37">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="C38">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="C39">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="C40">
+            <v>70</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="C41">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="C42">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="C43">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="C44">
+            <v>59</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="C45">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46">
+            <v>50</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="C48">
+            <v>46</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49">
+            <v>58</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="C50">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="C51">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="C52">
+            <v>44</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="C53">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="C54">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="C55">
+            <v>28</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="C56">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="C57">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="C58">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="C59">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="C60">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="C61">
+            <v>25</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="C62">
+            <v>13</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="C63">
+            <v>0</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="C64">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="C65">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="C66">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="C67">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="C68">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="C69">
+            <v>30</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="C70">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="C71">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="C72">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="C73">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="C74">
+            <v>43</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="C75">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="C76">
+            <v>24</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="C77">
+            <v>8</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="C78">
+            <v>14</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="C79">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="C80">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="C81">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="C82">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="C83">
+            <v>36</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="C84">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="C85">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="C86">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="C87">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="C88">
+            <v>70</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="12">
+        <row r="3">
+          <cell r="C3">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="C4">
+            <v>89</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="C5">
+            <v>92</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="C6">
+            <v>94</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="C7">
+            <v>94</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="C8">
+            <v>86</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="C9">
+            <v>86</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="C10">
+            <v>90</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="C11">
+            <v>94</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="C12">
+            <v>89</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="C13">
+            <v>89</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="C14">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="C15">
+            <v>78</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="C16">
+            <v>88</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="C17">
+            <v>77</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="C18">
+            <v>85</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="C19">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="C20">
+            <v>69</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="C21">
+            <v>67</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="C22">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="C23">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="C24">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="C25">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="C26">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="C27">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="C28">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="C29">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="C30">
+            <v>75</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="C31">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="C32">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="C33">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="C34">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="C35">
+            <v>61</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="C36">
+            <v>79</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="C37">
+            <v>65</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="C38">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="C39">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="C40">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="C41">
+            <v>57</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="C42">
+            <v>35</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="C43">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="C44">
+            <v>28</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="C45">
+            <v>23</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="C46">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="C47">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="C48">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="C49">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="C50">
+            <v>54</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="C51">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="C52">
+            <v>33</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="C53">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="C54">
+            <v>34</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="C55">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="C56">
+            <v>39</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="C57">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="C58">
+            <v>31</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="C59">
+            <v>23</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="C60">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="C61">
+            <v>41</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="C62">
+            <v>26</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="C63">
+            <v>15</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="C64">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="C65">
+            <v>29</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="C66">
+            <v>24</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="C67">
+            <v>21</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="C68">
+            <v>49</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="C69">
+            <v>55</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="C70">
+            <v>38</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="C71">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="C72">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="C73">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="C74">
+            <v>47</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="C75">
+            <v>59</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="C76">
+            <v>59</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="C77">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="C78">
+            <v>51</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="C79">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="C80">
+            <v>70</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="C81">
+            <v>64</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="C82">
+            <v>53</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="C83">
+            <v>56</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="C84">
+            <v>60</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="C85">
+            <v>65</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="C86">
+            <v>63</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="C87">
+            <v>48</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="C88">
+            <v>57</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="South Africa"/>
       <sheetName val="Composites"/>
       <sheetName val="Provinces"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls>
-[...1 lines deleted...]
-    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="HANDOUT"/>
       <sheetName val="REPORT"/>
       <sheetName val="StatsSA"/>
       <sheetName val="Other"/>
       <sheetName val="Copyright &amp; Disclaimer"/>
       <sheetName val="Notes"/>
       <sheetName val="Description"/>
       <sheetName val="Composite"/>
       <sheetName val="Building Total"/>
       <sheetName val="Building Resid"/>
       <sheetName val="Building NonResid"/>
       <sheetName val="Building GP"/>
       <sheetName val="Building KZN"/>
       <sheetName val="Building WC"/>
       <sheetName val="Building Contrs"/>
       <sheetName val="Building Subcontrs"/>
       <sheetName val="Civil Engineers"/>
       <sheetName val="Architects"/>
       <sheetName val="Quantity Surveyors"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0"/>
+      <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
-      <sheetData sheetId="3"/>
-[...14 lines deleted...]
-      <sheetData sheetId="18"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BER 2023">
   <a:themeElements>
     <a:clrScheme name="Custom 1 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002E60"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E6E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0054C2"/>
       </a:accent1>
       <a:accent2>
@@ -1287,2610 +3886,3173 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FCA7C6-6073-4372-8333-E852A4E7A387}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7573306F-C96D-42EF-AD80-F99CE61CB856}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="A89" sqref="A89"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="16384" width="8.85546875" style="18"/>
+    <col min="1" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...548 lines deleted...]
-      <c r="K38" s="32"/>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" s="1"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="8"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" s="1"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A16" s="1"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="1"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="1"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="1"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="1"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="1"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="1"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="1"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="1"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="1"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="1"/>
+      <c r="B27" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B30" s="13"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="12"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B31" s="13"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="12"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B32" s="13"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="12"/>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B33" s="13"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="12"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B34" s="13"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="12"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B35" s="13"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="11"/>
+      <c r="K35" s="12"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B36" s="13"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+      <c r="K36" s="12"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.3">
+      <c r="B37" s="13"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="11"/>
+      <c r="K37" s="12"/>
+    </row>
+    <row r="38" spans="2:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="14"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B14:K25"/>
     <mergeCell ref="B27:K38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1BE532-84BF-45F2-B921-4AC5894DB8EE}">
-  <sheetPr codeName="Sheet15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0D9077-6743-4D2B-8BE1-84FE0986FCCA}">
+  <sheetPr codeName="Sheet4"/>
   <dimension ref="B2:B42"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A89" sqref="A89"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="7.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="7"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="7.28515625" style="7"/>
+    <col min="1" max="1" width="7.33203125" style="18"/>
+    <col min="2" max="2" width="108" style="18" customWidth="1"/>
+    <col min="3" max="257" width="7.33203125" style="18"/>
+    <col min="258" max="258" width="108" style="18" customWidth="1"/>
+    <col min="259" max="513" width="7.33203125" style="18"/>
+    <col min="514" max="514" width="108" style="18" customWidth="1"/>
+    <col min="515" max="769" width="7.33203125" style="18"/>
+    <col min="770" max="770" width="108" style="18" customWidth="1"/>
+    <col min="771" max="1025" width="7.33203125" style="18"/>
+    <col min="1026" max="1026" width="108" style="18" customWidth="1"/>
+    <col min="1027" max="1281" width="7.33203125" style="18"/>
+    <col min="1282" max="1282" width="108" style="18" customWidth="1"/>
+    <col min="1283" max="1537" width="7.33203125" style="18"/>
+    <col min="1538" max="1538" width="108" style="18" customWidth="1"/>
+    <col min="1539" max="1793" width="7.33203125" style="18"/>
+    <col min="1794" max="1794" width="108" style="18" customWidth="1"/>
+    <col min="1795" max="2049" width="7.33203125" style="18"/>
+    <col min="2050" max="2050" width="108" style="18" customWidth="1"/>
+    <col min="2051" max="2305" width="7.33203125" style="18"/>
+    <col min="2306" max="2306" width="108" style="18" customWidth="1"/>
+    <col min="2307" max="2561" width="7.33203125" style="18"/>
+    <col min="2562" max="2562" width="108" style="18" customWidth="1"/>
+    <col min="2563" max="2817" width="7.33203125" style="18"/>
+    <col min="2818" max="2818" width="108" style="18" customWidth="1"/>
+    <col min="2819" max="3073" width="7.33203125" style="18"/>
+    <col min="3074" max="3074" width="108" style="18" customWidth="1"/>
+    <col min="3075" max="3329" width="7.33203125" style="18"/>
+    <col min="3330" max="3330" width="108" style="18" customWidth="1"/>
+    <col min="3331" max="3585" width="7.33203125" style="18"/>
+    <col min="3586" max="3586" width="108" style="18" customWidth="1"/>
+    <col min="3587" max="3841" width="7.33203125" style="18"/>
+    <col min="3842" max="3842" width="108" style="18" customWidth="1"/>
+    <col min="3843" max="4097" width="7.33203125" style="18"/>
+    <col min="4098" max="4098" width="108" style="18" customWidth="1"/>
+    <col min="4099" max="4353" width="7.33203125" style="18"/>
+    <col min="4354" max="4354" width="108" style="18" customWidth="1"/>
+    <col min="4355" max="4609" width="7.33203125" style="18"/>
+    <col min="4610" max="4610" width="108" style="18" customWidth="1"/>
+    <col min="4611" max="4865" width="7.33203125" style="18"/>
+    <col min="4866" max="4866" width="108" style="18" customWidth="1"/>
+    <col min="4867" max="5121" width="7.33203125" style="18"/>
+    <col min="5122" max="5122" width="108" style="18" customWidth="1"/>
+    <col min="5123" max="5377" width="7.33203125" style="18"/>
+    <col min="5378" max="5378" width="108" style="18" customWidth="1"/>
+    <col min="5379" max="5633" width="7.33203125" style="18"/>
+    <col min="5634" max="5634" width="108" style="18" customWidth="1"/>
+    <col min="5635" max="5889" width="7.33203125" style="18"/>
+    <col min="5890" max="5890" width="108" style="18" customWidth="1"/>
+    <col min="5891" max="6145" width="7.33203125" style="18"/>
+    <col min="6146" max="6146" width="108" style="18" customWidth="1"/>
+    <col min="6147" max="6401" width="7.33203125" style="18"/>
+    <col min="6402" max="6402" width="108" style="18" customWidth="1"/>
+    <col min="6403" max="6657" width="7.33203125" style="18"/>
+    <col min="6658" max="6658" width="108" style="18" customWidth="1"/>
+    <col min="6659" max="6913" width="7.33203125" style="18"/>
+    <col min="6914" max="6914" width="108" style="18" customWidth="1"/>
+    <col min="6915" max="7169" width="7.33203125" style="18"/>
+    <col min="7170" max="7170" width="108" style="18" customWidth="1"/>
+    <col min="7171" max="7425" width="7.33203125" style="18"/>
+    <col min="7426" max="7426" width="108" style="18" customWidth="1"/>
+    <col min="7427" max="7681" width="7.33203125" style="18"/>
+    <col min="7682" max="7682" width="108" style="18" customWidth="1"/>
+    <col min="7683" max="7937" width="7.33203125" style="18"/>
+    <col min="7938" max="7938" width="108" style="18" customWidth="1"/>
+    <col min="7939" max="8193" width="7.33203125" style="18"/>
+    <col min="8194" max="8194" width="108" style="18" customWidth="1"/>
+    <col min="8195" max="8449" width="7.33203125" style="18"/>
+    <col min="8450" max="8450" width="108" style="18" customWidth="1"/>
+    <col min="8451" max="8705" width="7.33203125" style="18"/>
+    <col min="8706" max="8706" width="108" style="18" customWidth="1"/>
+    <col min="8707" max="8961" width="7.33203125" style="18"/>
+    <col min="8962" max="8962" width="108" style="18" customWidth="1"/>
+    <col min="8963" max="9217" width="7.33203125" style="18"/>
+    <col min="9218" max="9218" width="108" style="18" customWidth="1"/>
+    <col min="9219" max="9473" width="7.33203125" style="18"/>
+    <col min="9474" max="9474" width="108" style="18" customWidth="1"/>
+    <col min="9475" max="9729" width="7.33203125" style="18"/>
+    <col min="9730" max="9730" width="108" style="18" customWidth="1"/>
+    <col min="9731" max="9985" width="7.33203125" style="18"/>
+    <col min="9986" max="9986" width="108" style="18" customWidth="1"/>
+    <col min="9987" max="10241" width="7.33203125" style="18"/>
+    <col min="10242" max="10242" width="108" style="18" customWidth="1"/>
+    <col min="10243" max="10497" width="7.33203125" style="18"/>
+    <col min="10498" max="10498" width="108" style="18" customWidth="1"/>
+    <col min="10499" max="10753" width="7.33203125" style="18"/>
+    <col min="10754" max="10754" width="108" style="18" customWidth="1"/>
+    <col min="10755" max="11009" width="7.33203125" style="18"/>
+    <col min="11010" max="11010" width="108" style="18" customWidth="1"/>
+    <col min="11011" max="11265" width="7.33203125" style="18"/>
+    <col min="11266" max="11266" width="108" style="18" customWidth="1"/>
+    <col min="11267" max="11521" width="7.33203125" style="18"/>
+    <col min="11522" max="11522" width="108" style="18" customWidth="1"/>
+    <col min="11523" max="11777" width="7.33203125" style="18"/>
+    <col min="11778" max="11778" width="108" style="18" customWidth="1"/>
+    <col min="11779" max="12033" width="7.33203125" style="18"/>
+    <col min="12034" max="12034" width="108" style="18" customWidth="1"/>
+    <col min="12035" max="12289" width="7.33203125" style="18"/>
+    <col min="12290" max="12290" width="108" style="18" customWidth="1"/>
+    <col min="12291" max="12545" width="7.33203125" style="18"/>
+    <col min="12546" max="12546" width="108" style="18" customWidth="1"/>
+    <col min="12547" max="12801" width="7.33203125" style="18"/>
+    <col min="12802" max="12802" width="108" style="18" customWidth="1"/>
+    <col min="12803" max="13057" width="7.33203125" style="18"/>
+    <col min="13058" max="13058" width="108" style="18" customWidth="1"/>
+    <col min="13059" max="13313" width="7.33203125" style="18"/>
+    <col min="13314" max="13314" width="108" style="18" customWidth="1"/>
+    <col min="13315" max="13569" width="7.33203125" style="18"/>
+    <col min="13570" max="13570" width="108" style="18" customWidth="1"/>
+    <col min="13571" max="13825" width="7.33203125" style="18"/>
+    <col min="13826" max="13826" width="108" style="18" customWidth="1"/>
+    <col min="13827" max="14081" width="7.33203125" style="18"/>
+    <col min="14082" max="14082" width="108" style="18" customWidth="1"/>
+    <col min="14083" max="14337" width="7.33203125" style="18"/>
+    <col min="14338" max="14338" width="108" style="18" customWidth="1"/>
+    <col min="14339" max="14593" width="7.33203125" style="18"/>
+    <col min="14594" max="14594" width="108" style="18" customWidth="1"/>
+    <col min="14595" max="14849" width="7.33203125" style="18"/>
+    <col min="14850" max="14850" width="108" style="18" customWidth="1"/>
+    <col min="14851" max="15105" width="7.33203125" style="18"/>
+    <col min="15106" max="15106" width="108" style="18" customWidth="1"/>
+    <col min="15107" max="15361" width="7.33203125" style="18"/>
+    <col min="15362" max="15362" width="108" style="18" customWidth="1"/>
+    <col min="15363" max="15617" width="7.33203125" style="18"/>
+    <col min="15618" max="15618" width="108" style="18" customWidth="1"/>
+    <col min="15619" max="15873" width="7.33203125" style="18"/>
+    <col min="15874" max="15874" width="108" style="18" customWidth="1"/>
+    <col min="15875" max="16129" width="7.33203125" style="18"/>
+    <col min="16130" max="16130" width="108" style="18" customWidth="1"/>
+    <col min="16131" max="16384" width="7.33203125" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-[...159 lines deleted...]
-        <v>92</v>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B2" s="17" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B3" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B4" s="18" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B5" s="20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B6" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B7" s="18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B9" s="19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B10" s="18" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B11" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B12" s="18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B14" s="19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B15" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B16" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B18" s="19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B19" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B21" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B22" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B24" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B26" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B27" s="18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B28" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="2:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B29" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B31" s="18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B32" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B33" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B35" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B36" s="18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
+      <c r="B41" s="24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="42" spans="2:2" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B42" s="23" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F694AE4-F854-4920-AF60-B16D4E9D191A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFFA76F0-D4A4-4EC3-96A3-EC286C4C93E1}">
   <sheetPr codeName="Blad1"/>
-  <dimension ref="A1:G90"/>
+  <dimension ref="A1:F90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B55" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A89" sqref="A89"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="5" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="5" width="9.109375" style="27"/>
+    <col min="6" max="6" width="9.109375" style="31"/>
+    <col min="7" max="16384" width="9.109375" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="F2" s="26"/>
+    </row>
+    <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="27">
+        <f>[1]Hotels!C3</f>
+        <v>91</v>
+      </c>
+      <c r="C4" s="27">
+        <f>[1]Transport!C3</f>
+        <v>87</v>
+      </c>
+      <c r="D4" s="27">
+        <f>[1]RealEstate!C3</f>
+        <v>95</v>
+      </c>
+      <c r="E4" s="27">
+        <f>[1]BusServ!C3</f>
+        <v>82</v>
+      </c>
+      <c r="F4" s="31">
+        <f>[1]Total!C3</f>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="27">
+        <f>[1]Hotels!C4</f>
+        <v>55</v>
+      </c>
+      <c r="C5" s="27">
+        <f>[1]Transport!C4</f>
+        <v>75</v>
+      </c>
+      <c r="D5" s="27">
+        <f>[1]RealEstate!C4</f>
         <v>86</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E5" s="27">
+        <f>[1]BusServ!C4</f>
+        <v>89</v>
+      </c>
+      <c r="F5" s="31">
+        <f>[1]Total!C4</f>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="27">
+        <f>[1]Hotels!C5</f>
+        <v>62</v>
+      </c>
+      <c r="C6" s="27">
+        <f>[1]Transport!C5</f>
+        <v>78</v>
+      </c>
+      <c r="D6" s="27">
+        <f>[1]RealEstate!C5</f>
+        <v>84</v>
+      </c>
+      <c r="E6" s="27">
+        <f>[1]BusServ!C5</f>
+        <v>92</v>
+      </c>
+      <c r="F6" s="31">
+        <f>[1]Total!C5</f>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="27">
+        <f>[1]Hotels!C6</f>
+        <v>68</v>
+      </c>
+      <c r="C7" s="27">
+        <f>[1]Transport!C6</f>
+        <v>81</v>
+      </c>
+      <c r="D7" s="27">
+        <f>[1]RealEstate!C6</f>
+        <v>82</v>
+      </c>
+      <c r="E7" s="27">
+        <f>[1]BusServ!C6</f>
+        <v>94</v>
+      </c>
+      <c r="F7" s="31">
+        <f>[1]Total!C6</f>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="27">
+        <f>[1]Hotels!C7</f>
+        <v>82</v>
+      </c>
+      <c r="C8" s="27">
+        <f>[1]Transport!C7</f>
         <v>87</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D8" s="27">
+        <f>[1]RealEstate!C7</f>
+        <v>77</v>
+      </c>
+      <c r="E8" s="27">
+        <f>[1]BusServ!C7</f>
+        <v>94</v>
+      </c>
+      <c r="F8" s="31">
+        <f>[1]Total!C7</f>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="27">
+        <f>[1]Hotels!C8</f>
+        <v>84</v>
+      </c>
+      <c r="C9" s="27">
+        <f>[1]Transport!C8</f>
+        <v>85</v>
+      </c>
+      <c r="D9" s="27">
+        <f>[1]RealEstate!C8</f>
+        <v>78</v>
+      </c>
+      <c r="E9" s="27">
+        <f>[1]BusServ!C8</f>
+        <v>86</v>
+      </c>
+      <c r="F9" s="31">
+        <f>[1]Total!C8</f>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="27">
+        <f>[1]Hotels!C9</f>
+        <v>83</v>
+      </c>
+      <c r="C10" s="27">
+        <f>[1]Transport!C9</f>
+        <v>96</v>
+      </c>
+      <c r="D10" s="27">
+        <f>[1]RealEstate!C9</f>
+        <v>87</v>
+      </c>
+      <c r="E10" s="27">
+        <f>[1]BusServ!C9</f>
+        <v>86</v>
+      </c>
+      <c r="F10" s="31">
+        <f>[1]Total!C9</f>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="27">
+        <f>[1]Hotels!C10</f>
+        <v>82</v>
+      </c>
+      <c r="C11" s="27">
+        <f>[1]Transport!C10</f>
+        <v>91</v>
+      </c>
+      <c r="D11" s="27">
+        <f>[1]RealEstate!C10</f>
+        <v>89</v>
+      </c>
+      <c r="E11" s="27">
+        <f>[1]BusServ!C10</f>
+        <v>90</v>
+      </c>
+      <c r="F11" s="31">
+        <f>[1]Total!C10</f>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="27">
+        <f>[1]Hotels!C11</f>
+        <v>83</v>
+      </c>
+      <c r="C12" s="27">
+        <f>[1]Transport!C11</f>
+        <v>92</v>
+      </c>
+      <c r="D12" s="27">
+        <f>[1]RealEstate!C11</f>
+        <v>86</v>
+      </c>
+      <c r="E12" s="27">
+        <f>[1]BusServ!C11</f>
+        <v>94</v>
+      </c>
+      <c r="F12" s="31">
+        <f>[1]Total!C11</f>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="27">
+        <f>[1]Hotels!C12</f>
+        <v>62</v>
+      </c>
+      <c r="C13" s="27">
+        <f>[1]Transport!C12</f>
+        <v>86</v>
+      </c>
+      <c r="D13" s="27">
+        <f>[1]RealEstate!C12</f>
+        <v>67</v>
+      </c>
+      <c r="E13" s="27">
+        <f>[1]BusServ!C12</f>
+        <v>89</v>
+      </c>
+      <c r="F13" s="31">
+        <f>[1]Total!C12</f>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="27">
+        <f>[1]Hotels!C13</f>
+        <v>80</v>
+      </c>
+      <c r="C14" s="27">
+        <f>[1]Transport!C13</f>
+        <v>85</v>
+      </c>
+      <c r="D14" s="27">
+        <f>[1]RealEstate!C13</f>
+        <v>68</v>
+      </c>
+      <c r="E14" s="27">
+        <f>[1]BusServ!C13</f>
+        <v>89</v>
+      </c>
+      <c r="F14" s="31">
+        <f>[1]Total!C13</f>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="27">
+        <f>[1]Hotels!C14</f>
+        <v>65</v>
+      </c>
+      <c r="C15" s="27">
+        <f>[1]Transport!C14</f>
+        <v>71</v>
+      </c>
+      <c r="D15" s="27">
+        <f>[1]RealEstate!C14</f>
+        <v>58</v>
+      </c>
+      <c r="E15" s="27">
+        <f>[1]BusServ!C14</f>
+        <v>72</v>
+      </c>
+      <c r="F15" s="31">
+        <f>[1]Total!C14</f>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="27">
+        <f>[1]Hotels!C15</f>
+        <v>79</v>
+      </c>
+      <c r="C16" s="27">
+        <f>[1]Transport!C15</f>
+        <v>54</v>
+      </c>
+      <c r="D16" s="27">
+        <f>[1]RealEstate!C15</f>
+        <v>16</v>
+      </c>
+      <c r="E16" s="27">
+        <f>[1]BusServ!C15</f>
+        <v>78</v>
+      </c>
+      <c r="F16" s="31">
+        <f>[1]Total!C15</f>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="27">
+        <f>[1]Hotels!C16</f>
+        <v>68</v>
+      </c>
+      <c r="C17" s="27">
+        <f>[1]Transport!C16</f>
+        <v>48</v>
+      </c>
+      <c r="D17" s="27">
+        <f>[1]RealEstate!C16</f>
+        <v>37</v>
+      </c>
+      <c r="E17" s="27">
+        <f>[1]BusServ!C16</f>
         <v>88</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F17" s="31">
+        <f>[1]Total!C16</f>
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="27">
+        <f>[1]Hotels!C17</f>
+        <v>57</v>
+      </c>
+      <c r="C18" s="27">
+        <f>[1]Transport!C17</f>
+        <v>50</v>
+      </c>
+      <c r="D18" s="27">
+        <f>[1]RealEstate!C17</f>
+        <v>31</v>
+      </c>
+      <c r="E18" s="27">
+        <f>[1]BusServ!C17</f>
+        <v>77</v>
+      </c>
+      <c r="F18" s="31">
+        <f>[1]Total!C17</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="27">
+        <f>[1]Hotels!C18</f>
+        <v>38</v>
+      </c>
+      <c r="C19" s="27">
+        <f>[1]Transport!C18</f>
+        <v>32</v>
+      </c>
+      <c r="D19" s="27">
+        <f>[1]RealEstate!C18</f>
+        <v>14</v>
+      </c>
+      <c r="E19" s="27">
+        <f>[1]BusServ!C18</f>
+        <v>85</v>
+      </c>
+      <c r="F19" s="31">
+        <f>[1]Total!C18</f>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="27">
+        <f>[1]Hotels!C19</f>
+        <v>50</v>
+      </c>
+      <c r="C20" s="27">
+        <f>[1]Transport!C19</f>
+        <v>44</v>
+      </c>
+      <c r="D20" s="27">
+        <f>[1]RealEstate!C19</f>
+        <v>17</v>
+      </c>
+      <c r="E20" s="27">
+        <f>[1]BusServ!C19</f>
+        <v>72</v>
+      </c>
+      <c r="F20" s="31">
+        <f>[1]Total!C19</f>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="27">
+        <f>[1]Hotels!C20</f>
+        <v>39</v>
+      </c>
+      <c r="C21" s="27">
+        <f>[1]Transport!C20</f>
+        <v>42</v>
+      </c>
+      <c r="D21" s="27">
+        <f>[1]RealEstate!C20</f>
+        <v>20</v>
+      </c>
+      <c r="E21" s="27">
+        <f>[1]BusServ!C20</f>
+        <v>69</v>
+      </c>
+      <c r="F21" s="31">
+        <f>[1]Total!C20</f>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="27">
+        <f>[1]Hotels!C21</f>
+        <v>53</v>
+      </c>
+      <c r="C22" s="27">
+        <f>[1]Transport!C21</f>
+        <v>35</v>
+      </c>
+      <c r="D22" s="27">
+        <f>[1]RealEstate!C21</f>
+        <v>17</v>
+      </c>
+      <c r="E22" s="27">
+        <f>[1]BusServ!C21</f>
+        <v>67</v>
+      </c>
+      <c r="F22" s="31">
+        <f>[1]Total!C21</f>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="27">
+        <f>[1]Hotels!C22</f>
+        <v>51</v>
+      </c>
+      <c r="C23" s="27">
+        <f>[1]Transport!C22</f>
+        <v>32</v>
+      </c>
+      <c r="D23" s="27">
+        <f>[1]RealEstate!C22</f>
+        <v>29</v>
+      </c>
+      <c r="E23" s="27">
+        <f>[1]BusServ!C22</f>
+        <v>55</v>
+      </c>
+      <c r="F23" s="31">
+        <f>[1]Total!C22</f>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="27">
+        <f>[1]Hotels!C23</f>
+        <v>48</v>
+      </c>
+      <c r="C24" s="27">
+        <f>[1]Transport!C23</f>
+        <v>56</v>
+      </c>
+      <c r="D24" s="27">
+        <f>[1]RealEstate!C23</f>
+        <v>20</v>
+      </c>
+      <c r="E24" s="27">
+        <f>[1]BusServ!C23</f>
+        <v>57</v>
+      </c>
+      <c r="F24" s="31">
+        <f>[1]Total!C23</f>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="27">
+        <f>[1]Hotels!C24</f>
+        <v>41</v>
+      </c>
+      <c r="C25" s="27">
+        <f>[1]Transport!C24</f>
+        <v>46</v>
+      </c>
+      <c r="D25" s="27">
+        <f>[1]RealEstate!C24</f>
+        <v>30</v>
+      </c>
+      <c r="E25" s="27">
+        <f>[1]BusServ!C24</f>
+        <v>48</v>
+      </c>
+      <c r="F25" s="31">
+        <f>[1]Total!C24</f>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="27">
+        <f>[1]Hotels!C25</f>
+        <v>42</v>
+      </c>
+      <c r="C26" s="27">
+        <f>[1]Transport!C25</f>
+        <v>68</v>
+      </c>
+      <c r="D26" s="27">
+        <f>[1]RealEstate!C25</f>
+        <v>40</v>
+      </c>
+      <c r="E26" s="27">
+        <f>[1]BusServ!C25</f>
+        <v>49</v>
+      </c>
+      <c r="F26" s="31">
+        <f>[1]Total!C25</f>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="27">
+        <f>[1]Hotels!C26</f>
+        <v>37</v>
+      </c>
+      <c r="C27" s="27">
+        <f>[1]Transport!C26</f>
+        <v>57</v>
+      </c>
+      <c r="D27" s="27">
+        <f>[1]RealEstate!C26</f>
+        <v>38</v>
+      </c>
+      <c r="E27" s="27">
+        <f>[1]BusServ!C26</f>
+        <v>51</v>
+      </c>
+      <c r="F27" s="31">
+        <f>[1]Total!C26</f>
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" s="27">
+        <f>[1]Hotels!C27</f>
+        <v>18</v>
+      </c>
+      <c r="C28" s="27">
+        <f>[1]Transport!C27</f>
+        <v>46</v>
+      </c>
+      <c r="D28" s="27">
+        <f>[1]RealEstate!C27</f>
+        <v>53</v>
+      </c>
+      <c r="E28" s="27">
+        <f>[1]BusServ!C27</f>
+        <v>56</v>
+      </c>
+      <c r="F28" s="31">
+        <f>[1]Total!C27</f>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="27">
+        <f>[1]Hotels!C28</f>
+        <v>13</v>
+      </c>
+      <c r="C29" s="27">
+        <f>[1]Transport!C28</f>
+        <v>44</v>
+      </c>
+      <c r="D29" s="27">
+        <f>[1]RealEstate!C28</f>
+        <v>32</v>
+      </c>
+      <c r="E29" s="27">
+        <f>[1]BusServ!C28</f>
+        <v>54</v>
+      </c>
+      <c r="F29" s="31">
+        <f>[1]Total!C28</f>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="27">
+        <f>[1]Hotels!C29</f>
+        <v>45</v>
+      </c>
+      <c r="C30" s="27">
+        <f>[1]Transport!C29</f>
+        <v>35</v>
+      </c>
+      <c r="D30" s="27">
+        <f>[1]RealEstate!C29</f>
+        <v>4</v>
+      </c>
+      <c r="E30" s="27">
+        <f>[1]BusServ!C29</f>
+        <v>54</v>
+      </c>
+      <c r="F30" s="31">
+        <f>[1]Total!C29</f>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="27">
+        <f>[1]Hotels!C30</f>
+        <v>64</v>
+      </c>
+      <c r="C31" s="27">
+        <f>[1]Transport!C30</f>
+        <v>60</v>
+      </c>
+      <c r="D31" s="27">
+        <f>[1]RealEstate!C30</f>
+        <v>46</v>
+      </c>
+      <c r="E31" s="27">
+        <f>[1]BusServ!C30</f>
+        <v>75</v>
+      </c>
+      <c r="F31" s="31">
+        <f>[1]Total!C30</f>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="27">
+        <f>[1]Hotels!C31</f>
+        <v>35</v>
+      </c>
+      <c r="C32" s="27">
+        <f>[1]Transport!C31</f>
+        <v>28</v>
+      </c>
+      <c r="D32" s="27">
+        <f>[1]RealEstate!C31</f>
+        <v>60</v>
+      </c>
+      <c r="E32" s="27">
+        <f>[1]BusServ!C31</f>
+        <v>62</v>
+      </c>
+      <c r="F32" s="31">
+        <f>[1]Total!C31</f>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="27">
+        <f>[1]Hotels!C32</f>
+        <v>48</v>
+      </c>
+      <c r="C33" s="27">
+        <f>[1]Transport!C32</f>
+        <v>47</v>
+      </c>
+      <c r="D33" s="27">
+        <f>[1]RealEstate!C32</f>
+        <v>58</v>
+      </c>
+      <c r="E33" s="27">
+        <f>[1]BusServ!C32</f>
+        <v>62</v>
+      </c>
+      <c r="F33" s="31">
+        <f>[1]Total!C32</f>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="27">
+        <f>[1]Hotels!C33</f>
+        <v>66</v>
+      </c>
+      <c r="C34" s="27">
+        <f>[1]Transport!C33</f>
+        <v>46</v>
+      </c>
+      <c r="D34" s="27">
+        <f>[1]RealEstate!C33</f>
+        <v>34</v>
+      </c>
+      <c r="E34" s="27">
+        <f>[1]BusServ!C33</f>
+        <v>49</v>
+      </c>
+      <c r="F34" s="31">
+        <f>[1]Total!C33</f>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="27">
+        <f>[1]Hotels!C34</f>
+        <v>37</v>
+      </c>
+      <c r="C35" s="27">
+        <f>[1]Transport!C34</f>
+        <v>45</v>
+      </c>
+      <c r="D35" s="27">
+        <f>[1]RealEstate!C34</f>
+        <v>45</v>
+      </c>
+      <c r="E35" s="27">
+        <f>[1]BusServ!C34</f>
+        <v>49</v>
+      </c>
+      <c r="F35" s="31">
+        <f>[1]Total!C34</f>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="27">
+        <f>[1]Hotels!C35</f>
+        <v>60</v>
+      </c>
+      <c r="C36" s="27">
+        <f>[1]Transport!C35</f>
+        <v>13</v>
+      </c>
+      <c r="D36" s="27">
+        <f>[1]RealEstate!C35</f>
+        <v>58</v>
+      </c>
+      <c r="E36" s="27">
+        <f>[1]BusServ!C35</f>
+        <v>61</v>
+      </c>
+      <c r="F36" s="31">
+        <f>[1]Total!C35</f>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="27">
+        <f>[1]Hotels!C36</f>
+        <v>32</v>
+      </c>
+      <c r="C37" s="27">
+        <f>[1]Transport!C36</f>
+        <v>54</v>
+      </c>
+      <c r="D37" s="27">
+        <f>[1]RealEstate!C36</f>
+        <v>36</v>
+      </c>
+      <c r="E37" s="27">
+        <f>[1]BusServ!C36</f>
+        <v>79</v>
+      </c>
+      <c r="F37" s="31">
+        <f>[1]Total!C36</f>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="27">
+        <f>[1]Hotels!C37</f>
+        <v>63</v>
+      </c>
+      <c r="C38" s="27">
+        <f>[1]Transport!C37</f>
+        <v>43</v>
+      </c>
+      <c r="D38" s="27">
+        <f>[1]RealEstate!C37</f>
+        <v>44</v>
+      </c>
+      <c r="E38" s="27">
+        <f>[1]BusServ!C37</f>
+        <v>65</v>
+      </c>
+      <c r="F38" s="31">
+        <f>[1]Total!C37</f>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="27">
+        <f>[1]Hotels!C38</f>
+        <v>78</v>
+      </c>
+      <c r="C39" s="27">
+        <f>[1]Transport!C38</f>
+        <v>37</v>
+      </c>
+      <c r="D39" s="27">
+        <f>[1]RealEstate!C38</f>
+        <v>60</v>
+      </c>
+      <c r="E39" s="27">
+        <f>[1]BusServ!C38</f>
+        <v>54</v>
+      </c>
+      <c r="F39" s="31">
+        <f>[1]Total!C38</f>
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" s="27">
+        <f>[1]Hotels!C39</f>
+        <v>49</v>
+      </c>
+      <c r="C40" s="27">
+        <f>[1]Transport!C39</f>
+        <v>31</v>
+      </c>
+      <c r="D40" s="27">
+        <f>[1]RealEstate!C39</f>
+        <v>56</v>
+      </c>
+      <c r="E40" s="27">
+        <f>[1]BusServ!C39</f>
+        <v>53</v>
+      </c>
+      <c r="F40" s="31">
+        <f>[1]Total!C39</f>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="27">
+        <f>[1]Hotels!C40</f>
+        <v>59</v>
+      </c>
+      <c r="C41" s="27">
+        <f>[1]Transport!C40</f>
+        <v>38</v>
+      </c>
+      <c r="D41" s="27">
+        <f>[1]RealEstate!C40</f>
+        <v>70</v>
+      </c>
+      <c r="E41" s="27">
+        <f>[1]BusServ!C40</f>
+        <v>48</v>
+      </c>
+      <c r="F41" s="31">
+        <f>[1]Total!C40</f>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="27">
+        <f>[1]Hotels!C41</f>
+        <v>69</v>
+      </c>
+      <c r="C42" s="27">
+        <f>[1]Transport!C41</f>
+        <v>39</v>
+      </c>
+      <c r="D42" s="27">
+        <f>[1]RealEstate!C41</f>
+        <v>43</v>
+      </c>
+      <c r="E42" s="27">
+        <f>[1]BusServ!C41</f>
+        <v>57</v>
+      </c>
+      <c r="F42" s="31">
+        <f>[1]Total!C41</f>
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="27">
+        <f>[1]Hotels!C42</f>
+        <v>69</v>
+      </c>
+      <c r="C43" s="27">
+        <f>[1]Transport!C42</f>
+        <v>34</v>
+      </c>
+      <c r="D43" s="27">
+        <f>[1]RealEstate!C42</f>
+        <v>41</v>
+      </c>
+      <c r="E43" s="27">
+        <f>[1]BusServ!C42</f>
+        <v>35</v>
+      </c>
+      <c r="F43" s="31">
+        <f>[1]Total!C42</f>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="27">
+        <f>[1]Hotels!C43</f>
+        <v>50</v>
+      </c>
+      <c r="C44" s="27">
+        <f>[1]Transport!C43</f>
+        <v>57</v>
+      </c>
+      <c r="D44" s="27">
+        <f>[1]RealEstate!C43</f>
+        <v>63</v>
+      </c>
+      <c r="E44" s="27">
+        <f>[1]BusServ!C43</f>
+        <v>27</v>
+      </c>
+      <c r="F44" s="31">
+        <f>[1]Total!C43</f>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" s="27">
+        <f>[1]Hotels!C44</f>
+        <v>41</v>
+      </c>
+      <c r="C45" s="27">
+        <f>[1]Transport!C44</f>
+        <v>49</v>
+      </c>
+      <c r="D45" s="27">
+        <f>[1]RealEstate!C44</f>
+        <v>59</v>
+      </c>
+      <c r="E45" s="27">
+        <f>[1]BusServ!C44</f>
+        <v>28</v>
+      </c>
+      <c r="F45" s="31">
+        <f>[1]Total!C44</f>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="27">
+        <f>[1]Hotels!C45</f>
+        <v>39</v>
+      </c>
+      <c r="C46" s="27">
+        <f>[1]Transport!C45</f>
+        <v>29</v>
+      </c>
+      <c r="D46" s="27">
+        <f>[1]RealEstate!C45</f>
+        <v>58</v>
+      </c>
+      <c r="E46" s="27">
+        <f>[1]BusServ!C45</f>
+        <v>23</v>
+      </c>
+      <c r="F46" s="31">
+        <f>[1]Total!C45</f>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="27">
+        <f>[1]Hotels!C46</f>
+        <v>60</v>
+      </c>
+      <c r="C47" s="27">
+        <f>[1]Transport!C46</f>
+        <v>26</v>
+      </c>
+      <c r="D47" s="27">
+        <f>[1]RealEstate!C46</f>
+        <v>50</v>
+      </c>
+      <c r="E47" s="27">
+        <f>[1]BusServ!C46</f>
+        <v>48</v>
+      </c>
+      <c r="F47" s="31">
+        <f>[1]Total!C46</f>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="27">
+        <f>[1]Hotels!C47</f>
+        <v>57</v>
+      </c>
+      <c r="C48" s="27">
+        <f>[1]Transport!C47</f>
+        <v>19</v>
+      </c>
+      <c r="D48" s="27">
+        <f>[1]RealEstate!C47</f>
+        <v>43</v>
+      </c>
+      <c r="E48" s="27">
+        <f>[1]BusServ!C47</f>
+        <v>49</v>
+      </c>
+      <c r="F48" s="31">
+        <f>[1]Total!C47</f>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="B49" s="27">
+        <f>[1]Hotels!C48</f>
+        <v>63</v>
+      </c>
+      <c r="C49" s="27">
+        <f>[1]Transport!C48</f>
+        <v>32</v>
+      </c>
+      <c r="D49" s="27">
+        <f>[1]RealEstate!C48</f>
+        <v>46</v>
+      </c>
+      <c r="E49" s="27">
+        <f>[1]BusServ!C48</f>
+        <v>63</v>
+      </c>
+      <c r="F49" s="31">
+        <f>[1]Total!C48</f>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="G1" s="3"/>
-[...2 lines deleted...]
-      <c r="A2" s="15" t="s">
+      <c r="B50" s="27">
+        <f>[1]Hotels!C49</f>
+        <v>74</v>
+      </c>
+      <c r="C50" s="27">
+        <f>[1]Transport!C49</f>
+        <v>54</v>
+      </c>
+      <c r="D50" s="27">
+        <f>[1]RealEstate!C49</f>
+        <v>58</v>
+      </c>
+      <c r="E50" s="27">
+        <f>[1]BusServ!C49</f>
+        <v>63</v>
+      </c>
+      <c r="F50" s="31">
+        <f>[1]Total!C49</f>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="27">
+        <f>[1]Hotels!C50</f>
+        <v>56</v>
+      </c>
+      <c r="C51" s="27">
+        <f>[1]Transport!C50</f>
+        <v>37</v>
+      </c>
+      <c r="D51" s="27">
+        <f>[1]RealEstate!C50</f>
+        <v>54</v>
+      </c>
+      <c r="E51" s="27">
+        <f>[1]BusServ!C50</f>
+        <v>54</v>
+      </c>
+      <c r="F51" s="31">
+        <f>[1]Total!C50</f>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" s="27">
+        <f>[1]Hotels!C51</f>
+        <v>34</v>
+      </c>
+      <c r="C52" s="27">
+        <f>[1]Transport!C51</f>
+        <v>46</v>
+      </c>
+      <c r="D52" s="27">
+        <f>[1]RealEstate!C51</f>
+        <v>21</v>
+      </c>
+      <c r="E52" s="27">
+        <f>[1]BusServ!C51</f>
+        <v>34</v>
+      </c>
+      <c r="F52" s="31">
+        <f>[1]Total!C51</f>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="27">
+        <f>[1]Hotels!C52</f>
+        <v>52</v>
+      </c>
+      <c r="C53" s="27">
+        <f>[1]Transport!C52</f>
+        <v>34</v>
+      </c>
+      <c r="D53" s="27">
+        <f>[1]RealEstate!C52</f>
+        <v>44</v>
+      </c>
+      <c r="E53" s="27">
+        <f>[1]BusServ!C52</f>
+        <v>33</v>
+      </c>
+      <c r="F53" s="31">
+        <f>[1]Total!C52</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" s="27">
+        <f>[1]Hotels!C53</f>
+        <v>44</v>
+      </c>
+      <c r="C54" s="27">
+        <f>[1]Transport!C53</f>
+        <v>28</v>
+      </c>
+      <c r="D54" s="27">
+        <f>[1]RealEstate!C53</f>
+        <v>49</v>
+      </c>
+      <c r="E54" s="27">
+        <f>[1]BusServ!C53</f>
+        <v>41</v>
+      </c>
+      <c r="F54" s="31">
+        <f>[1]Total!C53</f>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="27">
+        <f>[1]Hotels!C54</f>
+        <v>46</v>
+      </c>
+      <c r="C55" s="27">
+        <f>[1]Transport!C54</f>
+        <v>38</v>
+      </c>
+      <c r="D55" s="27">
+        <f>[1]RealEstate!C54</f>
+        <v>69</v>
+      </c>
+      <c r="E55" s="27">
+        <f>[1]BusServ!C54</f>
+        <v>34</v>
+      </c>
+      <c r="F55" s="31">
+        <f>[1]Total!C54</f>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="27">
+        <f>[1]Hotels!C55</f>
+        <v>25</v>
+      </c>
+      <c r="C56" s="27">
+        <f>[1]Transport!C55</f>
+        <v>16</v>
+      </c>
+      <c r="D56" s="27">
+        <f>[1]RealEstate!C55</f>
+        <v>28</v>
+      </c>
+      <c r="E56" s="27">
+        <f>[1]BusServ!C55</f>
+        <v>60</v>
+      </c>
+      <c r="F56" s="31">
+        <f>[1]Total!C55</f>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" s="27">
+        <f>[1]Hotels!C56</f>
+        <v>23</v>
+      </c>
+      <c r="C57" s="27">
+        <f>[1]Transport!C56</f>
+        <v>25</v>
+      </c>
+      <c r="D57" s="27">
+        <f>[1]RealEstate!C56</f>
+        <v>37</v>
+      </c>
+      <c r="E57" s="27">
+        <f>[1]BusServ!C56</f>
+        <v>39</v>
+      </c>
+      <c r="F57" s="31">
+        <f>[1]Total!C56</f>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="27">
+        <f>[1]Hotels!C57</f>
+        <v>36</v>
+      </c>
+      <c r="C58" s="27">
+        <f>[1]Transport!C57</f>
+        <v>30</v>
+      </c>
+      <c r="D58" s="27">
+        <f>[1]RealEstate!C57</f>
+        <v>17</v>
+      </c>
+      <c r="E58" s="27">
+        <f>[1]BusServ!C57</f>
+        <v>38</v>
+      </c>
+      <c r="F58" s="31">
+        <f>[1]Total!C57</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" s="27">
+        <f>[1]Hotels!C58</f>
+        <v>35</v>
+      </c>
+      <c r="C59" s="27">
+        <f>[1]Transport!C58</f>
+        <v>45</v>
+      </c>
+      <c r="D59" s="27">
+        <f>[1]RealEstate!C58</f>
+        <v>21</v>
+      </c>
+      <c r="E59" s="27">
+        <f>[1]BusServ!C58</f>
+        <v>31</v>
+      </c>
+      <c r="F59" s="31">
+        <f>[1]Total!C58</f>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B60" s="27">
+        <f>[1]Hotels!C59</f>
+        <v>41</v>
+      </c>
+      <c r="C60" s="27">
+        <f>[1]Transport!C59</f>
+        <v>57</v>
+      </c>
+      <c r="D60" s="27">
+        <f>[1]RealEstate!C59</f>
+        <v>17</v>
+      </c>
+      <c r="E60" s="27">
+        <f>[1]BusServ!C59</f>
+        <v>23</v>
+      </c>
+      <c r="F60" s="31">
+        <f>[1]Total!C59</f>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B61" s="27">
+        <f>[1]Hotels!C60</f>
+        <v>31</v>
+      </c>
+      <c r="C61" s="27">
+        <f>[1]Transport!C60</f>
+        <v>51</v>
+      </c>
+      <c r="D61" s="27">
+        <f>[1]RealEstate!C60</f>
+        <v>7</v>
+      </c>
+      <c r="E61" s="27">
+        <f>[1]BusServ!C60</f>
+        <v>29</v>
+      </c>
+      <c r="F61" s="31">
+        <f>[1]Total!C60</f>
+        <v>29</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" s="27">
+        <f>[1]Hotels!C61</f>
+        <v>23</v>
+      </c>
+      <c r="C62" s="27">
+        <f>[1]Transport!C61</f>
+        <v>39</v>
+      </c>
+      <c r="D62" s="27">
+        <f>[1]RealEstate!C61</f>
+        <v>25</v>
+      </c>
+      <c r="E62" s="27">
+        <f>[1]BusServ!C61</f>
+        <v>41</v>
+      </c>
+      <c r="F62" s="31">
+        <f>[1]Total!C61</f>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" s="27">
+        <f>[1]Hotels!C62</f>
+        <v>22</v>
+      </c>
+      <c r="C63" s="27">
+        <f>[1]Transport!C62</f>
+        <v>1</v>
+      </c>
+      <c r="D63" s="27">
+        <f>[1]RealEstate!C62</f>
+        <v>13</v>
+      </c>
+      <c r="E63" s="27">
+        <f>[1]BusServ!C62</f>
+        <v>26</v>
+      </c>
+      <c r="F63" s="31">
+        <f>[1]Total!C62</f>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" s="27">
+        <f>[1]Hotels!C63</f>
         <v>0</v>
       </c>
-      <c r="B2" s="16" t="s">
-[...43 lines deleted...]
-      <c r="B5" s="1">
+      <c r="C64" s="27">
+        <f>[1]Transport!C63</f>
+        <v>13</v>
+      </c>
+      <c r="D64" s="27">
+        <f>[1]RealEstate!C63</f>
+        <v>0</v>
+      </c>
+      <c r="E64" s="27">
+        <f>[1]BusServ!C63</f>
+        <v>15</v>
+      </c>
+      <c r="F64" s="31">
+        <f>[1]Total!C63</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" s="27">
+        <f>[1]Hotels!C64</f>
+        <v>0</v>
+      </c>
+      <c r="C65" s="27">
+        <f>[1]Transport!C64</f>
+        <v>30</v>
+      </c>
+      <c r="D65" s="27">
+        <f>[1]RealEstate!C64</f>
+        <v>22</v>
+      </c>
+      <c r="E65" s="27">
+        <f>[1]BusServ!C64</f>
+        <v>17</v>
+      </c>
+      <c r="F65" s="31">
+        <f>[1]Total!C64</f>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" s="27">
+        <f>[1]Hotels!C65</f>
+        <v>0</v>
+      </c>
+      <c r="C66" s="27">
+        <f>[1]Transport!C65</f>
+        <v>62</v>
+      </c>
+      <c r="D66" s="27">
+        <f>[1]RealEstate!C65</f>
+        <v>21</v>
+      </c>
+      <c r="E66" s="27">
+        <f>[1]BusServ!C65</f>
+        <v>29</v>
+      </c>
+      <c r="F66" s="31">
+        <f>[1]Total!C65</f>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B67" s="27">
+        <f>[1]Hotels!C66</f>
+        <v>8</v>
+      </c>
+      <c r="C67" s="27">
+        <f>[1]Transport!C66</f>
+        <v>44</v>
+      </c>
+      <c r="D67" s="27">
+        <f>[1]RealEstate!C66</f>
+        <v>37</v>
+      </c>
+      <c r="E67" s="27">
+        <f>[1]BusServ!C66</f>
+        <v>24</v>
+      </c>
+      <c r="F67" s="31">
+        <f>[1]Total!C66</f>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B68" s="27">
+        <f>[1]Hotels!C67</f>
+        <v>27</v>
+      </c>
+      <c r="C68" s="27">
+        <f>[1]Transport!C67</f>
+        <v>49</v>
+      </c>
+      <c r="D68" s="27">
+        <f>[1]RealEstate!C67</f>
+        <v>48</v>
+      </c>
+      <c r="E68" s="27">
+        <f>[1]BusServ!C67</f>
+        <v>21</v>
+      </c>
+      <c r="F68" s="31">
+        <f>[1]Total!C67</f>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" s="27">
+        <f>[1]Hotels!C68</f>
+        <v>11</v>
+      </c>
+      <c r="C69" s="27">
+        <f>[1]Transport!C68</f>
+        <v>42</v>
+      </c>
+      <c r="D69" s="27">
+        <f>[1]RealEstate!C68</f>
+        <v>35</v>
+      </c>
+      <c r="E69" s="27">
+        <f>[1]BusServ!C68</f>
+        <v>49</v>
+      </c>
+      <c r="F69" s="31">
+        <f>[1]Total!C68</f>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B70" s="27">
+        <f>[1]Hotels!C69</f>
+        <v>58</v>
+      </c>
+      <c r="C70" s="27">
+        <f>[1]Transport!C69</f>
+        <v>48</v>
+      </c>
+      <c r="D70" s="27">
+        <f>[1]RealEstate!C69</f>
+        <v>30</v>
+      </c>
+      <c r="E70" s="27">
+        <f>[1]BusServ!C69</f>
         <v>55</v>
       </c>
-      <c r="C5" s="1">
+      <c r="F70" s="31">
+        <f>[1]Total!C69</f>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B71" s="27">
+        <f>[1]Hotels!C70</f>
+        <v>46</v>
+      </c>
+      <c r="C71" s="27">
+        <f>[1]Transport!C70</f>
+        <v>38</v>
+      </c>
+      <c r="D71" s="27">
+        <f>[1]RealEstate!C70</f>
+        <v>51</v>
+      </c>
+      <c r="E71" s="27">
+        <f>[1]BusServ!C70</f>
+        <v>38</v>
+      </c>
+      <c r="F71" s="31">
+        <f>[1]Total!C70</f>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" s="27">
+        <f>[1]Hotels!C71</f>
+        <v>59</v>
+      </c>
+      <c r="C72" s="27">
+        <f>[1]Transport!C71</f>
+        <v>19</v>
+      </c>
+      <c r="D72" s="27">
+        <f>[1]RealEstate!C71</f>
+        <v>56</v>
+      </c>
+      <c r="E72" s="27">
+        <f>[1]BusServ!C71</f>
+        <v>63</v>
+      </c>
+      <c r="F72" s="31">
+        <f>[1]Total!C71</f>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B73" s="27">
+        <f>[1]Hotels!C72</f>
+        <v>53</v>
+      </c>
+      <c r="C73" s="27">
+        <f>[1]Transport!C72</f>
+        <v>27</v>
+      </c>
+      <c r="D73" s="27">
+        <f>[1]RealEstate!C72</f>
+        <v>54</v>
+      </c>
+      <c r="E73" s="27">
+        <f>[1]BusServ!C72</f>
+        <v>64</v>
+      </c>
+      <c r="F73" s="31">
+        <f>[1]Total!C72</f>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B74" s="27">
+        <f>[1]Hotels!C73</f>
+        <v>73</v>
+      </c>
+      <c r="C74" s="27">
+        <f>[1]Transport!C73</f>
+        <v>94</v>
+      </c>
+      <c r="D74" s="27">
+        <f>[1]RealEstate!C73</f>
+        <v>47</v>
+      </c>
+      <c r="E74" s="27">
+        <f>[1]BusServ!C73</f>
+        <v>64</v>
+      </c>
+      <c r="F74" s="31">
+        <f>[1]Total!C73</f>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B75" s="27">
+        <f>[1]Hotels!C74</f>
         <v>75</v>
       </c>
-      <c r="D5" s="1">
-[...13 lines deleted...]
-      <c r="B6" s="1">
+      <c r="C75" s="27">
+        <f>[1]Transport!C74</f>
+        <v>14</v>
+      </c>
+      <c r="D75" s="27">
+        <f>[1]RealEstate!C74</f>
+        <v>43</v>
+      </c>
+      <c r="E75" s="27">
+        <f>[1]BusServ!C74</f>
+        <v>47</v>
+      </c>
+      <c r="F75" s="31">
+        <f>[1]Total!C74</f>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B76" s="27">
+        <f>[1]Hotels!C75</f>
+        <v>52</v>
+      </c>
+      <c r="C76" s="27">
+        <f>[1]Transport!C75</f>
+        <v>11</v>
+      </c>
+      <c r="D76" s="27">
+        <f>[1]RealEstate!C75</f>
+        <v>34</v>
+      </c>
+      <c r="E76" s="27">
+        <f>[1]BusServ!C75</f>
+        <v>59</v>
+      </c>
+      <c r="F76" s="31">
+        <f>[1]Total!C75</f>
+        <v>43</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B77" s="27">
+        <f>[1]Hotels!C76</f>
+        <v>67</v>
+      </c>
+      <c r="C77" s="27">
+        <f>[1]Transport!C76</f>
+        <v>46</v>
+      </c>
+      <c r="D77" s="27">
+        <f>[1]RealEstate!C76</f>
+        <v>24</v>
+      </c>
+      <c r="E77" s="27">
+        <f>[1]BusServ!C76</f>
+        <v>59</v>
+      </c>
+      <c r="F77" s="31">
+        <f>[1]Total!C76</f>
+        <v>48</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B78" s="27">
+        <f>[1]Hotels!C77</f>
+        <v>74</v>
+      </c>
+      <c r="C78" s="27">
+        <f>[1]Transport!C77</f>
+        <v>45</v>
+      </c>
+      <c r="D78" s="27">
+        <f>[1]RealEstate!C77</f>
+        <v>8</v>
+      </c>
+      <c r="E78" s="27">
+        <f>[1]BusServ!C77</f>
+        <v>42</v>
+      </c>
+      <c r="F78" s="31">
+        <f>[1]Total!C77</f>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B79" s="27">
+        <f>[1]Hotels!C78</f>
         <v>62</v>
       </c>
-      <c r="C6" s="1">
-[...136 lines deleted...]
-      <c r="B13" s="1">
+      <c r="C79" s="27">
+        <f>[1]Transport!C78</f>
+        <v>38</v>
+      </c>
+      <c r="D79" s="27">
+        <f>[1]RealEstate!C78</f>
+        <v>14</v>
+      </c>
+      <c r="E79" s="27">
+        <f>[1]BusServ!C78</f>
+        <v>51</v>
+      </c>
+      <c r="F79" s="31">
+        <f>[1]Total!C78</f>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B80" s="27">
+        <f>[1]Hotels!C79</f>
+        <v>64</v>
+      </c>
+      <c r="C80" s="27">
+        <f>[1]Transport!C79</f>
+        <v>45</v>
+      </c>
+      <c r="D80" s="27">
+        <f>[1]RealEstate!C79</f>
+        <v>41</v>
+      </c>
+      <c r="E80" s="27">
+        <f>[1]BusServ!C79</f>
+        <v>56</v>
+      </c>
+      <c r="F80" s="31">
+        <f>[1]Total!C79</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B81" s="27">
+        <f>[1]Hotels!C80</f>
+        <v>56</v>
+      </c>
+      <c r="C81" s="27">
+        <f>[1]Transport!C80</f>
+        <v>39</v>
+      </c>
+      <c r="D81" s="27">
+        <f>[1]RealEstate!C80</f>
+        <v>55</v>
+      </c>
+      <c r="E81" s="27">
+        <f>[1]BusServ!C80</f>
+        <v>70</v>
+      </c>
+      <c r="F81" s="31">
+        <f>[1]Total!C80</f>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B82" s="27">
+        <f>[1]Hotels!C81</f>
+        <v>46</v>
+      </c>
+      <c r="C82" s="27">
+        <f>[1]Transport!C81</f>
+        <v>49</v>
+      </c>
+      <c r="D82" s="27">
+        <f>[1]RealEstate!C81</f>
+        <v>69</v>
+      </c>
+      <c r="E82" s="27">
+        <f>[1]BusServ!C81</f>
+        <v>64</v>
+      </c>
+      <c r="F82" s="31">
+        <f>[1]Total!C81</f>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" s="27">
+        <f>[1]Hotels!C82</f>
+        <v>67</v>
+      </c>
+      <c r="C83" s="27">
+        <f>[1]Transport!C82</f>
+        <v>34</v>
+      </c>
+      <c r="D83" s="27">
+        <f>[1]RealEstate!C82</f>
+        <v>51</v>
+      </c>
+      <c r="E83" s="27">
+        <f>[1]BusServ!C82</f>
+        <v>53</v>
+      </c>
+      <c r="F83" s="31">
+        <f>[1]Total!C82</f>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B84" s="27">
+        <f>[1]Hotels!C83</f>
+        <v>41</v>
+      </c>
+      <c r="C84" s="27">
+        <f>[1]Transport!C83</f>
+        <v>42</v>
+      </c>
+      <c r="D84" s="27">
+        <f>[1]RealEstate!C83</f>
+        <v>36</v>
+      </c>
+      <c r="E84" s="27">
+        <f>[1]BusServ!C83</f>
+        <v>56</v>
+      </c>
+      <c r="F84" s="31">
+        <f>[1]Total!C83</f>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="27">
+        <f>[1]Hotels!C84</f>
+        <v>56</v>
+      </c>
+      <c r="C85" s="27">
+        <f>[1]Transport!C84</f>
+        <v>27</v>
+      </c>
+      <c r="D85" s="27">
+        <f>[1]RealEstate!C84</f>
+        <v>29</v>
+      </c>
+      <c r="E85" s="27">
+        <f>[1]BusServ!C84</f>
+        <v>60</v>
+      </c>
+      <c r="F85" s="31">
+        <f>[1]Total!C84</f>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B86" s="27">
+        <f>[1]Hotels!C85</f>
+        <v>79</v>
+      </c>
+      <c r="C86" s="27">
+        <f>[1]Transport!C85</f>
+        <v>61</v>
+      </c>
+      <c r="D86" s="27">
+        <f>[1]RealEstate!C85</f>
+        <v>72</v>
+      </c>
+      <c r="E86" s="27">
+        <f>[1]BusServ!C85</f>
+        <v>65</v>
+      </c>
+      <c r="F86" s="31">
+        <f>[1]Total!C85</f>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="27">
+        <f>[1]Hotels!C86</f>
+        <v>54</v>
+      </c>
+      <c r="C87" s="27">
+        <f>[1]Transport!C86</f>
+        <v>31</v>
+      </c>
+      <c r="D87" s="27">
+        <f>[1]RealEstate!C86</f>
         <v>62</v>
       </c>
-      <c r="C13" s="1">
-[...45 lines deleted...]
-      <c r="E15" s="1">
+      <c r="E87" s="27">
+        <f>[1]BusServ!C86</f>
+        <v>63</v>
+      </c>
+      <c r="F87" s="31">
+        <f>[1]Total!C86</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B88" s="27">
+        <f>[1]Hotels!C87</f>
+        <v>54</v>
+      </c>
+      <c r="C88" s="27">
+        <f>[1]Transport!C87</f>
+        <v>15</v>
+      </c>
+      <c r="D88" s="27">
+        <f>[1]RealEstate!C87</f>
         <v>72</v>
       </c>
-      <c r="F15" s="14">
+      <c r="E88" s="27">
+        <f>[1]BusServ!C87</f>
+        <v>48</v>
+      </c>
+      <c r="F88" s="31">
+        <f>[1]Total!C87</f>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B89" s="27">
+        <f>[1]Hotels!C88</f>
+        <v>35</v>
+      </c>
+      <c r="C89" s="27">
+        <f>[1]Transport!C88</f>
+        <v>36</v>
+      </c>
+      <c r="D89" s="27">
+        <f>[1]RealEstate!C88</f>
         <v>70</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C17" s="1">
+      <c r="E89" s="27">
+        <f>[1]BusServ!C88</f>
+        <v>57</v>
+      </c>
+      <c r="F89" s="31">
+        <f>[1]Total!C88</f>
         <v>48</v>
       </c>
-      <c r="D17" s="1">
-[...1436 lines deleted...]
-        <v>118</v>
+    </row>
+    <row r="90" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="30" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Werkblaaie</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Copyright &amp; Disclaimer</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>Services confidence</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Van der Wath, WN, Mnr [wnwath@sun.ac.za]</dc:creator>
+  <dc:creator>Smuts, Katrien [ksmuts@sun.ac.za]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>